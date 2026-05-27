--- v2 (2026-05-05)
+++ v3 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Timothée Theveneaux-Pelzer </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ttH(H-&amp;gt;bb): ATLAS & CMS latest run-2 results in the leptonic channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Theveneaux-Pelzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Top LHC France 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02285045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (296)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for flavour-changing neutral current top-quark decays to $qZ$ in $pp$ collision data collected with the ATLAS detector at $\sqrt{s}=8$ TeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Barnovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delmastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76, pp.12. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3851-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01186567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of the Higgs boson production and decay rates and coupling strengths using $pp$ collision data at $\sqrt{s}=7$ and $8$ TeV in the ATLAS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Barnovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delmastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76, pp.6. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3769-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01178153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for an additional, heavy Higgs boson in the $H\rightarrow ZZ$ decay channel at $\sqrt{s}$ = 8 TeV in $pp$ collision data with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76, pp.45. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3820-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01179261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for invisible decays of a Higgs boson using vector-boson fusion in $pp$ collisions at $\sqrt{s}=8$ TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 01, pp.172. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP01(2016)172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01191668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the $B_c^+ \to J/\psi D_s^+$ and $B_c^+ \to J/\psi D_s^{*+}$ decays with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Barnovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delmastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76, pp.4. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3743-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01180723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searches for scalar leptoquarks in $pp$ collisions at $\sqrt{s}$ = 8 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Barnovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delmastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76, pp.5. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3823-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01185532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for single top-quark production via flavour changing neutral currents at 8 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76, pp.55. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-016-3876-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01191610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a high-mass Higgs boson decaying to a W boson pair in pp collisions at s√=8 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 01, pp.032. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP01(2016)032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01191602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on non-Standard Model Higgs boson interactions in an effective Lagrangian using differential cross sections measured in the $H \rightarrow \gamma\gamma$ decay channel at $\sqrt{s} = 8$ TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Barnovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delmastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 753, pp.69-85. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2015.11.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01185528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of fiducial cross-sections for $t\bar{t}$ production with one or two additional $b$-jets in $pp$ collisions at $\sqrt{s}$ = 8 TeV using the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Barnovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delmastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76, pp.11. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3852-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01187948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrality, rapidity and transverse momentum dependence of isolated prompt photon production in lead-lead collisions at $\sqrt{s_{\mathrm{NN}}} = 2.76$ TeV measured with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.034914. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.93.034914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01169694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the centrality dependence of the charged-particle pseudorapidity distribution in proton--lead collisions at $\sqrt{s_{_{\rm{NN}}}} = 5.02$ TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Barnovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delmastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76, pp.199. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-016-4002-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01185504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for $W' \rightarrow tb \rightarrow qqbb$ decays in $pp$ collisions at $\sqrt{s}$ = 8 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75 (4), pp.165. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3372-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01054309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Measurement of the Higgs Boson Mass in $pp$ Collisions at $\sqrt{s}=7$ and 8 TeV with the ATLAS and CMS Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114, pp.191803. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.191803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01136505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Higgs boson pair production in the $b\bar{b} b\bar{b}$ final state from $pp$ collisions at $\sqrt{s} = 8$ TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.412. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3628-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01158913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for high-mass diboson resonances with boson-tagged jets in proton-proton collisions at s√ = 8 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, pp.055. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP12(2015)055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01159301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on new phenomena via Higgs boson couplings and invisible decays with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.206. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP11(2015)206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01192695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the top quark mass in the $t\bar t \to {\rm lepton+jets}$ and $t\bar t \to {\rm dilepton}$ channels using $\sqrt{s}=7$ TeV ATLAS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.330. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3544-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01133668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for type-III Seesaw heavy leptons in $pp$ collisions at $\sqrt{s}= 8$ TeV with the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Barnovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delmastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92, pp.032001. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.92.032001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01164188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for long-lived, weakly interacting particles that decay to displaced hadronic jets in proton-proton collisions at $\sqrt{s}=8$ TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (1), pp.012010. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.92.012010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01142367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints of the off-shell Higgs boson signal strength in the high-mass $ZZ$ and $WW$ final states with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.335. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3542-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01122472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for pair-produced long-lived neutral particles decaying to jets in the ATLAS hadronic calorimeter in pp collisions at s√ = 8 TeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 743, pp.15-34. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2015.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01104690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for metastable heavy charged particles with large ionisation energy loss in pp collisions at s√ = 8 TeV using the ATLAS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.407. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3609-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01164976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-particle Bose-Einstein correlations in $pp$ collisions at $\mathbf {\sqrt{s} =}$ 0.9 and 7 TeV measured with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.466. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3644-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01121521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the branching ratio $\Gamma(\Lambda_b^0 \rightarrow \psi(2S)\Lambda^0)/\Gamma(\Lambda_b^0 \rightarrow J/\psi\Lambda^0)$ with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 751, pp.63-80. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2015.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01181351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for supersymmetry in events containing a same-flavour opposite-sign dilepton pair, jets, and large missing transverse momentum in $\sqrt{s}=8$ TeV $pp$ collisions with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.318. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3518-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01130581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of the top quark branching ratios into channels with leptons and quarks with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92, pp.072005. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.92.072005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01164723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the top pair production cross-section in 8 TeV proton-proton collisions using kinematic information in the lepton+jets final state with ATLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (11), pp.112013. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.91.112013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01143445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the production and lepton charge asymmetry of $\textit{W}$ bosons in Pb+Pb collisions at $\sqrt{s_{\mathrm{\mathbf{NN}}}}=$ 2.76 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75 (1), pp.23. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-014-3231-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01056937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for massive supersymmetric particles decaying to many jets using the ATLAS detector in $pp$ collisions at $\sqrt{s} = 8$ TeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (11), pp.112016. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.91.112016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01118792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary of the searches for squarks and gluinos using $\sqrt{s}$ = 8 TeV pp collisions with the ATLAS experiment at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, pp.054. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP10(2015)054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01178859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary of the ATLAS experiment's sensitivity to supersymmetry after LHC Run 1 - interpreted in the phenomenological MSSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Barnovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delmastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, pp.134. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP10(2015)134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01187621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for production of vector-like quark pairs and of four top quarks in the lepton-plus-jets final state in pp collisions at s√=8 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 08, pp.105. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP08(2015)105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01153685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for heavy Majorana neutrinos with the ATLAS detector in pp collisions at $\sqrt{s} = 8$ TeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Barnovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delmastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 07, pp.162. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP07(2015)162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01166353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the top-quark mass in the fully hadronic decay channel from ATLAS data at $\sqrt{s}=7$ TeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Clémens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75 (4), pp.158. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3373-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01060227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for invisible decays of the Higgs boson produced in association with a hadronically decaying vector boson in pp collisions at s√ = 8 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.337. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3551-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01143440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for direct pair production of a chargino and a neutralino decaying to the 125 GeV Higgs boson in $\sqrt{s}$ = 8 TeV pp collisions with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75 (5), pp.208. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3408-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01110836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for low-scale gravity signatures in multi-jet final states with the ATLAS detector at $\sqrt{s} = 8$ TeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 07, pp.032. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP07(2015)032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01138051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous measurements of the $t\bar{t}$, $W^+W^-$, and $Z/\gamma^{*}\rightarrow\tau\tau$ production cross-sections in $pp$ collisions at $\sqrt{s} = 7$ TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (5), pp.052005. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.91.052005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01024304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the charge asymmetry in dileptonic decays of top quark pairs in pp collisions at s√=7 TeV using the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abdel Khalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (5), pp.61. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP05(2015)061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01112063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for s-channel single top-quark production in proton-proton collisions at $\sqrt{s}$=8 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Clémens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 740, pp.118-136. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2014.11.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01071039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of colour flow with the jet pull angle in tt¯ events using the ATLAS detector at s√=8 TeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 750, pp.475-493. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2015.09.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01165470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a CP-odd Higgs boson decaying to $Zh$ in $pp$ collisions at $\sqrt{s} = 8$ TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 744, pp.163-183. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2015.03.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01117382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of $(W/Z)H$ production and Higgs boson couplings using $H \rightarrow WW^{\ast}$ decays with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Barnovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delmastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 08, pp.137. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP08(2015)137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01166707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the transverse polarization of $\Lambda$ and $\bar{\Lambda}$ hyperons produced in proton--proton collisions at $\sqrt{s}=7$ TeV using the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91, pp.032004. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.91.032004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01091281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jet energy measurement and its systematic uncertainty in proton-proton collisions at $\sqrt{s}=7$ TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.17. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-014-3190-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01003959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of Higgs boson production and couplings in the four-lepton channel in pp collisions at center-of-mass energies of 7 and 8 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (1), pp.012006. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.91.012006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01057655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a Heavy Neutral Particle Decaying to eμ, eτ, or μτ in pp Collisions at s√=8 TeV with the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Barnovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delmastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, pp.031801. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.031801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01132691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search For Higgs Boson Pair Production in the gamma gamma b bbar Final State using pp Collision Data at sqrt(s)=8 TeV from the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114 (8), pp.081802. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.081802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01024295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for photonic signatures of gauge-mediated supersymmetry in 8 TeV $pp$ collisions with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92, pp.072001. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.92.072001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01178858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the correlation between flow harmonics of different order in lead-lead collisions at $\sqrt{s_{NN}}$=2.76 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92, pp.034903. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.92.034903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01139769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of $W\gamma\gamma$ production in $pp$ collisions at $\sqrt{s}=8$ TeV and limits on anomalous quartic gauge couplings with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115 (3), pp.031802. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.031802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01130586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Higgs and $Z$ Boson Decays to $J/\psi\gamma$ and $\Upsilon(nS)\gamma$ with the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114 (12), pp.121801. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.121801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01103567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searches for heavy long-lived charged particles with the ATLAS detector in proton-proton collisions at $\sqrt{s}$ = 8 TeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (1), pp.68. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP01(2015)068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01088470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATLAS Run 1 searches for direct pair production of third-generation squarks at the Large Hadron Collider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.510. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3726-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01169690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the top-quark pole mass using $t \bar{t}+1$-jet events collected with the ATLAS experiment in 7 TeV $pp$ collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, pp.121. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP10(2015)121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01173977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for squarks and gluinos in events with isolated leptons, jets and missing transverse momentum at $\sqrt{s}=8$ TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (4), pp.116. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP04(2015)116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01104064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A search for high-mass resonances decaying to $\tau^{+}\tau^{-}$ in $pp$ collisions at $\sqrt{s}=8$ TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 07, pp.157. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP07(2015)157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01120559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for heavy long-lived multi-charged particles in pp collisions at s√ = 8 TeV using the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75 (8), pp.362. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3534-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01143451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for massive, long-lived particles using multitrack displaced vertices or displaced lepton pairs in pp collisions at $\sqrt{s}$ = 8 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Barnovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delmastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92, pp.072004. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.92.072004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01144211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for vectorlike $B$ quarks in events with one isolated lepton, missing transverse momentum and jets at $\sqrt{s}=$ 8 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91, pp.112011. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.91.112011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01133669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for the $b\bar{b}$ decay of the Standard Model Higgs boson in associated $(W/Z)H$ production with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (1), pp.69. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP01(2015)069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01067116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of the ATLAS muon trigger in pp collisions at $\sqrt{s}=8$ TeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75 (3), pp.120. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3325-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01056296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the forward-backward asymmetry of electron and muon pair-production in $pp$ collisions at $\sqrt{s}$ = 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 09, pp.49. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP09(2015)049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01131139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of top-quark pair production in association with a photon and measurement of the $t\bar{t}\gamma$ production cross section in pp collisions at $\sqrt{s}=7$ TeV using the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (7), pp.072007. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.91.072007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01112466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of spin and parity of the Higgs boson in the $WW^\ast \to e \nu \mu \nu$ decay channel with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75 (5), pp.231. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3436-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01131135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for new phenomena in final states with an energetic jet and large missing transverse momentum in pp collisions at $\sqrt{s}=8$ TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75 (7), pp.299. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3517-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01114253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Dark Matter in Events with Missing Transverse Momentum and a Higgs Boson Decaying to Two Photons in $pp$ Collisions at $\sqrt{s}=8$ TeV with the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, pp.131801. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.131801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01159871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the ratio of $b$-quark fragmentation fractions $f_s/f_d$ in $pp$ collisions at $\sqrt{s}=7$ TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Barnovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delmastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, pp.262001. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.262001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01185501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for heavy lepton resonances decaying to a $Z$ boson and a lepton in $pp$ collisions at $\sqrt{s}=8$ TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 09, pp.108. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP09(2015)108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01159872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the $t\bar{t}$ production cross-section as a function of jet multiplicity and jet transverse momentum in 7 TeV proton-proton collisions with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abdel Khalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 01, pp.020. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP01(2015)020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01022721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of exclusive $\gamma\gamma\rightarrow \ell^+\ell^-$ production in proton-proton collisions at $\sqrt{s} = 7$ TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Barnovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delmastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 749, pp.242-261. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2015.07.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01169510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the production of neighbouring jets in lead-lead collisions at $\sqrt{s_{\mathrm{NN}}} = 2.76$ TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 751, pp.376-395. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2015.10.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01169684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A search for $t\bar{t}$ resonances using lepton-plus-jets events in proton-proton collisions at $\sqrt{s} = 8$ TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 08, pp.148. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP08(2015)148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01157394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for the associated production of the Higgs boson with a top quark pair in multilepton final states with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Barnovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delmastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 749, pp.519-541. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2015.07.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01166348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for New Phenomena in Dijet Angular Distributions in Proton-Proton Collisions at $\sqrt{s} = 8$ TeV Measured with the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114 (22), pp.221802. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.221802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01138911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for high-mass diphoton resonances in $pp$ collisions at $\sqrt{s}=8$ TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Barnovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delmastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92, pp.032004. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.92.032004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01145430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for new phenomena in the dijet mass distribution using $pp$ collision data at $\sqrt{s}=8$ TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abdel Khalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (5), pp.052007. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.91.052007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01022714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Higgs bosons decaying to $aa$ in the $\mu\mu\tau\tau$ final state in $pp$ collisions at $\sqrt{s} = $ 8 TeV with the ATLAS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95, pp.052002. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.92.052002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01150325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of the Total and Differential Higgs Boson Production Cross Sections Combining the H→γγ and H→ZZ∗→4ℓ Decay Channels at s√=8 TeV with the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, pp.091801. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.091801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01144921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of charged-particle spectra in Pb+Pb collisions at sNN−−−√=2.76 TeV with the ATLAS detector at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 09, pp.050. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP09(2015)050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01143425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for the Standard Model Higgs boson produced in association with top quarks and decaying into $b\bar{b}$ in pp collisions at $\sqrt{s}$ = 8 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.349. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3543-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01133670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$Z$ boson production in $p+$Pb collisions at $\sqrt{s_{NN}}=5.02$ TeV measured with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92, pp.044915. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.92.044915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01179620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the spin and parity of the Higgs boson in diboson decays with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.476. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3685-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01165472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential top-antitop cross-section measurements as a function of observables constructed from final-state particles using pp collisions at $\sqrt{s}=7$ TeV in the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (6), pp.100. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP06(2015)100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01119338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for the Higgs-boson Yukawa coupling to tau leptons with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (4), pp.117. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP04(2015)117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01107540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for lepton-flavour-violating $H\to\mu\tau$ decays of the Higgs boson with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Barnovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delmastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.211. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP11(2015)211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01185529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of transverse energy-energy correlations in multi-jet events in $pp$ collisions at $\sqrt{s} = 7$ TeV using the ATLAS detector and determination of the strong coupling constant $\alpha_{\mathrm{s}}(m_Z)$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Barnovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delmastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 750, pp.427-447. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2015.09.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01185505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of differential $J/\psi$ production cross-sections and forward-backward ratio in p+Pb collisions with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Barnovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delmastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92, pp.034904. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.92.034904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01158435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of the W production cross sections in association with jets with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75 (2), pp.82. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3262-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01070669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the $WW+WZ$ cross section and limits on anomalous triple gauge couplings using final states with one lepton, missing transverse momentum, and two jets with the ATLAS detector at $\sqrt{\rm{s}} = 7$ TeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (1), pp.049. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP01(2015)049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01078102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for resonant diboson production in the $\ell\ell q\bar{q}$ final state in pp collisions at $\sqrt{s} = 8$ TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75 (2), pp.69. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3261-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01067117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Z→ττ processes in ATLAS with τ-embedded Z→μμ data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, pp.P09018. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/10/09/P09018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01165461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the total cross section from elastic scattering in $pp$ collisions at $\sqrt{s}=7$ TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 889, pp.486-548. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysb.2014.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01058044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of distributions sensitive to the underlying event in inclusive Z-boson production in $pp$ collisions at $\sqrt{s}=7$ TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Clémens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74 (12), pp.3195. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-014-3195-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01063380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Higgs boson production in the diphoton decay channel in $pp$ collisions at center-of-mass energies of 7 and 8 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.112015. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.112015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01062017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of an Excited $B_c^\pm$ Meson State with the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abdel Khalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113, pp.212004. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.212004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01022718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-quark and gluon jet discrimination in pp collisions at $\sqrt{s}$ = 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.3023. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-014-3023-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00996825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the $t\bar{t}$ production cross-section using $e\mu$ events with $b$-tagged jets in $pp$ collisions at $\sqrt{s}=7$ and 8 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abdel Khalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.3109. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-014-3109-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01012002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the production cross-section of $\psi(2S)\to J/\psi(\to\mu^+\mu^-)\pi^+\pi^-$ in $pp$ collisions at $\sqrt{s}=7$ TeV at ATLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 09, pp.079. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP09(2014)079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01027481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for direct production of charginos, neutralinos and sleptons in final states with two leptons and missing transverse momentum in pp collisions at sqrt(s) = 8 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.071. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP05(2014)071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00964069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for direct production of charginos and neutralinos in events with three leptons and missing transverse momentum in sqrt(s) = 8TeV pp collisions with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.UNSP 169. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP04(2014)169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00952975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the production cross section of prompt J/psi mesons in association with a W boson in pp collisions at sqrt{s}=7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 04, pp.172. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP04(2014)172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00929826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for supersymmetry at sqrt(s)=8 TeV in final states with jets and two same-sign leptons or three leptons with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 06, pp.035. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP06(2014)035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00976530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for dark matter in events with a hadronically decaying W or Z boson and missing transverse momentum in $pp$ collisions at $\sqrt{s} =$ 8 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112, pp.041802. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.041802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00862532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Higgs boson mass from the $H\rightarrow \gamma\gamma$ and $H \rightarrow ZZ^{*} \rightarrow 4\ell$ channels with the ATLAS detector using 25 fb$^{-1}$ of $pp$ collision data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.052004. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.052004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01024294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of spin correlation in top-antitop quark events from proton-proton collisions at $\sqrt{s}=7$ TeV using the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.112016. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.112016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01025001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for WZ resonances in the fully leptonic channel using pp collisions at sqrt(s) = 8 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abdel Khalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 737, pp.223-243. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2014.08.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01012012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of inclusive jet charged-particle fragmentation functions in Pb+Pb collisions at sqrt(s_NN) = 2.76 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 739, pp.320-342. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2014.10.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01005134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for direct pair production of the top squark in all-hadronic final states in proton-proton collisions at $\sqrt{s}=8$ TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 09, pp.015. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP09(2014)015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01004027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of event-plane correlations in sqrt(s_NN)=2.76 TeV lead-lead collisions with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.024905. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.90.024905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00955165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the electroweak production of dijets in association with a Z-boson and distributions sensitive to vector boson fusion in proton-proton collisions at $\sqrt{s} =$ 8 TeV using the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 04, pp.031. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP04(2014)031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00939046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Higgs boson decays to a photon and a Z boson in pp collisions at sqrt(s)=7 and 8 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Clémens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 732, pp.8-27. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2014.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00946737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for microscopic black holes and string balls in final states with leptons and jets with the ATLAS detector at sqrt(s) = 8 TeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.103. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP08(2014)103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00992593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of jet vetoes and azimuthal decorrelations in dijet events produced in $pp$ collisions at $\sqrt{s}$ = 7 TeV using the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.3117. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-014-3117-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01037863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for neutral Higgs bosons of the minimal supersymmetric standard model in pp collisions at $\sqrt{s}$ = 8 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (11), pp.056. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP11(2014)056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01067118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavour tagged time-dependent angular analysis of the $B_s \rightarrow J/\psi \phi$ decay and extraction of $\Delta\Gamma$ and the weak phase $\phi_s$ in ATLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abdel Khalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.052007. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.052007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01022705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the underlying event in jet events from 7 TeV proton-proton collisions with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.2965. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-014-2965-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01003965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A measurement of the ratio of the production cross sections for W and Z bosons in association with jets with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74 (12), pp.3168. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-014-3168-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01058926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of differential production cross-sections for a $Z$ boson in association with $b$-jets in 7 TeV proton-proton collisions with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (10), pp.141. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP10(2014)141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01023691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for long-lived neutral particles decaying into lepton jets in proton--proton collisions at $\sqrt{s}$ = 8 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Clémens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Coadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (11), pp.088. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP11(2014)088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01060206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for squarks and gluinos with the ATLAS detector in final states with jets and missing transverse momentum using $\sqrt{s}=8$ TeV proton--proton collision data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 09, pp.176. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP09(2014)176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00998399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for the lepton flavor violating decay $Z \rightarrow e \mu$ in pp collisions at $\sqrt{s}$ = 8 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (7), pp.072010. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.072010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01058045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for direct top-squark pair production in final states with two leptons in pp collisions at sqrt(s)=8TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 06, pp.124. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP06(2014)124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00961383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of $\chi_{c1}$ and $\chi_{c2}$ production with $\sqrt{s}$ = 7 TeV $pp$ collisions at ATLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.154. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP07(2014)154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00984965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the mass difference between top and anti-top quarks in pp collisions at sqrt(s) = 7 TeV using the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 728, pp.363-379. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2013.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00876571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for contact interactions and large extra dimensions in the dilepton channel using proton-proton collisions at √s = 8 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdarios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74 (12), pp.3134. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-014-3134-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01022633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the centrality and pseudorapidity dependence of the integrated elliptic flow in lead-lead collisions at sqrt(s_NN)=2.76 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.2982. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-014-2982-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00992587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for new particles in events with one lepton and missing transverse momentum in $pp$ collisions at $\sqrt{s}$ = 8 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Clémens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 09, pp.037. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP09(2014)037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01052862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the cross-section of high transverse momentum vector bosons reconstructed as single jets and studies of jet substructure in $pp$ collisions at ${\sqrt{s}}$ = 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abdel Khalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp.113013. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/16/11/113013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01022724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neural network clustering algorithm for the ATLAS silicon pixel detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.09009. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/9/09/P09009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01024297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of dijet cross sections in pp collisions at 7 TeV centre-of-mass energy using the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.059. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP05(2014)059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00918170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the parity-violating asymmetry parameter alpha_b and the helicity amplitudes for the decay Lambda_b-&amp;gt;J/psi+Lambda with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89, pp.092009. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.89.092009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00973190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of heavy flavor quarks produced in association with top quark pairs at sqrt(s) = 7 TeV using the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abdel Khalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Andari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89, pp.072012. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.89.072012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00818163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for top quark decays $t\rightarrow qH$ with $H\to\gamma\gamma$ using the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.008. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP06(2014)008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00966028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for dark matter in events with a Z boson and missing transverse momentum in pp collisions at $\sqrt{s}$=8 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.012004. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.012004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00969107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Invisible Decays of a Higgs Boson Produced in Association with a Z Boson in ATLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112, pp.201802. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.201802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00946708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Quantum Black Hole Production in High-Invariant-Mass Lepton$+$Jet Final States Using $pp$ Collisions at $\sqrt{s} =$ 8 TeV and the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112, pp.091804. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.091804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00903820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for new phenomena in photon+jet events collected in proton--proton collisions at sqrt(s) = 8 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Bee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 728, pp.562-578. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2013.12.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00861676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the cross section of high transverse momentum $Z\rightarrow b\bar{b}$ production in proton--proton collisions at $\sqrt{s}=8 TeV$ with the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 738, pp.25-43. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2014.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00984963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the low-mass Drell-Yan differential cross section at sqrt(s)=7 TeV using the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Barnovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delmastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 06, pp.112. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP06(2014)112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00975394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and data quality assessment of the ATLAS liquid argon calorimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.P07024. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/9/07/P07024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00992585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of normalized differential cross-sections for ttbar production in pp collisions at sqrt(s) = 7 TeV using the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.072004. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.072004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01024301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the $Z/\gamma^*$ boson transverse momentum distribution in $pp$ collisions at $\sqrt{s}$ = 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 09, pp.145. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP09(2014)145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01024293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of long-range pseudorapidity correlations and azimuthal harmonics in $\sqrt{s_{\mathrm{NN}}}$ = 5.02 TeV proton-lead collisions with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Barnovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delmastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.044906. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.90.044906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01061868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of Four-Lepton Production at the Z Resonance in pp Collisions at s√=7 and 8 TeV with ATLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abdel Khalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112, pp.231806. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.231806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01006480v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of fiducial and differential cross sections for Higgs boson production in the diphoton decay channel at $\sqrt{s}=8$ TeV with ATLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 09, pp.112. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP09(2014)112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01024998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for pair and single production of new heavy quarks that decay to a $Z$ boson and a third-generation quark in $pp$ collisions at $\sqrt{s}=8$ TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (11), pp.104. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP11(2014)104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01066610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Scalar Diphoton Resonances in the Mass Range $65-600$ GeV with the ATLAS Detector in $pp$ Collision Data at $\sqrt{s}$ = 8 $TeV$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Clémens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Coadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113, pp.171801. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.171801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01048570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the inclusive isolated prompt photon cross section in pp collisions at sqrt(s) = 7 TeV with the ATLAS detector using 4.6 fb-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89, pp.052004. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.89.052004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00880884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron reconstruction and identification efficiency measurements with the ATLAS detector using the 2011 LHC proton-proton collision data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abdel Khalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.2941. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-014-2941-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00976050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the top quark pair production charge asymmetry in proton-proton collisions at 7 TeV using the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.107. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP02(2014)107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00909853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for direct top squark pair production in events with a Z boson, b-jets and missing transverse momentum in sqrt(s)=8 TeV pp collisions with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abdel Khalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.2883. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-014-2883-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00962437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for new resonances in $W\gamma$ and $Z\gamma$ Final States in $pp$ Collisions at $\sqrt{s}=8$ TeV with the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Barnovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delmastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 738, pp.428-447. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2014.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01053685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for the Standard Model Higgs boson decay to $\mu^{+}\mu^{-}$ with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 738, pp.68-86. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2014.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01024296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for Electroweak Production of $W^{\pm}W^{\pm}jj$ in $pp$ Collisions at $\sqrt{s}=8$ TeV with the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113, pp.141803. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.141803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00996828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive measurements of $t$-channel single top-quark production cross sections at $\sqrt{s} = 7$ TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.112006. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.112006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01024299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for nonpointing and delayed photons in the diphoton and missing transverse momentum final state in 8 TeV $pp$ collisions at the LHC using the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.112005. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.112005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01066609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for the direct production of charginos, neutralinos and staus in final states with at least two hadronically decaying taus and missing transverse momentum in $pp$ collisions at $\sqrt{s}$ = 8 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (10), pp.96. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP10(2014)096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01024300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for pair-produced third-generation squarks decaying via charm quarks or in compressed supersymmetric scenarios in $pp$ collisions at $\sqrt{s}=8~$TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.052008. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.052008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01024731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operation and performance of the ATLAS semiconductor tracker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.P08009. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/9/08/P08009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00985529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for strong production of supersymmetric particles in final states with missing transverse momentum and at least three b-jets at $\sqrt{s} =$ 8 TeV proton-proton collisions with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.024. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP10(2014)024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01024311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the production of a W boson in association with a charm quark in pp collisions at sqrt(s)=7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.068. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP05(2014)068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00951983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the muon reconstruction performance of the ATLAS detector using 2011 and 2012 LHC proton-proton collision data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74 (11), pp.3130. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-014-3130-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01024314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of flow harmonics with multi-particle cumulants in Pb+Pb collisions at $\sqrt{s_{NN}}=2.76$ TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74 (11), pp.3157. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-014-3157-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01056467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for supersymmetry in events with four or more leptons in $\sqrt{s}$ = 8 TeV pp collisions with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.052001. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.052001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00994139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for top squark pair production in final states with one isolated lepton, jets, and missing transverse momentum in $\sqrt{s}=$ 8 TeV pp collisions with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (11), pp.118. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP11(2014)118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01024306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducial and differential cross sections of Higgs boson production measured in the four-lepton decay channel in $pp$ collisions at $\sqrt{s}$=8 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 738, pp.234-253. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2014.09.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01056200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for high-mass dilepton resonances in pp collisions at $\sqrt{s}=8$ TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.052005. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.052005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00992594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron and photon energy calibration with the ATLAS detector using LHC Run 1 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.3071. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-014-3071-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01026172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a multi-Higgs-boson cascade in WWbb events with the ATLAS detector in pp collisions at sqrt(s) = 8 TeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89, pp.032002. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.89.032002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00915578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standalone vertex finding in the ATLAS muon spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.P02001. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/9/02/P02001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00910396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of top quark polarization in top-antitop events from proton-proton collisions at sqrt(s) = 7 TeV using the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111, pp.232002. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.232002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00847976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of jet shapes in top-quark pair events at $\sqrt{s}$ = 7 TeV using the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73, pp.2676. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-013-2676-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00847196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggers for displaced decays of long-lived neutral particles in the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, pp.P07015. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/8/07/P07015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00821778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for WH production with a light Higgs boson decaying to prompt electron-jets in proton-proton collisions at sqrt(s)=7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abdel Khalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Andari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15, pp.043009. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/15/4/043009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00789947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for $t\bar t$ resonances in the lepton plus jets final state with ATLAS using 4.7 fb$^{-1}$ of $pp$ collisions at $\sqrt{s} = 7$ TeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, pp.012004. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.88.012004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00823036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for long-lived stopped R-hadrons decaying out-of-time with pp collisions using the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, pp.112003. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.88.112003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00876570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the distributions of event-by-event flow harmonics in lead--lead collisions at sqrt(s_NN)=2.76 TeV with the ATLAS detector at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Bee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, pp.183. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP11(2013)183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00822639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of hard double-parton interactions in W-&amp;gt;lv+ 2 jet events at sqrt(s)=7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Bee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15, pp.033038. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/15/3/033038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00782526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for microscopic black holes in a like-sign dimuon final state using large track multiplicity with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, pp.072001. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.88.072001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00852097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the high-mass Drell-Yan differential cross-section in pp collisions at sqrt(s)=7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Bee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 725, pp.223-242. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2013.07.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00824077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the differential cross-section of B+ meson production in pp collisions at sqrt(s) = 7 TeV at ATLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10, pp.042. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP10(2013)042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00842618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Associated Near-side and Away-side Long-range Correlations in sqrt(s_NN)=5.02 TeV Proton-lead Collisions with the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110, pp.182302. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.182302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00768613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for the spin-0 nature of the Higgs boson using ATLAS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 726, pp.120-144. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2013.08.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00842149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of kT splitting scales in W-&amp;gt;lv events at sqrt(s)=7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73, pp.2432. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-013-2432-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00785790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement with the ATLAS detector of multi-particle azimuthal correlations in p+Pb collisions at sqrt(s_NN)=5.02 TeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 725, pp.60-78. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2013.06.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00798869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Azimuthal Angle Dependence of Inclusive Jet Yields in Pb+Pb Collisions at sqrt(s(NN))= 2.76 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Bee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111, pp.152301. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.152301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00839420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for excited electrons and muons in sqrt(s)=8 TeV proton-proton collisions with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15, pp.093011. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/15/9/093011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00850508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the production cross section of jets in association with a Z boson in pp collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delmastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 07, pp.032. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP07(2013)032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00818818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for new phenomena in final states with large jet multiplicities and missing transverse momentum at $\sqrt{s}$=8 TeV proton-proton collisions using the ATLAS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10, pp.130. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP10(2013)130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00850831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A search for prompt lepton-jets in pp collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 719, pp.299-317. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2013.01.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00769520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for direct third-generation squark pair production in final states with missing transverse momentum and two b-jets in sqrt{s}=8 TeV pp collisions with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10, pp.189. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP10(2013)189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00851212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for charginos nearly mass degenerate with the lightest neutralino based on a disappearing-track signature in pp collisions at sqrt(s) = 8 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, pp.112006. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.88.112006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00873031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of Higgs boson production and couplings in diboson final states with the ATLAS detector at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 726, pp.88-119. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2013.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00842150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the top quark charge in pp collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, pp.031. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP11(2013)031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00845848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for nonpointing photons in the diphoton and missing transverse energy final state in 7 TeV proton-proton collisions using the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abdel Khalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Andari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, pp.012001. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.88.012001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00818167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of isolated-photon plus jet production in pp collisions at sqrt(s)=7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 875, pp.483-535. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysb.2013.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00848759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of jet substructure techniques for large-R jets in proton-proton collisions at sqrt(s) = 7 TeV using the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Bee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 09, pp.076. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP09(2013)076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00836497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Diphoton Events with Large Missing Transverse Momentum in 1 fb^-1 of 7 TeV Proton-Proton Collision Data with the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 710, pp.519-537. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2012.02.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00642465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a heavy Standard Model Higgs boson in the channel H-&amp;gt;ZZ-&amp;gt;llqq using the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 707, pp.27-45. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2011.11.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00617175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for strong gravity signatures in same-sign dimuon final states using the ATLAS detector at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 709, pp.322-340. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2012.02.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00637466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the production cross section for Z/gamma* in association with jets in pp collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.032009. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.85.032009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00640656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for lepton flavour violation in the eμ continuum with the ATLAS detector in √{s} = 7 TeV pp collisions at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 72, pp.2040. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/EPJC/S10052-012-2040-Z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00694311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of the electron and muon inclusive cross-sections in proton-proton collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 707, pp.438-458. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2011.12.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00618988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for supersymmetry in final states with jets, missing transverse momentum and one isolated lepton in sqrt{s} = 7 TeV pp collisions using 1 fb-1 of ATLAS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Beau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bordoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Calderini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Camard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.012006. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.85.012006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00628041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the centrality dependence of the charged particle pseudorapidity distribution in lead-lead collisions at sqrt(s_NN) = 2.76 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 710, pp.363-382. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2012.02.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00617928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the ZZ production cross section and limits on anomalous neutral triple gauge couplings in proton-proton collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108, pp.041804. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.041804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00635350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of a new chi_b state in radiative transitions to Upsilon(1S) and Upsilon(2S) at ATLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108, pp.152001. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.152001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00654499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for New Phenomena in ttbar Events With Large Missing Transverse Momentum in Proton-Proton Collisions at sqrt(s) = 7 TeV with the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108, pp.041805. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.041805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00628305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the WZ production cross section and limits on anomalous triple gauge couplings in proton-proton collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 709, pp.341-357. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2012.02.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Transverse Momentum Distribution of W Bosons in pp Collisions at sqrt(s) = 7 TeV with the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.012005. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.85.012005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00618984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for New Physics in the Dijet Mass Distribution using 1 fb^-1 of pp Collision Data at sqrt(s) = 7 TeV collected by the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 708, pp.37-54. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2012.01.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00618985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the top quark pair production cross section in pp collisions at sqrt(s) = 7 TeV in dilepton final states with ATLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 707, pp.459-477. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2011.12.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00615427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for contact interactions in dilepton events from pp collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 712, pp.40-58. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2012.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00653696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the inclusive W+- and Z/gamma cross sections in the electron and muon decay channels in pp collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.072004. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.85.072004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00642013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Extra Dimensions using diphoton events in 7 TeV proton-proton collisions with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Biscarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cogneras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 710, pp.538-556. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2012.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00650710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for the Higgs boson in the H→WW(*)→l^+νl_-ν̅ decay channel in pp collisions at sqrt{s} = 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Beau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bordoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Calderini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Camard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108, pp.111802. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.111802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00651209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for the Higgs boson in the H-&amp;gt;WW-&amp;gt;lnujj decay channel at sqrt(s) = 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 718, pp.391-410. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2012.10.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00712411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the isolated diphoton cross section in pp collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85 (1), pp.012003. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.85.012003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00606161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the cross-section for b-jets produced in association with a Z boson at sqrt(s)=7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Beau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bordoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Calderini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Camard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 706, pp.295-313. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2011.11.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00620626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron performance measurements with the ATLAS detector using the 2010 LHC proton-proton collision data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Beau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bordoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Calderini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Camard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 72, pp.1909. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-012-1909-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00633093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for scalar bottom quark pair production with the ATLAS detector in pp Collisions at sqrt{s} = 7 TeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108, pp.181802. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.181802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00653193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the material in the ATLAS inner detector using secondary hadronic interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.P01013. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/7/01/P01013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00653189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searches for supersymmetry with the ATLAS detector using final states with two leptons and missing transverse momentum in sqrt{s} = 7 TeV proton-proton collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 709, pp.137-157. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2012.01.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00653191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the W to tau nu Cross Section in pp Collisions at sqrt(s) = 7 TeV with the ATLAS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 706, pp.276-294. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2011.11.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00616707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of D*+/- meson production in jets from pp collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.052005. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.85.052005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00653697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A measurement of the ratio of the W and Z cross sections with exactly one associated jet in pp collisions at sqrt(s) = 7 TeV with ATLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 708, pp.221-240. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2012.01.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00617174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for production of resonant states in the photon-jet mass distribution using pp collisions at sqrt(s) = 7 TeV collected by the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108, pp.211802. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.211802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00653187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of the ATLAS Trigger System in 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aperio Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 72, 1849 (61 p.). </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1849-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00632535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kshort and Lambda production in pp interactions at sqrt(s) = 0.9 and 7 TeV measured with the ATLAS detector at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.012001. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.85.012001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00639324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Missing Transverse Momentum Reconstruction in Proton-Proton Collisions at 7 TeV with ATLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 72, 1844 (35 p.). </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1844-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00617929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for displaced vertices arising from decays of new heavy particles in 7 TeV pp collisions at ATLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 707, pp.478-496. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2011.12.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00623158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the cross section for the production of a W boson in association with b-jets in pp collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Beau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bordoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Calderini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Camard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 707, pp.418-437. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2011.12.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00620629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for squarks and gluinos using final states with jets and missing transverse momentum with the ATLAS detector in sqrt(s) = 7 TeV proton-proton collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Beau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bordoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Calderini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Camard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 710, pp.67-85. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2012.02.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00628037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for first generation scalar leptoquarks in pp collisions at sqrt{s}=7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 709, pp.158-176. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2012.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00654171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the pseudorapidity and transverse momentum dependence of the elliptic flow of charged particles in lead-lead collisions at sqrt(s_NN) = 2.76 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 707, pp.330-348. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2011.12.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00617932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of underlying-event properties using neutral and charged particles in pp collisions at sqrt(s)= 900 GeV and sqrt(s)=7 TeV with the ATLAS detector at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71, pp.1636. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1636-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00575777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for dilepton resonances in pp collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107, pp.272002. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.272002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00614067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the inclusive and dijet cross-sections of b-jets in pp collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71, pp.1846. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1846-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00636229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of multi-jet cross sections in proton-proton collisions at a 7 TeV center-of-mass energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aperio Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71, pp.1763. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1763-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00608286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the inclusive isolated prompt photon cross-section in pp collisions at sqrt(s)= 7 TeV using 35 pb-1 of ATLAS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 706, pp.150-167. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2011.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00613010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a heavy gauge boson decaying to a charged lepton and a neutrino in 1 fb-1 of pp collisions at sqrt(s) = 7 TeV using the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 705, pp.28-46. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2011.09.093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00614063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Upsilon(1S) Production Cross-Section in pp Collisions at sqrt(s) = 7 TeV in ATLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 705, pp.9-27. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2011.09.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00604062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for the Standard Model Higgs boson in the two photon decay channel with the ATLAS detector at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 705, pp.452-470. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2011.10.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00617936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Diphoton Events with Large Missing Transverse Energy with 36 pb^-1 of 7 TeV Proton-Proton Collision Data with the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71, pp.1744. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1744-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00606029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusive search for same-sign dilepton signatures in pp collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10, pp.107. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP10(2011)107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00613012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the centrality dependence of J/{\psi} yields and observation of Z production in lead-lead collisions with the ATLAS detector at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 697, pp.294-312. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2011.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00554929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for an excess of events with an identical flavour lepton pair and significant missing transverse momentum in sqrt{s} = 7 TeV proton-proton collisions with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71, pp.1647. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1647-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00582741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for stable hadronising squarks and gluinos with the ATLAS experiment at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 701, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2011.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00575808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Massive Long-lived Highly Ionising Particles with the ATLAS Detector at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 698, pp.353-370. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2011.03.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00564521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Dijet Azimuthal Decorrelations in pp Collisions at sqrt(s)=7 TeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106, pp.172002. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.172002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00566280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for supersymmetric particles in events with lepton pairs and large missing transverse momentum in sqrt{s} = 7 TeV proton-proton collisions with the ATLAS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71, pp.1682. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1682-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00582737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the W charge asymmetry in the W→μν decay mode in pp collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 701, pp.31-49. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2011.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00577025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Z to tau tau Cross Section with the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.112006. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.84.112006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00614506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the jet fragmentation function and transverse profile in proton-proton collisions at a center-of-mass energy of 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71, pp.1795. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1795-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00628303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limits on the production of the Standard Model Higgs Boson in pp collisions at sqrt(s) =7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71, pp.1728. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1728-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00600488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for supersymmetry using final states with one lepton, jets, and missing transverse momentum with the ATLAS detector in sqrt{s} = 7 TeV pp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106, pp.131802. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.131802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00566250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for squarks and gluinos using final states with jets and missing transverse momentum with the ATLAS detector in sqrt(s) = 7 TeV proton-proton collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aperio-Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 701, pp.186-203. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2011.05.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00576549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Heavy Long-Lived Charged Particles with the ATLAS detector in pp collisions at sqrt(s) = 7 TeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 703, pp.428-446. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2011.08.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00603119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for neutral MSSM Higgs bosons decaying to tau^+ tau^- pairs in proton-proton collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 705, pp.174-192. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2011.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00611267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Wgamma and Zgamma production in proton-proton collisions at sqrt(s)=7 TeV with the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9, 72 (41 p.). </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP09(2011)072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00599308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for high mass dilepton resonances in pp collisions at sqrt{s}=7 TeV with the ATLAS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 700, pp.163-180. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2011.04.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00582733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Search for New Physics in Dijet Mass and Angular Distributions in pp Collisions at sqrt(s) = 7 TeV Measured with the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, pp.053044. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/13/5/053044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00578732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for pair production of first or second generation leptoquarks in proton-proton collisions at sqrt(s)=7 TeV using the ATLAS detector at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.112006. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.83.112006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00590607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for new phenomena with the monojet and missing transverse momentum signature using the ATLAS detector in sqrt(s) = 7 TeV proton-proton collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 705, pp.294-312. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2011.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00604064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of jets measured from tracks in proton-proton collisions at center-of-mass energy sqrt(s) = 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aperio Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.054001. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.84.054001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00610553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a heavy neutral particle decaying into an electron and a muon using 1 fb^-1 of ATLAS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71, pp.1809. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1809-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00624331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for new phenomena in final states with large jet multiplicities and missing transverse momentum using sqrt(s)=7 TeV pp collisions with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aperio Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, pp.99. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP11(2011)099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00632557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for high-mass states with one lepton plus missing transverse momentum in proton-proton collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 701, pp.50-69. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2011.05.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00575330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Quark Contact Interactions in Dijet Angular Distributions in pp Collisions at sqrt(s) = 7 TeV Measured with the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 694, pp.327-345. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2010.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00531451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a heavy particle decaying into an electron and a muon with the ATLAS detector in sqrt(s) = 7 TeV pp collisions at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106, pp.251801. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.251801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00581038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of underlying event characteristics using charged particles in pp collisions at $\sqrt{s} = 900 GeV$ and 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Beau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bordoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Calderini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Camard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.112001. </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.83.112001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00543205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Massive Colored Scalars in Four-Jet Final States in sqrt{s}=7 TeV proton-proton collisions with the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aperio Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71, pp.1828. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1828-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00632568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for the Standard Model Higgs boson in the decay channel H-&amp;gt;ZZ(*)-&amp;gt;4l with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bachacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.M. Bolnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 705, pp.435-451. </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2011.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00637978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Jet Shapes in Inclusive Jet Production in pp Collisions at sqrt(s) = 7 TeV using the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.052003. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.83.052003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00553903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the W+W- cross section in sqrt(s) = 7 TeV pp collisions with ATLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107, pp.041802. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.041802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00589233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of inclusive jet and dijet cross sections in proton-proton collisions at 7 TeV centre-of-mass energy with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71, pp.1512. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1512-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00522603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the inclusive isolated prompt photon cross section in pp collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.052005. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.83.052005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00553603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Diphoton Events with Large Missing Transverse Energy in 7 TeV Proton-Proton Collisions with the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Arnaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106, pp.121803. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.121803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00553590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the inelastic proton-proton cross-section at √s=7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.463. </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms1472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00628306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the transverse momentum distribution of Z/gamma* bosons in proton-proton collisions at sqrt(s)=7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aperio Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 705, pp.415-434. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2011.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00610545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for the Higgs boson in the H-&amp;gt;WW-&amp;gt;lvjj decay channel in pp collisions at sqrt{s} = 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107, pp.231801. </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.231801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00624555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the production cross section for W-bosons in association with jets in pp collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 698, pp.325-345. </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2011.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00554921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the differential cross-sections of inclusive, prompt and non-prompt J/psi production in proton-proton collisions at √s = 7 TeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 850, pp.387-444. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysb.2011.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00586605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminosity Determination in pp Collisions at sqrt(s)=7 TeV Using the ATLAS Detector at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71, pp.1630. </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1630-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00555068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photon reconstruction in the ATLAS Inner Detector and Liquid Argon Barrel Calorimeter at the 2004 Combined Test Beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Abat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.N. Addy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adragna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aharrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.P04001. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/6/04/P04001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00586616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of dijet production with a veto on additional central jet activity in pp collisions at sqrt(s)=7 TeV using the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aperio Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9, 053 (35 p.). </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP09(2011)053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00607930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a Standard Model Higgs boson in the H-&amp;gt;ZZ-&amp;gt;llnunu decay channel with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107, pp.221802. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.221802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00624330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Contact Interactions in Dimuon Events from pp Collisions at sqrt(s) = 7 TeV with the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.011101(R). </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.84.011101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00590609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charged-particle multiplicities in pp interactions measured with the ATLAS detector at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, pp.053033. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/13/5/053033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00554914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ATLAS Inner Detector commissioning and calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70, pp.787-821. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1366-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00480235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of a Centrality-Dependent Dijet Asymmetry in Lead-Lead Collisions at sqrt(S(NN))= 2.76 TeV with the ATLAS Detector at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105, pp.252303. </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.252303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00541382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for new particles in two-jet final states in 7 TeV proton-proton collisions with the ATLAS detector at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105, pp.161801. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.161801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00509903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the W -&gt; lnu and Z/gamma* -&gt; ll production cross sections in proton-proton collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.060. </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP12(2010)060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00525581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drift Time Measurement in the ATLAS Liquid Argon Electromagnetic Calorimeter using Cosmic Muons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70, pp.755-785. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1403-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00459480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics at a High-Luminosity LHC with ATLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Bee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00849058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études sur la reconstruction des électrons et mesure de la section efficace de production de paires de quarks top dans les canaux dileptoniques dans l'expérience ATLAS auprès du LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Theveneaux-Pelzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique des Hautes Energies - Expérience [hep-ex]. Université Pierre et Marie Curie - Paris VI, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00730626v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId665"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Timothée Theveneaux-Pelzer </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ttH(H-&amp;gt;bb): ATLAS & CMS latest run-2 results in the leptonic channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Theveneaux-Pelzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Top LHC France 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-02285045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (296)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of the Higgs boson production and decay rates and coupling strengths using $pp$ collision data at $\sqrt{s}=7$ and $8$ TeV in the ATLAS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Barnovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delmastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76, pp.6. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3769-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01178153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for an additional, heavy Higgs boson in the $H\rightarrow ZZ$ decay channel at $\sqrt{s}$ = 8 TeV in $pp$ collision data with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76, pp.45. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3820-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01179261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for invisible decays of a Higgs boson using vector-boson fusion in $pp$ collisions at $\sqrt{s}=8$ TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 01, pp.172. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP01(2016)172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01191668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for flavour-changing neutral current top-quark decays to $qZ$ in $pp$ collision data collected with the ATLAS detector at $\sqrt{s}=8$ TeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Barnovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delmastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76, pp.12. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3851-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01186567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the $B_c^+ \to J/\psi D_s^+$ and $B_c^+ \to J/\psi D_s^{*+}$ decays with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Barnovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delmastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76, pp.4. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3743-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01180723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searches for scalar leptoquarks in $pp$ collisions at $\sqrt{s}$ = 8 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Barnovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delmastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76, pp.5. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3823-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01185532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a high-mass Higgs boson decaying to a W boson pair in pp collisions at s√=8 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 01, pp.032. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP01(2016)032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01191602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on non-Standard Model Higgs boson interactions in an effective Lagrangian using differential cross sections measured in the $H \rightarrow \gamma\gamma$ decay channel at $\sqrt{s} = 8$ TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Barnovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delmastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 753, pp.69-85. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2015.11.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01185528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of fiducial cross-sections for $t\bar{t}$ production with one or two additional $b$-jets in $pp$ collisions at $\sqrt{s}$ = 8 TeV using the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Barnovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delmastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76, pp.11. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3852-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01187948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for single top-quark production via flavour changing neutral currents at 8 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76, pp.55. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-016-3876-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01191610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrality, rapidity and transverse momentum dependence of isolated prompt photon production in lead-lead collisions at $\sqrt{s_{\mathrm{NN}}} = 2.76$ TeV measured with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.034914. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.93.034914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01169694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the centrality dependence of the charged-particle pseudorapidity distribution in proton--lead collisions at $\sqrt{s_{_{\rm{NN}}}} = 5.02$ TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Barnovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delmastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76, pp.199. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-016-4002-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01185504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for massive supersymmetric particles decaying to many jets using the ATLAS detector in $pp$ collisions at $\sqrt{s} = 8$ TeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (11), pp.112016. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.91.112016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01118792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary of the searches for squarks and gluinos using $\sqrt{s}$ = 8 TeV pp collisions with the ATLAS experiment at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, pp.054. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP10(2015)054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01178859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary of the ATLAS experiment's sensitivity to supersymmetry after LHC Run 1 - interpreted in the phenomenological MSSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Barnovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delmastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, pp.134. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP10(2015)134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01187621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for production of vector-like quark pairs and of four top quarks in the lepton-plus-jets final state in pp collisions at s√=8 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 08, pp.105. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP08(2015)105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01153685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for heavy Majorana neutrinos with the ATLAS detector in pp collisions at $\sqrt{s} = 8$ TeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Barnovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delmastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 07, pp.162. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP07(2015)162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01166353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the top-quark mass in the fully hadronic decay channel from ATLAS data at $\sqrt{s}=7$ TeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Clémens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75 (4), pp.158. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3373-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01060227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for invisible decays of the Higgs boson produced in association with a hadronically decaying vector boson in pp collisions at s√ = 8 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.337. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3551-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01143440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for direct pair production of a chargino and a neutralino decaying to the 125 GeV Higgs boson in $\sqrt{s}$ = 8 TeV pp collisions with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75 (5), pp.208. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3408-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01110836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for low-scale gravity signatures in multi-jet final states with the ATLAS detector at $\sqrt{s} = 8$ TeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 07, pp.032. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP07(2015)032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01138051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous measurements of the $t\bar{t}$, $W^+W^-$, and $Z/\gamma^{*}\rightarrow\tau\tau$ production cross-sections in $pp$ collisions at $\sqrt{s} = 7$ TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (5), pp.052005. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.91.052005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01024304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the charge asymmetry in dileptonic decays of top quark pairs in pp collisions at s√=7 TeV using the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abdel Khalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (5), pp.61. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP05(2015)061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01112063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for s-channel single top-quark production in proton-proton collisions at $\sqrt{s}$=8 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Clémens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 740, pp.118-136. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2014.11.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01071039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of colour flow with the jet pull angle in tt¯ events using the ATLAS detector at s√=8 TeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 750, pp.475-493. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2015.09.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01165470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a CP-odd Higgs boson decaying to $Zh$ in $pp$ collisions at $\sqrt{s} = 8$ TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 744, pp.163-183. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2015.03.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01117382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of $(W/Z)H$ production and Higgs boson couplings using $H \rightarrow WW^{\ast}$ decays with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Barnovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delmastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 08, pp.137. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP08(2015)137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01166707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the transverse polarization of $\Lambda$ and $\bar{\Lambda}$ hyperons produced in proton--proton collisions at $\sqrt{s}=7$ TeV using the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91, pp.032004. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.91.032004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01091281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jet energy measurement and its systematic uncertainty in proton-proton collisions at $\sqrt{s}=7$ TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.17. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-014-3190-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01003959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of Higgs boson production and couplings in the four-lepton channel in pp collisions at center-of-mass energies of 7 and 8 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (1), pp.012006. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.91.012006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01057655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a Heavy Neutral Particle Decaying to eμ, eτ, or μτ in pp Collisions at s√=8 TeV with the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Barnovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delmastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, pp.031801. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.031801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01132691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search For Higgs Boson Pair Production in the gamma gamma b bbar Final State using pp Collision Data at sqrt(s)=8 TeV from the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114 (8), pp.081802. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.081802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01024295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints of the off-shell Higgs boson signal strength in the high-mass $ZZ$ and $WW$ final states with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.335. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3542-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01122472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for pair-produced long-lived neutral particles decaying to jets in the ATLAS hadronic calorimeter in pp collisions at s√ = 8 TeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 743, pp.15-34. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2015.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01104690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for metastable heavy charged particles with large ionisation energy loss in pp collisions at s√ = 8 TeV using the ATLAS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.407. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3609-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01164976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-particle Bose-Einstein correlations in $pp$ collisions at $\mathbf {\sqrt{s} =}$ 0.9 and 7 TeV measured with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.466. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3644-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01121521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the branching ratio $\Gamma(\Lambda_b^0 \rightarrow \psi(2S)\Lambda^0)/\Gamma(\Lambda_b^0 \rightarrow J/\psi\Lambda^0)$ with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 751, pp.63-80. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2015.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01181351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for supersymmetry in events containing a same-flavour opposite-sign dilepton pair, jets, and large missing transverse momentum in $\sqrt{s}=8$ TeV $pp$ collisions with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.318. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3518-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01130581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of the top quark branching ratios into channels with leptons and quarks with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92, pp.072005. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.92.072005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01164723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the top pair production cross-section in 8 TeV proton-proton collisions using kinematic information in the lepton+jets final state with ATLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (11), pp.112013. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.91.112013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01143445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the production and lepton charge asymmetry of $\textit{W}$ bosons in Pb+Pb collisions at $\sqrt{s_{\mathrm{\mathbf{NN}}}}=$ 2.76 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75 (1), pp.23. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-014-3231-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01056937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for $W' \rightarrow tb \rightarrow qqbb$ decays in $pp$ collisions at $\sqrt{s}$ = 8 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75 (4), pp.165. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3372-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01054309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Measurement of the Higgs Boson Mass in $pp$ Collisions at $\sqrt{s}=7$ and 8 TeV with the ATLAS and CMS Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114, pp.191803. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.191803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01136505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Higgs boson pair production in the $b\bar{b} b\bar{b}$ final state from $pp$ collisions at $\sqrt{s} = 8$ TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.412. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3628-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01158913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for high-mass diboson resonances with boson-tagged jets in proton-proton collisions at s√ = 8 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, pp.055. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP12(2015)055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01159301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on new phenomena via Higgs boson couplings and invisible decays with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.206. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP11(2015)206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01192695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the top quark mass in the $t\bar t \to {\rm lepton+jets}$ and $t\bar t \to {\rm dilepton}$ channels using $\sqrt{s}=7$ TeV ATLAS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.330. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3544-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01133668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for type-III Seesaw heavy leptons in $pp$ collisions at $\sqrt{s}= 8$ TeV with the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Barnovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delmastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92, pp.032001. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.92.032001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01164188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for long-lived, weakly interacting particles that decay to displaced hadronic jets in proton-proton collisions at $\sqrt{s}=8$ TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (1), pp.012010. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.92.012010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01142367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searches for heavy long-lived charged particles with the ATLAS detector in proton-proton collisions at $\sqrt{s}$ = 8 TeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (1), pp.68. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP01(2015)068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01088470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Higgs and $Z$ Boson Decays to $J/\psi\gamma$ and $\Upsilon(nS)\gamma$ with the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114 (12), pp.121801. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.121801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01103567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the top-quark pole mass using $t \bar{t}+1$-jet events collected with the ATLAS experiment in 7 TeV $pp$ collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, pp.121. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP10(2015)121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01173977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the correlation between flow harmonics of different order in lead-lead collisions at $\sqrt{s_{NN}}$=2.76 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92, pp.034903. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.92.034903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01139769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for photonic signatures of gauge-mediated supersymmetry in 8 TeV $pp$ collisions with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92, pp.072001. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.92.072001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01178858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATLAS Run 1 searches for direct pair production of third-generation squarks at the Large Hadron Collider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.510. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3726-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01169690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of $W\gamma\gamma$ production in $pp$ collisions at $\sqrt{s}=8$ TeV and limits on anomalous quartic gauge couplings with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115 (3), pp.031802. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.031802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01130586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A search for high-mass resonances decaying to $\tau^{+}\tau^{-}$ in $pp$ collisions at $\sqrt{s}=8$ TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 07, pp.157. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP07(2015)157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01120559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for squarks and gluinos in events with isolated leptons, jets and missing transverse momentum at $\sqrt{s}=8$ TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (4), pp.116. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP04(2015)116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01104064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for new phenomena in final states with an energetic jet and large missing transverse momentum in pp collisions at $\sqrt{s}=8$ TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75 (7), pp.299. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3517-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01114253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for heavy long-lived multi-charged particles in pp collisions at s√ = 8 TeV using the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75 (8), pp.362. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3534-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01143451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for the $b\bar{b}$ decay of the Standard Model Higgs boson in associated $(W/Z)H$ production with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (1), pp.69. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP01(2015)069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01067116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for massive, long-lived particles using multitrack displaced vertices or displaced lepton pairs in pp collisions at $\sqrt{s}$ = 8 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Barnovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delmastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92, pp.072004. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.92.072004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01144211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for vectorlike $B$ quarks in events with one isolated lepton, missing transverse momentum and jets at $\sqrt{s}=$ 8 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91, pp.112011. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.91.112011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01133669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of the ATLAS muon trigger in pp collisions at $\sqrt{s}=8$ TeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75 (3), pp.120. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3325-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01056296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the forward-backward asymmetry of electron and muon pair-production in $pp$ collisions at $\sqrt{s}$ = 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 09, pp.49. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP09(2015)049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01131139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of spin and parity of the Higgs boson in the $WW^\ast \to e \nu \mu \nu$ decay channel with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75 (5), pp.231. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3436-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01131135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of top-quark pair production in association with a photon and measurement of the $t\bar{t}\gamma$ production cross section in pp collisions at $\sqrt{s}=7$ TeV using the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (7), pp.072007. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.91.072007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01112466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Dark Matter in Events with Missing Transverse Momentum and a Higgs Boson Decaying to Two Photons in $pp$ Collisions at $\sqrt{s}=8$ TeV with the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, pp.131801. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.131801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01159871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the ratio of $b$-quark fragmentation fractions $f_s/f_d$ in $pp$ collisions at $\sqrt{s}=7$ TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Barnovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delmastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, pp.262001. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.262001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01185501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for high-mass diphoton resonances in $pp$ collisions at $\sqrt{s}=8$ TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Barnovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delmastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92, pp.032004. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.92.032004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01145430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for the associated production of the Higgs boson with a top quark pair in multilepton final states with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Barnovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delmastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 749, pp.519-541. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2015.07.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01166348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for heavy lepton resonances decaying to a $Z$ boson and a lepton in $pp$ collisions at $\sqrt{s}=8$ TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 09, pp.108. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP09(2015)108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01159872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of exclusive $\gamma\gamma\rightarrow \ell^+\ell^-$ production in proton-proton collisions at $\sqrt{s} = 7$ TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Barnovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delmastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 749, pp.242-261. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2015.07.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01169510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the production of neighbouring jets in lead-lead collisions at $\sqrt{s_{\mathrm{NN}}} = 2.76$ TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 751, pp.376-395. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2015.10.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01169684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A search for $t\bar{t}$ resonances using lepton-plus-jets events in proton-proton collisions at $\sqrt{s} = 8$ TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 08, pp.148. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP08(2015)148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01157394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the $t\bar{t}$ production cross-section as a function of jet multiplicity and jet transverse momentum in 7 TeV proton-proton collisions with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abdel Khalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 01, pp.020. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP01(2015)020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01022721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for New Phenomena in Dijet Angular Distributions in Proton-Proton Collisions at $\sqrt{s} = 8$ TeV Measured with the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114 (22), pp.221802. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.221802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01138911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for new phenomena in the dijet mass distribution using $pp$ collision data at $\sqrt{s}=8$ TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abdel Khalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (5), pp.052007. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.91.052007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01022714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the spin and parity of the Higgs boson in diboson decays with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.476. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3685-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01165472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for resonant diboson production in the $\ell\ell q\bar{q}$ final state in pp collisions at $\sqrt{s} = 8$ TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75 (2), pp.69. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3261-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01067117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for the Standard Model Higgs boson produced in association with top quarks and decaying into $b\bar{b}$ in pp collisions at $\sqrt{s}$ = 8 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.349. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3543-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01133670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Higgs bosons decaying to $aa$ in the $\mu\mu\tau\tau$ final state in $pp$ collisions at $\sqrt{s} = $ 8 TeV with the ATLAS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95, pp.052002. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.92.052002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01150325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of the Total and Differential Higgs Boson Production Cross Sections Combining the H→γγ and H→ZZ∗→4ℓ Decay Channels at s√=8 TeV with the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, pp.091801. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.091801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01144921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of charged-particle spectra in Pb+Pb collisions at sNN−−−√=2.76 TeV with the ATLAS detector at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 09, pp.050. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP09(2015)050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01143425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of the W production cross sections in association with jets with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75 (2), pp.82. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-015-3262-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01070669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Z→ττ processes in ATLAS with τ-embedded Z→μμ data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10, pp.P09018. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/10/09/P09018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01165461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of differential $J/\psi$ production cross-sections and forward-backward ratio in p+Pb collisions with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Barnovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delmastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92, pp.034904. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.92.034904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01158435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for the Higgs-boson Yukawa coupling to tau leptons with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (4), pp.117. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP04(2015)117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01107540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential top-antitop cross-section measurements as a function of observables constructed from final-state particles using pp collisions at $\sqrt{s}=7$ TeV in the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (6), pp.100. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP06(2015)100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01119338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for lepton-flavour-violating $H\to\mu\tau$ decays of the Higgs boson with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Barnovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delmastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.211. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP11(2015)211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01185529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$Z$ boson production in $p+$Pb collisions at $\sqrt{s_{NN}}=5.02$ TeV measured with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92, pp.044915. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.92.044915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01179620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of transverse energy-energy correlations in multi-jet events in $pp$ collisions at $\sqrt{s} = 7$ TeV using the ATLAS detector and determination of the strong coupling constant $\alpha_{\mathrm{s}}(m_Z)$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Barnovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delmastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 750, pp.427-447. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2015.09.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01185505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the $WW+WZ$ cross section and limits on anomalous triple gauge couplings using final states with one lepton, missing transverse momentum, and two jets with the ATLAS detector at $\sqrt{\rm{s}} = 7$ TeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (1), pp.049. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP01(2015)049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01078102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for WZ resonances in the fully leptonic channel using pp collisions at sqrt(s) = 8 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abdel Khalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 737, pp.223-243. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2014.08.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01012012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of inclusive jet charged-particle fragmentation functions in Pb+Pb collisions at sqrt(s_NN) = 2.76 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 739, pp.320-342. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2014.10.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01005134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for direct pair production of the top squark in all-hadronic final states in proton-proton collisions at $\sqrt{s}=8$ TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 09, pp.015. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP09(2014)015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01004027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of event-plane correlations in sqrt(s_NN)=2.76 TeV lead-lead collisions with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.024905. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.90.024905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00955165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the electroweak production of dijets in association with a Z-boson and distributions sensitive to vector boson fusion in proton-proton collisions at $\sqrt{s} =$ 8 TeV using the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 04, pp.031. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP04(2014)031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00939046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Higgs boson decays to a photon and a Z boson in pp collisions at sqrt(s)=7 and 8 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Clémens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 732, pp.8-27. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2014.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00946737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for microscopic black holes and string balls in final states with leptons and jets with the ATLAS detector at sqrt(s) = 8 TeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.103. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP08(2014)103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00992593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of jet vetoes and azimuthal decorrelations in dijet events produced in $pp$ collisions at $\sqrt{s}$ = 7 TeV using the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.3117. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-014-3117-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01037863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for neutral Higgs bosons of the minimal supersymmetric standard model in pp collisions at $\sqrt{s}$ = 8 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (11), pp.056. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP11(2014)056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01067118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavour tagged time-dependent angular analysis of the $B_s \rightarrow J/\psi \phi$ decay and extraction of $\Delta\Gamma$ and the weak phase $\phi_s$ in ATLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abdel Khalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.052007. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.052007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01022705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the underlying event in jet events from 7 TeV proton-proton collisions with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.2965. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-014-2965-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01003965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A measurement of the ratio of the production cross sections for W and Z bosons in association with jets with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74 (12), pp.3168. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-014-3168-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01058926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of differential production cross-sections for a $Z$ boson in association with $b$-jets in 7 TeV proton-proton collisions with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (10), pp.141. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP10(2014)141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01023691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for long-lived neutral particles decaying into lepton jets in proton--proton collisions at $\sqrt{s}$ = 8 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Clémens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Coadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (11), pp.088. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP11(2014)088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01060206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for squarks and gluinos with the ATLAS detector in final states with jets and missing transverse momentum using $\sqrt{s}=8$ TeV proton--proton collision data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 09, pp.176. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP09(2014)176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00998399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for the lepton flavor violating decay $Z \rightarrow e \mu$ in pp collisions at $\sqrt{s}$ = 8 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (7), pp.072010. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.072010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01058045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for direct top-squark pair production in final states with two leptons in pp collisions at sqrt(s)=8TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 06, pp.124. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP06(2014)124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00961383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of $\chi_{c1}$ and $\chi_{c2}$ production with $\sqrt{s}$ = 7 TeV $pp$ collisions at ATLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.154. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP07(2014)154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00984965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the mass difference between top and anti-top quarks in pp collisions at sqrt(s) = 7 TeV using the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 728, pp.363-379. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2013.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00876571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for contact interactions and large extra dimensions in the dilepton channel using proton-proton collisions at √s = 8 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdarios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74 (12), pp.3134. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-014-3134-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01022633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-quark and gluon jet discrimination in pp collisions at $\sqrt{s}$ = 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.3023. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-014-3023-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00996825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the $t\bar{t}$ production cross-section using $e\mu$ events with $b$-tagged jets in $pp$ collisions at $\sqrt{s}=7$ and 8 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abdel Khalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.3109. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-014-3109-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01012002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the production cross-section of $\psi(2S)\to J/\psi(\to\mu^+\mu^-)\pi^+\pi^-$ in $pp$ collisions at $\sqrt{s}=7$ TeV at ATLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 09, pp.079. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP09(2014)079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01027481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for direct production of charginos, neutralinos and sleptons in final states with two leptons and missing transverse momentum in pp collisions at sqrt(s) = 8 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.071. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP05(2014)071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00964069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for direct production of charginos and neutralinos in events with three leptons and missing transverse momentum in sqrt(s) = 8TeV pp collisions with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.UNSP 169. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP04(2014)169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00952975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the production cross section of prompt J/psi mesons in association with a W boson in pp collisions at sqrt{s}=7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 04, pp.172. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP04(2014)172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00929826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for supersymmetry at sqrt(s)=8 TeV in final states with jets and two same-sign leptons or three leptons with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 06, pp.035. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP06(2014)035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00976530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for dark matter in events with a hadronically decaying W or Z boson and missing transverse momentum in $pp$ collisions at $\sqrt{s} =$ 8 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112, pp.041802. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.041802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00862532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Higgs boson mass from the $H\rightarrow \gamma\gamma$ and $H \rightarrow ZZ^{*} \rightarrow 4\ell$ channels with the ATLAS detector using 25 fb$^{-1}$ of $pp$ collision data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.052004. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.052004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01024294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of spin correlation in top-antitop quark events from proton-proton collisions at $\sqrt{s}=7$ TeV using the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.112016. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.112016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01025001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the total cross section from elastic scattering in $pp$ collisions at $\sqrt{s}=7$ TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 889, pp.486-548. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysb.2014.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01058044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of distributions sensitive to the underlying event in inclusive Z-boson production in $pp$ collisions at $\sqrt{s}=7$ TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Clémens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74 (12), pp.3195. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-014-3195-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01063380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Higgs boson production in the diphoton decay channel in $pp$ collisions at center-of-mass energies of 7 and 8 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.112015. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.112015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01062017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of an Excited $B_c^\pm$ Meson State with the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abdel Khalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113, pp.212004. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.212004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01022718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for new particles in events with one lepton and missing transverse momentum in $pp$ collisions at $\sqrt{s}$ = 8 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Clémens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 09, pp.037. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP09(2014)037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01052862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neural network clustering algorithm for the ATLAS silicon pixel detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.09009. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/9/09/P09009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01024297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of heavy flavor quarks produced in association with top quark pairs at sqrt(s) = 7 TeV using the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abdel Khalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Andari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89, pp.072012. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.89.072012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00818163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of dijet cross sections in pp collisions at 7 TeV centre-of-mass energy using the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.059. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP05(2014)059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00918170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the parity-violating asymmetry parameter alpha_b and the helicity amplitudes for the decay Lambda_b-&amp;gt;J/psi+Lambda with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89, pp.092009. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.89.092009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00973190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for top quark decays $t\rightarrow qH$ with $H\to\gamma\gamma$ using the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.008. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP06(2014)008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00966028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for dark matter in events with a Z boson and missing transverse momentum in pp collisions at $\sqrt{s}$=8 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.012004. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.012004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00969107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the centrality and pseudorapidity dependence of the integrated elliptic flow in lead-lead collisions at sqrt(s_NN)=2.76 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.2982. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-014-2982-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00992587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the cross-section of high transverse momentum vector bosons reconstructed as single jets and studies of jet substructure in $pp$ collisions at ${\sqrt{s}}$ = 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abdel Khalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp.113013. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/16/11/113013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01022724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of fiducial and differential cross sections for Higgs boson production in the diphoton decay channel at $\sqrt{s}=8$ TeV with ATLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 09, pp.112. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP09(2014)112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01024998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for pair and single production of new heavy quarks that decay to a $Z$ boson and a third-generation quark in $pp$ collisions at $\sqrt{s}=8$ TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (11), pp.104. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP11(2014)104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01066610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Quantum Black Hole Production in High-Invariant-Mass Lepton$+$Jet Final States Using $pp$ Collisions at $\sqrt{s} =$ 8 TeV and the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112, pp.091804. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.091804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00903820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for new phenomena in photon+jet events collected in proton--proton collisions at sqrt(s) = 8 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Bee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 728, pp.562-578. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2013.12.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00861676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the cross section of high transverse momentum $Z\rightarrow b\bar{b}$ production in proton--proton collisions at $\sqrt{s}=8 TeV$ with the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 738, pp.25-43. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2014.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00984963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the low-mass Drell-Yan differential cross section at sqrt(s)=7 TeV using the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Barnovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delmastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 06, pp.112. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP06(2014)112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00975394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and data quality assessment of the ATLAS liquid argon calorimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.P07024. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/9/07/P07024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00992585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Invisible Decays of a Higgs Boson Produced in Association with a Z Boson in ATLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112, pp.201802. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.201802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00946708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of normalized differential cross-sections for ttbar production in pp collisions at sqrt(s) = 7 TeV using the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.072004. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.072004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01024301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of long-range pseudorapidity correlations and azimuthal harmonics in $\sqrt{s_{\mathrm{NN}}}$ = 5.02 TeV proton-lead collisions with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Barnovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delmastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.044906. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.90.044906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01061868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the $Z/\gamma^*$ boson transverse momentum distribution in $pp$ collisions at $\sqrt{s}$ = 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 09, pp.145. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP09(2014)145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01024293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of Four-Lepton Production at the Z Resonance in pp Collisions at s√=7 and 8 TeV with ATLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abdel Khalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112, pp.231806. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.231806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01006480v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Scalar Diphoton Resonances in the Mass Range $65-600$ GeV with the ATLAS Detector in $pp$ Collision Data at $\sqrt{s}$ = 8 $TeV$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Clémens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Coadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113, pp.171801. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.171801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01048570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for the direct production of charginos, neutralinos and staus in final states with at least two hadronically decaying taus and missing transverse momentum in $pp$ collisions at $\sqrt{s}$ = 8 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (10), pp.96. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP10(2014)096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01024300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for new resonances in $W\gamma$ and $Z\gamma$ Final States in $pp$ Collisions at $\sqrt{s}=8$ TeV with the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Barnovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delmastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 738, pp.428-447. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2014.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01053685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for the Standard Model Higgs boson decay to $\mu^{+}\mu^{-}$ with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 738, pp.68-86. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2014.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01024296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the inclusive isolated prompt photon cross section in pp collisions at sqrt(s) = 7 TeV with the ATLAS detector using 4.6 fb-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89, pp.052004. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.89.052004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00880884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron reconstruction and identification efficiency measurements with the ATLAS detector using the 2011 LHC proton-proton collision data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abdel Khalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.2941. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-014-2941-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00976050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the top quark pair production charge asymmetry in proton-proton collisions at 7 TeV using the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.107. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP02(2014)107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00909853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for direct top squark pair production in events with a Z boson, b-jets and missing transverse momentum in sqrt(s)=8 TeV pp collisions with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abdel Khalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.2883. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-014-2883-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00962437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for Electroweak Production of $W^{\pm}W^{\pm}jj$ in $pp$ Collisions at $\sqrt{s}=8$ TeV with the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113, pp.141803. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.141803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00996828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive measurements of $t$-channel single top-quark production cross sections at $\sqrt{s} = 7$ TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.112006. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.112006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01024299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for nonpointing and delayed photons in the diphoton and missing transverse momentum final state in 8 TeV $pp$ collisions at the LHC using the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.112005. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.112005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01066609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for pair-produced third-generation squarks decaying via charm quarks or in compressed supersymmetric scenarios in $pp$ collisions at $\sqrt{s}=8~$TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.052008. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.052008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01024731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operation and performance of the ATLAS semiconductor tracker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.P08009. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/9/08/P08009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00985529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the muon reconstruction performance of the ATLAS detector using 2011 and 2012 LHC proton-proton collision data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74 (11), pp.3130. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-014-3130-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01024314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of flow harmonics with multi-particle cumulants in Pb+Pb collisions at $\sqrt{s_{NN}}=2.76$ TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74 (11), pp.3157. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-014-3157-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01056467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron and photon energy calibration with the ATLAS detector using LHC Run 1 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.3071. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-014-3071-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01026172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a multi-Higgs-boson cascade in WWbb events with the ATLAS detector in pp collisions at sqrt(s) = 8 TeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89, pp.032002. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.89.032002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00915578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standalone vertex finding in the ATLAS muon spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.P02001. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/9/02/P02001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00910396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the production of a W boson in association with a charm quark in pp collisions at sqrt(s)=7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.068. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP05(2014)068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00951983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for strong production of supersymmetric particles in final states with missing transverse momentum and at least three b-jets at $\sqrt{s} =$ 8 TeV proton-proton collisions with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.024. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP10(2014)024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01024311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for top squark pair production in final states with one isolated lepton, jets, and missing transverse momentum in $\sqrt{s}=$ 8 TeV pp collisions with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (11), pp.118. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP11(2014)118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01024306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for high-mass dilepton resonances in pp collisions at $\sqrt{s}=8$ TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.052005. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.052005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00992594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiducial and differential cross sections of Higgs boson production measured in the four-lepton decay channel in $pp$ collisions at $\sqrt{s}$=8 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 738, pp.234-253. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2014.09.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01056200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for supersymmetry in events with four or more leptons in $\sqrt{s}$ = 8 TeV pp collisions with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.052001. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.90.052001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00994139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the distributions of event-by-event flow harmonics in lead--lead collisions at sqrt(s_NN)=2.76 TeV with the ATLAS detector at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Bee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, pp.183. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP11(2013)183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00822639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of hard double-parton interactions in W-&amp;gt;lv+ 2 jet events at sqrt(s)=7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Bee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15, pp.033038. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/15/3/033038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00782526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for microscopic black holes in a like-sign dimuon final state using large track multiplicity with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, pp.072001. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.88.072001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00852097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the high-mass Drell-Yan differential cross-section in pp collisions at sqrt(s)=7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Bee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 725, pp.223-242. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2013.07.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00824077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggers for displaced decays of long-lived neutral particles in the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, pp.P07015. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/8/07/P07015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00821778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for WH production with a light Higgs boson decaying to prompt electron-jets in proton-proton collisions at sqrt(s)=7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abdel Khalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Andari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15, pp.043009. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/15/4/043009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00789947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for $t\bar t$ resonances in the lepton plus jets final state with ATLAS using 4.7 fb$^{-1}$ of $pp$ collisions at $\sqrt{s} = 7$ TeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, pp.012004. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.88.012004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00823036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for long-lived stopped R-hadrons decaying out-of-time with pp collisions using the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, pp.112003. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.88.112003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00876570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of top quark polarization in top-antitop events from proton-proton collisions at sqrt(s) = 7 TeV using the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111, pp.232002. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.232002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00847976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of jet shapes in top-quark pair events at $\sqrt{s}$ = 7 TeV using the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73, pp.2676. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-013-2676-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00847196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the differential cross-section of B+ meson production in pp collisions at sqrt(s) = 7 TeV at ATLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10, pp.042. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP10(2013)042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00842618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Associated Near-side and Away-side Long-range Correlations in sqrt(s_NN)=5.02 TeV Proton-lead Collisions with the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110, pp.182302. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.182302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00768613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for the spin-0 nature of the Higgs boson using ATLAS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 726, pp.120-144. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2013.08.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00842149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of kT splitting scales in W-&amp;gt;lv events at sqrt(s)=7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73, pp.2432. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-013-2432-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00785790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement with the ATLAS detector of multi-particle azimuthal correlations in p+Pb collisions at sqrt(s_NN)=5.02 TeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 725, pp.60-78. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2013.06.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00798869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Azimuthal Angle Dependence of Inclusive Jet Yields in Pb+Pb Collisions at sqrt(s(NN))= 2.76 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Bee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 111, pp.152301. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.152301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00839420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for excited electrons and muons in sqrt(s)=8 TeV proton-proton collisions with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15, pp.093011. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/15/9/093011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00850508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the production cross section of jets in association with a Z boson in pp collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delmastro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Di Ciaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 07, pp.032. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP07(2013)032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00818818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for new phenomena in final states with large jet multiplicities and missing transverse momentum at $\sqrt{s}$=8 TeV proton-proton collisions using the ATLAS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10, pp.130. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP10(2013)130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00850831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A search for prompt lepton-jets in pp collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 719, pp.299-317. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2013.01.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00769520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for direct third-generation squark pair production in final states with missing transverse momentum and two b-jets in sqrt{s}=8 TeV pp collisions with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10, pp.189. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP10(2013)189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00851212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for charginos nearly mass degenerate with the lightest neutralino based on a disappearing-track signature in pp collisions at sqrt(s) = 8 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, pp.112006. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.88.112006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00873031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of Higgs boson production and couplings in diboson final states with the ATLAS detector at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 726, pp.88-119. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2013.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00842150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of isolated-photon plus jet production in pp collisions at sqrt(s)=7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 875, pp.483-535. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysb.2013.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00848759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the top quark charge in pp collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, pp.031. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP11(2013)031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00845848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for nonpointing photons in the diphoton and missing transverse energy final state in 7 TeV proton-proton collisions using the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abdel Khalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Andari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, pp.012001. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.88.012001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00818167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of jet substructure techniques for large-R jets in proton-proton collisions at sqrt(s) = 7 TeV using the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Bee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 09, pp.076. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP09(2013)076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00836497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the centrality dependence of the charged particle pseudorapidity distribution in lead-lead collisions at sqrt(s_NN) = 2.76 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 710, pp.363-382. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2012.02.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00617928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the ZZ production cross section and limits on anomalous neutral triple gauge couplings in proton-proton collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108, pp.041804. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.041804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00635350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of a new chi_b state in radiative transitions to Upsilon(1S) and Upsilon(2S) at ATLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108, pp.152001. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.152001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00654499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for New Phenomena in ttbar Events With Large Missing Transverse Momentum in Proton-Proton Collisions at sqrt(s) = 7 TeV with the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108, pp.041805. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.041805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00628305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the WZ production cross section and limits on anomalous triple gauge couplings in proton-proton collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 709, pp.341-357. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2012.02.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Transverse Momentum Distribution of W Bosons in pp Collisions at sqrt(s) = 7 TeV with the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.012005. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.85.012005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00618984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for supersymmetry in final states with jets, missing transverse momentum and one isolated lepton in sqrt{s} = 7 TeV pp collisions using 1 fb-1 of ATLAS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Beau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bordoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Calderini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Camard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.012006. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.85.012006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00628041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for New Physics in the Dijet Mass Distribution using 1 fb^-1 of pp Collision Data at sqrt(s) = 7 TeV collected by the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 708, pp.37-54. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2012.01.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00618985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for the Higgs boson in the H→WW(*)→l^+νl_-ν̅ decay channel in pp collisions at sqrt{s} = 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Beau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bordoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Calderini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Camard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108, pp.111802. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.111802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00651209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the top quark pair production cross section in pp collisions at sqrt(s) = 7 TeV in dilepton final states with ATLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 707, pp.459-477. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2011.12.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00615427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for contact interactions in dilepton events from pp collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 712, pp.40-58. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2012.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00653696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the inclusive W+- and Z/gamma cross sections in the electron and muon decay channels in pp collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.072004. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.85.072004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00642013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Extra Dimensions using diphoton events in 7 TeV proton-proton collisions with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Biscarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cogneras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 710, pp.538-556. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2012.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00650710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a heavy Standard Model Higgs boson in the channel H-&amp;gt;ZZ-&amp;gt;llqq using the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 707, pp.27-45. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2011.11.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00617175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for strong gravity signatures in same-sign dimuon final states using the ATLAS detector at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 709, pp.322-340. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2012.02.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00637466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the production cross section for Z/gamma* in association with jets in pp collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.032009. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.85.032009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00640656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for lepton flavour violation in the eμ continuum with the ATLAS detector in √{s} = 7 TeV pp collisions at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 72, pp.2040. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/EPJC/S10052-012-2040-Z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00694311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of the electron and muon inclusive cross-sections in proton-proton collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 707, pp.438-458. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2011.12.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00618988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Diphoton Events with Large Missing Transverse Momentum in 1 fb^-1 of 7 TeV Proton-Proton Collision Data with the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 710, pp.519-537. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2012.02.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00642465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searches for supersymmetry with the ATLAS detector using final states with two leptons and missing transverse momentum in sqrt{s} = 7 TeV proton-proton collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 709, pp.137-157. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2012.01.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00653191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for scalar bottom quark pair production with the ATLAS detector in pp Collisions at sqrt{s} = 7 TeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108, pp.181802. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.181802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00653193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the material in the ATLAS inner detector using secondary hadronic interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.P01013. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/7/01/P01013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00653189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron performance measurements with the ATLAS detector using the 2010 LHC proton-proton collision data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Beau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bordoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Calderini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Camard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 72, pp.1909. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-012-1909-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00633093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the cross-section for b-jets produced in association with a Z boson at sqrt(s)=7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Beau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bordoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Calderini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Camard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 706, pp.295-313. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2011.11.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00620626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for the Higgs boson in the H-&amp;gt;WW-&amp;gt;lnujj decay channel at sqrt(s) = 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 718, pp.391-410. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2012.10.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00712411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the isolated diphoton cross section in pp collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85 (1), pp.012003. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.85.012003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00606161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the W to tau nu Cross Section in pp Collisions at sqrt(s) = 7 TeV with the ATLAS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 706, pp.276-294. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2011.11.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00616707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of D*+/- meson production in jets from pp collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.052005. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.85.052005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00653697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A measurement of the ratio of the W and Z cross sections with exactly one associated jet in pp collisions at sqrt(s) = 7 TeV with ATLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 708, pp.221-240. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2012.01.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00617174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for production of resonant states in the photon-jet mass distribution using pp collisions at sqrt(s) = 7 TeV collected by the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108, pp.211802. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.211802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00653187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for first generation scalar leptoquarks in pp collisions at sqrt{s}=7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 709, pp.158-176. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2012.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00654171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for squarks and gluinos using final states with jets and missing transverse momentum with the ATLAS detector in sqrt(s) = 7 TeV proton-proton collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Beau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bordoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Calderini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Camard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 710, pp.67-85. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2012.02.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00628037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the cross section for the production of a W boson in association with b-jets in pp collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Beau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bordoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Calderini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Camard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 707, pp.418-437. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2011.12.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00620629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of the ATLAS Trigger System in 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aperio Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 72, 1849 (61 p.). </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1849-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00632535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kshort and Lambda production in pp interactions at sqrt(s) = 0.9 and 7 TeV measured with the ATLAS detector at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.012001. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.85.012001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00639324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Missing Transverse Momentum Reconstruction in Proton-Proton Collisions at 7 TeV with ATLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 72, 1844 (35 p.). </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1844-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00617929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for displaced vertices arising from decays of new heavy particles in 7 TeV pp collisions at ATLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 707, pp.478-496. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2011.12.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00623158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the pseudorapidity and transverse momentum dependence of the elliptic flow of charged particles in lead-lead collisions at sqrt(s_NN) = 2.76 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 707, pp.330-348. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2011.12.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00617932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for supersymmetric particles in events with lepton pairs and large missing transverse momentum in sqrt{s} = 7 TeV proton-proton collisions with the ATLAS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71, pp.1682. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1682-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00582737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the W charge asymmetry in the W→μν decay mode in pp collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 701, pp.31-49. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2011.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00577025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Z to tau tau Cross Section with the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.112006. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.84.112006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00614506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the jet fragmentation function and transverse profile in proton-proton collisions at a center-of-mass energy of 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71, pp.1795. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1795-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00628303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limits on the production of the Standard Model Higgs Boson in pp collisions at sqrt(s) =7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71, pp.1728. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1728-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00600488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for squarks and gluinos using final states with jets and missing transverse momentum with the ATLAS detector in sqrt(s) = 7 TeV proton-proton collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aperio-Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 701, pp.186-203. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2011.05.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00576549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for supersymmetry using final states with one lepton, jets, and missing transverse momentum with the ATLAS detector in sqrt{s} = 7 TeV pp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106, pp.131802. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.131802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00566250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for high mass dilepton resonances in pp collisions at sqrt{s}=7 TeV with the ATLAS experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 700, pp.163-180. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2011.04.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00582733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Search for New Physics in Dijet Mass and Angular Distributions in pp Collisions at sqrt(s) = 7 TeV Measured with the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, pp.053044. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/13/5/053044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00578732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Wgamma and Zgamma production in proton-proton collisions at sqrt(s)=7 TeV with the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9, 72 (41 p.). </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP09(2011)072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00599308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Heavy Long-Lived Charged Particles with the ATLAS detector in pp collisions at sqrt(s) = 7 TeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 703, pp.428-446. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2011.08.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00603119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for neutral MSSM Higgs bosons decaying to tau^+ tau^- pairs in proton-proton collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 705, pp.174-192. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2011.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00611267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Diphoton Events with Large Missing Transverse Energy with 36 pb^-1 of 7 TeV Proton-Proton Collision Data with the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71, pp.1744. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1744-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00606029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for dilepton resonances in pp collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107, pp.272002. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.272002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00614067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the inclusive and dijet cross-sections of b-jets in pp collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71, pp.1846. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1846-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00636229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of multi-jet cross sections in proton-proton collisions at a 7 TeV center-of-mass energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aperio Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71, pp.1763. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1763-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00608286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the inclusive isolated prompt photon cross-section in pp collisions at sqrt(s)= 7 TeV using 35 pb-1 of ATLAS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 706, pp.150-167. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2011.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00613010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a heavy gauge boson decaying to a charged lepton and a neutrino in 1 fb-1 of pp collisions at sqrt(s) = 7 TeV using the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 705, pp.28-46. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2011.09.093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00614063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Upsilon(1S) Production Cross-Section in pp Collisions at sqrt(s) = 7 TeV in ATLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 705, pp.9-27. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2011.09.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00604062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for the Standard Model Higgs boson in the two photon decay channel with the ATLAS detector at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 705, pp.452-470. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2011.10.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00617936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Dijet Azimuthal Decorrelations in pp Collisions at sqrt(s)=7 TeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106, pp.172002. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.172002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00566280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusive search for same-sign dilepton signatures in pp collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10, pp.107. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP10(2011)107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00613012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the centrality dependence of J/{\psi} yields and observation of Z production in lead-lead collisions with the ATLAS detector at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 697, pp.294-312. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2011.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00554929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for an excess of events with an identical flavour lepton pair and significant missing transverse momentum in sqrt{s} = 7 TeV proton-proton collisions with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71, pp.1647. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1647-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00582741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for stable hadronising squarks and gluinos with the ATLAS experiment at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 701, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2011.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00575808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Massive Long-lived Highly Ionising Particles with the ATLAS Detector at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 698, pp.353-370. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2011.03.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00564521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of underlying-event properties using neutral and charged particles in pp collisions at sqrt(s)= 900 GeV and sqrt(s)=7 TeV with the ATLAS detector at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépé-Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71, pp.1636. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1636-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00575777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for new phenomena with the monojet and missing transverse momentum signature using the ATLAS detector in sqrt(s) = 7 TeV proton-proton collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 705, pp.294-312. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2011.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00604064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a heavy neutral particle decaying into an electron and a muon using 1 fb^-1 of ATLAS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71, pp.1809. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1809-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00624331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for new phenomena in final states with large jet multiplicities and missing transverse momentum using sqrt(s)=7 TeV pp collisions with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aperio Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, pp.99. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP11(2011)099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00632557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of jets measured from tracks in proton-proton collisions at center-of-mass energy sqrt(s) = 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aperio Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.054001. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.84.054001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00610553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for pair production of first or second generation leptoquarks in proton-proton collisions at sqrt(s)=7 TeV using the ATLAS detector at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.112006. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.83.112006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00590607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for high-mass states with one lepton plus missing transverse momentum in proton-proton collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 701, pp.50-69. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2011.05.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00575330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Quark Contact Interactions in Dijet Angular Distributions in pp Collisions at sqrt(s) = 7 TeV Measured with the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 694, pp.327-345. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2010.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00531451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the W+W- cross section in sqrt(s) = 7 TeV pp collisions with ATLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107, pp.041802. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.041802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00589233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Jet Shapes in Inclusive Jet Production in pp Collisions at sqrt(s) = 7 TeV using the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.052003. </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.83.052003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00553903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of underlying event characteristics using charged particles in pp collisions at $\sqrt{s} = 900 GeV$ and 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Beau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bordoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Calderini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Camard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.112001. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.83.112001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00543205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a heavy particle decaying into an electron and a muon with the ATLAS detector in sqrt(s) = 7 TeV pp collisions at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106, pp.251801. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.251801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00581038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Massive Colored Scalars in Four-Jet Final States in sqrt{s}=7 TeV proton-proton collisions with the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aperio Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71, pp.1828. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1828-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00632568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for the Standard Model Higgs boson in the decay channel H-&amp;gt;ZZ(*)-&amp;gt;4l with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bachacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.M. Bolnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 705, pp.435-451. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2011.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00637978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of inclusive jet and dijet cross sections in proton-proton collisions at 7 TeV centre-of-mass energy with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71, pp.1512. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1512-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00522603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the production cross section for W-bosons in association with jets in pp collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 698, pp.325-345. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2011.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00554921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the differential cross-sections of inclusive, prompt and non-prompt J/psi production in proton-proton collisions at √s = 7 TeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 850, pp.387-444. </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysb.2011.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00586605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the inclusive isolated prompt photon cross section in pp collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.052005. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.83.052005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00553603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Diphoton Events with Large Missing Transverse Energy in 7 TeV Proton-Proton Collisions with the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Arnaez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106, pp.121803. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.121803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00553590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the inelastic proton-proton cross-section at √s=7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.463. </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms1472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00628306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the transverse momentum distribution of Z/gamma* bosons in proton-proton collisions at sqrt(s)=7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aperio Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 705, pp.415-434. </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2011.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00610545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for the Higgs boson in the H-&amp;gt;WW-&amp;gt;lvjj decay channel in pp collisions at sqrt{s} = 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107, pp.231801. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.231801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00624555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of dijet production with a veto on additional central jet activity in pp collisions at sqrt(s)=7 TeV using the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aperio Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9, 053 (35 p.). </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP09(2011)053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00607930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for a Standard Model Higgs boson in the H-&amp;gt;ZZ-&amp;gt;llnunu decay channel with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107, pp.221802. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.221802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00624330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Contact Interactions in Dimuon Events from pp Collisions at sqrt(s) = 7 TeV with the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.011101(R). </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.84.011101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00590609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charged-particle multiplicities in pp interactions measured with the ATLAS detector at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, pp.053033. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/13/5/053033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00554914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photon reconstruction in the ATLAS Inner Detector and Liquid Argon Barrel Calorimeter at the 2004 Combined Test Beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Abat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.N. Addy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adragna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aharrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.P04001. </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/6/04/P04001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00586616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminosity Determination in pp Collisions at sqrt(s)=7 TeV Using the ATLAS Detector at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71, pp.1630. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1630-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00555068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ATLAS Inner Detector commissioning and calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70, pp.787-821. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1366-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00480235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for new particles in two-jet final states in 7 TeV proton-proton collisions with the ATLAS detector at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105, pp.161801. </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.161801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00509903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of a Centrality-Dependent Dijet Asymmetry in Lead-Lead Collisions at sqrt(S(NN))= 2.76 TeV with the ATLAS Detector at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105, pp.252303. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.252303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00541382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the W -&gt; lnu and Z/gamma* -&gt; ll production cross sections in proton-proton collisions at sqrt(s) = 7 TeV with the ATLAS detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.060. </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP12(2010)060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00525581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drift Time Measurement in the ATLAS Liquid Argon Electromagnetic Calorimeter using Cosmic Muons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70, pp.755-785. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1403-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00459480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics at a High-Luminosity LHC with ATLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Bee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00849058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études sur la reconstruction des électrons et mesure de la section efficace de production de paires de quarks top dans les canaux dileptoniques dans l'expérience ATLAS auprès du LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Theveneaux-Pelzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique des Hautes Energies - Expérience [hep-ex]. Université Pierre et Marie Curie - Paris VI, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00730626v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId665"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02285045v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Theveneaux-Pelzer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01186567v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Barnovska" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmastro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Ciaccio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3851-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01178153v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3769-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01179261v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Ayoub" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bassalat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Binet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3820-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01191668v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;cot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2016)172" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01180723v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3743-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01185532v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3823-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01191610v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-016-3876-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01191602v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2016)032" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01185528v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.11.071" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01187948v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3852-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01169694v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Albrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brown" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Collot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cr&#233;p&#233;-Renaudin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.034914" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01185504v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-016-4002-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01054309v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3372-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01136505v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.191803" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158913v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3628-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159301v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2015)055" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01192695v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2015)206" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01133668v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3544-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01164188v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.032001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01142367v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.012010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01122472v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3542-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01104690v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.02.015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01164976v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3609-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01121521v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3644-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01181351v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.10.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01130581v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3518-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01164723v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.072005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01143445v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.112013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01056937v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-014-3231-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01118792v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.112016" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01178859v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2015)054" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01187621v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2015)134" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01153685v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2015)105" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01166353v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2015)162" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01060227v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbero" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertella" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cl&#233;mens" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3373-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01143440v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3551-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01110836v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3408-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01138051v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2015)032" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01024304v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.052005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01112063v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdel Khalek" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2015)061" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071039v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2014.11.042" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01165470v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.09.051" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01117382v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.03.054" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01166707v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2015)137" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01091281v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.032004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01003959v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Buat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clement" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-014-3190-y" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01057655v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.012006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01132691v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.031801" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01024295v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.081802" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01178858v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.072001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01139769v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.034903" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01130586v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.031802" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01103567v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.121801" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01088470v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2015)068" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01169690v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3726-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01173977v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2015)121" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01104064v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2015)116" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01120559v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2015)157" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01143451v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3534-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01144211v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.072004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01133669v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.112011" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01067116v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2015)069" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01056296v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3325-9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01131139v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2015)049" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01112466v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.072007" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01131135v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3436-3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01114253v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3517-3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159871v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.131801" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01185501v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.262001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159872v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2015)108" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01022721v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2015)020" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01169510v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.07.069" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01169684v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.10.059" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01157394v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2015)148" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01166348v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.07.079" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01138911v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.221802" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01145430v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.032004" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01022714v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.052007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01150325v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.052002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01144921v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.091801" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01143425v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2015)050" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01133670v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3543-1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01179620v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.044915" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01165472v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3685-1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01119338v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2015)100" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01107540v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2015)117" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01185529v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2015)211" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01185505v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.09.050" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158435v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.034904" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01070669v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3262-7" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01078102v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2015)049" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01067117v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3261-8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01165461v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/10/09/P09018" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01058044v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2014.10.019" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01063380v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-014-3195-6" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01062017v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.112015" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01022718v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.212004" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00996825v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-014-3023-z" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01012002v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rahal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-014-3109-7" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01027481v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2014)079" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00964069v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2014)071" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00952975v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2014)169" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00929826v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2014)172" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00976530v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2014)035" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00862532v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.041802" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01024294v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.052004" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01025001v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.112016" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01012012v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2014.08.039" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01005134v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2014.10.065" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01004027v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2014)015" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00955165v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.90.024905" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00939046v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2014)031" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00946737v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2014.03.015" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00992593v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2014)103" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01037863v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-014-3117-7" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01067118v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2014)056" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01022705v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.052007" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01003965v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-014-2965-5" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01058926v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-014-3168-9" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01023691v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2014)141" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01060206v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coadou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2014)088" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00998399v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2014)176" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01058045v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.072010" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00961383v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2014)124" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00984965v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2014)154" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00876571v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2013.12.010" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01022633v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdarios" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-014-3134-6" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00992587v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-014-2982-4" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01052862v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2014)037" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01022724v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/11/113013" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01024297v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/09/P09009" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00918170v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2014)059" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00973190v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.092009" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00818163v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andari" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aug&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.072012" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00966028v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2014)008" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00969107v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.012004" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00946708v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.201802" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00903820v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.091804" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00861676v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Bee" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2013.12.029" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00984963v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2014.09.020" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00975394v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2014)112" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00992585v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/07/P07024" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01024301v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.072004" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01024293v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2014)145" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01061868v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.90.044906" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01006480v2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.231806" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01024998v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Chen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2014)112" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01066610v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2014)104" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01048570v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Cl&#233;mens" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.171801" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00880884v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.052004" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00976050v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-014-2941-0" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00909853v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2014)107" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00962437v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-014-2883-6" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01053685v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2014.10.002" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01024296v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2014.09.008" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00996828v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.141803" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01024299v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.112006" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01066609v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.112005" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01024300v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2014)096" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01024731v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.052008" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00985529v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/08/P08009" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01024311v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2014)024" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00951983v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2014)068" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01024314v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-014-3130-x" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01056467v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-014-3157-z" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00994139v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.052001" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01024306v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2014)118" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01056200v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2014.09.054" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00992594v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.052005" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01026172v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-014-3071-4" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00915578v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.032002" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00910396v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/02/P02001" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00847976v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.232002" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00847196v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-013-2676-3" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00821778v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/8/07/P07015" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00789947v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/4/043009" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00823036v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.012004" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00876570v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.112003" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00822639v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bousson" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2013)183" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00782526v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aoun" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/3/033038" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00852097v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.072001" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00824077v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2013.07.049" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00842618v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2013)042" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00768613v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.182302" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00842149v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2013.08.026" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00785790v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-013-2432-8" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00798869v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2013.06.057" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00839420v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.152301" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00850508v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/9/093011" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00818818v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colas" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2013)032" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00850831v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2013)130" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769520v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Andrieux" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2013.01.034" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00851212v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2013)189" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00873031v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.112006" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00842150v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2013.08.010" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00845848v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2013)031" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00818167v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.012001" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00848759v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2013.07.025" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00836497v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2013)076" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00642465v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.02.054" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00617175v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.11.056" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00637466v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.02.049" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00640656v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.032009" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00694311v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abbott" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abdallah" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Abdelalim" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdesselam" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/EPJC/S10052-012-2040-Z" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00618988v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.12.054" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00628041v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beau" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bordoni" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calderini" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Camard" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.012006" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00617928v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.02.045" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00635350v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.041804" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00654499v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.152001" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00628305v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.041805" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00644647v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.02.053" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00618984v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.012005" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00618985v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.01.035" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00615427v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.12.055" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00653696v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.04.026" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00642013v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.072004" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00650710v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biscarat" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cogneras" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.03.022" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00651209v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.111802" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00712411v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.10.066" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00606161v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.012003" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00620626v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.11.059" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00633093v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-012-1909-1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00653193v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.181802" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00653189v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/01/P01013" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00653191v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.01.076" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00616707v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.11.057" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00653697v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.052005" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00617174v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.01.042" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00653187v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.211802" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00632535v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aperio Bella" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aubert" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1849-1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00639324v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.012001" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00617929v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1844-6" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00623158v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.12.057" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00620629v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.12.046" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00628037v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.02.051" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00654171v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.02.004" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00617932v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.12.056" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00575777v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1636-z" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00614067v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.272002" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00636229v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1846-4" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00608286v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1763-6" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00613010v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.11.010" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00614063v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.09.093" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00604062v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.09.092" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00617936v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.10.051" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00606029v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Abdelalim" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1744-9" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00613012v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2011)107" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00554929v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aurousseau" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.02.006" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00582741v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1647-9" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00575808v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.05.010" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00564521v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.03.033" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00566280v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.172002" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00582737v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1682-6" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00577025v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.05.024" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00614506v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.84.112006" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00628303v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1795-y" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00600488v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1728-9" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00566250v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.131802" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00576549v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aperio-Bella" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.05.061" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00603119v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.08.042" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00611267v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.10.001" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00599308v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2011)072" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00582733v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.04.044" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00578732v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/5/053044" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00590607v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.112006" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00604064v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.10.006" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00610553v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.84.054001" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00624331v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1809-9" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00632557v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2011)099" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00575330v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Abdesselam" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.05.043" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00531451v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.10.021" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00581038v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.251801" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00543205v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.112001" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00632568v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1828-6" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00637978v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bachacou" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bauer" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Besson" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Bolnet" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.10.034" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553903v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.052003" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589233v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.041802" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00522603v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1512-2" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553603v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.052005" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553590v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arnaez" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.121803" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00628306v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1472" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00610545v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.10.018" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00624555v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.231801" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00554921v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.03.012" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00586605v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2011.05.015" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00555068v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1630-5" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00586616v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abat" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Abdallah" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N. Addy" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adragna" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aharrouche" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/6/04/P04001" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00607930v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2011)053" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00624330v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.221802" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00590609v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.84.011101" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00554914v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/5/053033" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00480235v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1366-7" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00541382v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.252303" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00509903v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.161801" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00525581v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2010)060" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00459480v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1403-6" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00849058v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00730626v3" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02285045v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Theveneaux-Pelzer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01178153v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Barnovska" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmastro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Ciaccio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3769-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01179261v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Ayoub" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bassalat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Binet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3820-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01191668v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;cot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2016)172" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01186567v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3851-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01180723v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3743-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01185532v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3823-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01191602v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2016)032" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01185528v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.11.071" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01187948v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3852-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01191610v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-016-3876-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01169694v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Albrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brown" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Collot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cr&#233;p&#233;-Renaudin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.034914" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01185504v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-016-4002-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01118792v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.112016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01178859v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2015)054" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01187621v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2015)134" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01153685v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2015)105" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01166353v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2015)162" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01060227v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertella" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cl&#233;mens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3373-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01143440v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3551-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01110836v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3408-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01138051v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2015)032" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01024304v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.052005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01112063v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdel Khalek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2015)061" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071039v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2014.11.042" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01165470v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.09.051" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01117382v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.03.054" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01166707v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2015)137" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01091281v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.032004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01003959v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Buat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clement" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-014-3190-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01057655v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.012006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01132691v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.031801" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01024295v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.081802" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01122472v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3542-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01104690v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.02.015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01164976v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3609-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01121521v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3644-x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01181351v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.10.009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01130581v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3518-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01164723v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.072005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01143445v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.112013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01056937v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-014-3231-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01054309v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3372-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01136505v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.191803" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158913v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3628-x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159301v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2015)055" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01192695v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2015)206" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01133668v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3544-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01164188v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.032001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01142367v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.012010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01088470v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2015)068" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01103567v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.121801" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01173977v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2015)121" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01139769v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.034903" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01178858v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.072001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01169690v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3726-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01130586v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.031802" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01120559v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2015)157" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01104064v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2015)116" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01114253v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3517-3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01143451v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3534-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01067116v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2015)069" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01144211v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.072004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01133669v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.112011" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01056296v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3325-9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01131139v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2015)049" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01131135v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3436-3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01112466v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.072007" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159871v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.131801" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01185501v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.262001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01145430v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.032004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01166348v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.07.079" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159872v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2015)108" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01169510v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.07.069" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01169684v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.10.059" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01157394v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2015)148" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01022721v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2015)020" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01138911v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.221802" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01022714v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.052007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01165472v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3685-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01067117v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3261-8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01133670v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3543-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01150325v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.052002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01144921v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.091801" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01143425v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2015)050" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01070669v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3262-7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01165461v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/10/09/P09018" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158435v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.034904" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01107540v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2015)117" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01119338v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2015)100" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01185529v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2015)211" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01179620v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.044915" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01185505v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.09.050" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01078102v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2015)049" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01012012v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rahal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2014.08.039" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01005134v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2014.10.065" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01004027v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2014)015" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00955165v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.90.024905" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00939046v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2014)031" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00946737v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2014.03.015" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00992593v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2014)103" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01037863v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-014-3117-7" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01067118v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2014)056" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01022705v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.052007" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01003965v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-014-2965-5" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01058926v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-014-3168-9" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01023691v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2014)141" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01060206v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coadou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2014)088" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00998399v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2014)176" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01058045v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.072010" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00961383v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2014)124" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00984965v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2014)154" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00876571v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2013.12.010" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01022633v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdarios" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-014-3134-6" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00996825v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-014-3023-z" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01012002v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-014-3109-7" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01027481v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2014)079" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00964069v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2014)071" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00952975v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2014)169" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00929826v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2014)172" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00976530v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2014)035" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00862532v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.041802" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01024294v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.052004" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01025001v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.112016" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01058044v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2014.10.019" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01063380v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-014-3195-6" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01062017v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.112015" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01022718v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.212004" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01052862v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2014)037" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01024297v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/09/P09009" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00818163v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andari" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aug&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.072012" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00918170v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2014)059" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00973190v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.092009" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00966028v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2014)008" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00969107v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.012004" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00992587v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-014-2982-4" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01022724v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/11/113013" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01024998v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Chen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2014)112" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01066610v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2014)104" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00903820v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.091804" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00861676v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Bee" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2013.12.029" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00984963v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2014.09.020" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00975394v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2014)112" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00992585v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/07/P07024" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00946708v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.201802" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01024301v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.072004" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01061868v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.90.044906" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01024293v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2014)145" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01006480v2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.231806" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01048570v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Cl&#233;mens" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.171801" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01024300v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2014)096" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01053685v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2014.10.002" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01024296v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2014.09.008" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00880884v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.052004" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00976050v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-014-2941-0" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00909853v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2014)107" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00962437v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-014-2883-6" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00996828v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.141803" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01024299v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.112006" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01066609v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.112005" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01024731v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.052008" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00985529v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/08/P08009" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01024314v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-014-3130-x" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01056467v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-014-3157-z" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01026172v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-014-3071-4" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00915578v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.032002" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00910396v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/02/P02001" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00951983v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2014)068" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01024311v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2014)024" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01024306v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2014)118" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00992594v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.052005" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01056200v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2014.09.054" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00994139v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.052001" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00822639v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bousson" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2013)183" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00782526v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aoun" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/3/033038" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00852097v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.072001" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00824077v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2013.07.049" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00821778v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/8/07/P07015" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00789947v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/4/043009" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00823036v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.012004" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00876570v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.112003" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00847976v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.232002" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00847196v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-013-2676-3" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00842618v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2013)042" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00768613v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.182302" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00842149v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2013.08.026" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00785790v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-013-2432-8" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00798869v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2013.06.057" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00839420v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.152301" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00850508v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/9/093011" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00818818v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colas" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2013)032" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00850831v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2013)130" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769520v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Andrieux" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2013.01.034" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00851212v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2013)189" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00873031v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.112006" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00842150v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2013.08.010" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00848759v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2013.07.025" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00845848v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2013)031" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00818167v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.012001" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00836497v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2013)076" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00617928v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.02.045" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00635350v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.041804" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00654499v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.152001" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00628305v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.041805" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00644647v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.02.053" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00618984v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.012005" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00628041v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beau" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bordoni" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calderini" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Camard" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.012006" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00618985v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.01.035" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00651209v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.111802" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00615427v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.12.055" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00653696v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.04.026" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00642013v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.072004" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00650710v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biscarat" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cogneras" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.03.022" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00617175v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.11.056" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00637466v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.02.049" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00640656v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.032009" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00694311v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abbott" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abdallah" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Abdelalim" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdesselam" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/EPJC/S10052-012-2040-Z" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00618988v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.12.054" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00642465v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.02.054" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00653191v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.01.076" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00653193v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.181802" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00653189v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/01/P01013" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00633093v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-012-1909-1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00620626v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.11.059" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00712411v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.10.066" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00606161v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.012003" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00616707v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.11.057" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00653697v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.052005" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00617174v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.01.042" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00653187v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.211802" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00654171v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.02.004" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00628037v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.02.051" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00620629v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.12.046" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00632535v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aperio Bella" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aubert" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1849-1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00639324v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.012001" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00617929v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1844-6" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00623158v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.12.057" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00617932v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.12.056" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00582737v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1682-6" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00577025v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.05.024" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00614506v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.84.112006" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00628303v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1795-y" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00600488v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1728-9" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00576549v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aperio-Bella" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aurousseau" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.05.061" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00566250v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Abdelalim" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.131802" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00582733v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.04.044" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00578732v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/5/053044" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00599308v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2011)072" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00603119v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.08.042" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00611267v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.10.001" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00606029v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1744-9" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00614067v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.272002" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00636229v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1846-4" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00608286v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1763-6" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00613010v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.11.010" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00614063v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.09.093" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00604062v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.09.092" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00617936v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.10.051" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00566280v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.172002" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00613012v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2011)107" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00554929v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.02.006" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00582741v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1647-9" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00575808v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.05.010" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00564521v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.03.033" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00575777v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1636-z" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00604064v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.10.006" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00624331v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1809-9" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00632557v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2011)099" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00610553v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.84.054001" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00590607v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.112006" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00575330v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Abdesselam" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.05.043" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00531451v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.10.021" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00589233v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.041802" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553903v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.052003" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00543205v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.112001" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00581038v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.251801" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00632568v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1828-6" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00637978v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bachacou" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bauer" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Besson" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Bolnet" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.10.034" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00522603v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1512-2" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00554921v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.03.012" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00586605v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2011.05.015" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553603v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.052005" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00553590v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arnaez" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.121803" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00628306v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1472" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00610545v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.10.018" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00624555v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.231801" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00607930v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2011)053" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00624330v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.221802" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00590609v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.84.011101" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00554914v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/5/053033" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00586616v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abat" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Abdallah" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N. Addy" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adragna" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aharrouche" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/6/04/P04001" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00555068v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1630-5" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00480235v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1366-7" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00509903v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.161801" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00541382v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.252303" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00525581v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2010)060" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00459480v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1403-6" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00849058v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00730626v3" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>