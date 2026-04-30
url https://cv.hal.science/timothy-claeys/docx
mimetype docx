--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -331,297 +331,297 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial IoT with Crystal-Free Mote-on-Chip</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RIOT and OpenWSN 6TiSCH: Happy Together</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tengfei Chang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Timothy Claeys</w:t>
+                <w:t xml:space="preserve">Francois-Xavier Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malisa Vucinic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Watteyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mališa Vučinić</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Baccelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposia on VLSI Technology and Circuits (VLSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Honolulu, HI / Virtual, United States</w:t>
+              <w:t xml:space="preserve">PEMWN 2020 - 9th IFIP/IEEE International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Berlin / Virtual, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916078v1</w:t>
+                <w:t xml:space="preserve">hal-03064601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RIOT and OpenWSN 6TiSCH: Happy Together</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Industrial IoT with Crystal-Free Mote-on-Chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tengfei Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mališa Vučinić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois-Xavier Molina</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Watteyne</w:t>
+                <w:t xml:space="preserve">Xavi Vilajosana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Baccelli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Titan Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEMWN 2020 - 9th IFIP/IEEE International Conference on Performance Evaluation and Modeling in Wired and Wireless Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Berlin / Virtual, Germany</w:t>
+              <w:t xml:space="preserve">IEEE Symposia on VLSI Technology and Circuits (VLSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Honolulu, HI / Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03064601v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Covert Channel in Bluetooth Low Energy Networks</w:t>
+                <w:t xml:space="preserve">Faire évader secrètement des données d'un réseau BLE sécurisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
@@ -639,106 +639,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Simunovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM WiSec 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096254v1</w:t>
+                <w:t xml:space="preserve">hal-02126885v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire évader secrètement des données d'un réseau BLE sécurisé</w:t>
+                <w:t xml:space="preserve">Thermal Covert Channel in Bluetooth Low Energy Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rousseau</w:t>
@@ -756,73 +747,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Simunovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM WiSec 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Miami, FL, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3317549.3319730⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02126885v2</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IoTChain: A Blockchain Security Architecture for the Internet of Things</w:t>
               </w:r>
@@ -1216,51 +1216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahid Raza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Furuhed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mališa Vučinić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Claeys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1467,51 +1467,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Claeys" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malisa Vucinic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourancheau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21062192" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208591v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Aufrant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02916078v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Chang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mali&#353;a Vu&#269;ini&#263;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Vilajosana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titan Yuan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03064601v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Molina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096254v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Simunovic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3317549.3319730" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126885v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705455v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alphand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Amoretti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Dall 'Asta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Duda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596118v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2017.8038401" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596135v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120033v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Selander" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid Raza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Furuhed" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Claeys" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malisa Vucinic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourancheau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21062192" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208591v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Aufrant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03064601v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Molina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02916078v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Chang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mali&#353;a Vu&#269;ini&#263;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Vilajosana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titan Yuan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126885v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Simunovic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096254v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3317549.3319730" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705455v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alphand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Amoretti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Dall 'Asta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Duda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596118v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2017.8038401" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596135v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120033v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Selander" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid Raza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Furuhed" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>