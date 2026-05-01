--- v0 (2026-03-22)
+++ v1 (2026-05-01)
@@ -592,325 +592,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking timescales of magma reservoir recharge through caldera cycles at Santorini (Greece). Emphasis on an explosive eruption of Kameni Volcano</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revised Minoan eruption volume as benchmark for large volcanic eruptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Karstens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Preine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Polo-Sánchez</w:t>
+                <w:t xml:space="preserve">Gareth J. Crutchley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Kutterolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taya Flaherty</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gareth N Fabbro</w:t>
+                <w:t xml:space="preserve">Willem G. M. van der Bilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2023.1128083⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-38176-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04152378v1</w:t>
+                <w:t xml:space="preserve">insu-04197042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revised Minoan eruption volume as benchmark for large volcanic eruptions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonas Preine</w:t>
+                <w:t xml:space="preserve">Tracking timescales of magma reservoir recharge through caldera cycles at Santorini (Greece). Emphasis on an explosive eruption of Kameni Volcano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Polo-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taya Flaherty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gareth J. Crutchley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Steffen Kutterolf</w:t>
+                <w:t xml:space="preserve">Garance Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willem G. M. van der Bilt</w:t>
+                <w:t xml:space="preserve">Gareth N Fabbro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, </w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-38176-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feart.2023.1128083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04197042v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal variations in the diversity of primitive melts supplied to the Santorini silicic magmatic system and links to lithospheric stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taya Flaherty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1316,51 +1316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Schiavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gurioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taya Flaherty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 83 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1656,338 +1656,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melt inclusion vapour bubbles: the hidden reservoir for major and volatile elements</w:t>
+                <w:t xml:space="preserve">Rheological change and degassing during a trachytic Vulcanian eruption at Kilian Volcano, Chaîne des Puys, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swetha Venugopal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Federica Schiavi</w:t>
+                <w:t xml:space="preserve">Mathieu Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Moune</w:t>
+                <w:t xml:space="preserve">Thomas Shea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
+                <w:t xml:space="preserve">Alain Burgisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gurioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82, pp.78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-65226-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00445-020-01420-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02780326v1</w:t>
+                <w:t xml:space="preserve">hal-03015892v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological change and degassing during a trachytic Vulcanian eruption at Kilian Volcano, Chaîne des Puys, France</w:t>
+                <w:t xml:space="preserve">Melt inclusion vapour bubbles: the hidden reservoir for major and volatile elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Colombier</w:t>
+                <w:t xml:space="preserve">Swetha Venugopal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Schiavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Shea</w:t>
+                <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Burgisser</w:t>
+                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucia Gurioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 82, pp.78. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00445-020-01420-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-65226-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03015892v2</w:t>
+                <w:t xml:space="preserve">hal-02780326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two distinct mantle sources beneath the Garibaldi Volcanic Belt: Insight from olivine-hosted melt inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swetha Venugopal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glyn Williams-Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2614,51 +2614,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple timescale constraints for high-flux magma chamber assembly prior to the Late Bronze Age eruption of Santorini (Greece)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taya Flaherty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2859,209 +2859,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storage and Eruption of Silicic Magma across the Transition from Dominantly Effusive to Caldera-forming States at an Arc Volcano (Santorini, Greece)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Comment on “A major Change in the Stratigraphy of the Santorini Volcano in Greece”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fidel Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egy013⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 08 (09), pp.1111 - 1117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/ijg.2017.89063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01781381v1</w:t>
+                <w:t xml:space="preserve">hal-01710791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comment on “A major Change in the Stratigraphy of the Santorini Volcano in Greece”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Storage and Eruption of Silicic Magma across the Transition from Dominantly Effusive to Caldera-forming States at an Arc Volcano (Santorini, Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Nicholas Fabbro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidel Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 08 (09), pp.1111 - 1117. </w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (12), pp.2429 - 2464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/ijg.2017.89063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egy013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710791v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From magma ascent to ash generation: investigating volcanic conduit processes by integrating experiments, numerical modeling, and observations</w:t>
               </w:r>
@@ -3426,278 +3426,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-eruptive flooding of Santorini caldera and implications for tsunami generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Nomikou</w:t>
+                <w:t xml:space="preserve">Generation Conditions of Dacite and Rhyodacite via the Crystallization of an Andesitic Magma. Implications for the Plumbing System at Santorini (Greece) and the Origin of Tholeiitic or Calc-alkaline Differentiation Trends in Arc Magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Andújar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, </w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (10), pp.1887 - 1920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms13332⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egw061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637444v1</w:t>
+                <w:t xml:space="preserve">insu-01488159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation Conditions of Dacite and Rhyodacite via the Crystallization of an Andesitic Magma. Implications for the Plumbing System at Santorini (Greece) and the Origin of Tholeiitic or Calc-alkaline Differentiation Trends in Arc Magmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post-eruptive flooding of Santorini caldera and implications for tsunami generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nomikou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy H. Druitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Andújar</w:t>
+                <w:t xml:space="preserve">C. Hübscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+                <w:t xml:space="preserve">T. A. Mather</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Pichavant</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Paulatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 57 (10), pp.1887 - 1920. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/petrology/egw061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms13332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01488159v1</w:t>
+                <w:t xml:space="preserve">hal-01637444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magma Storage and Extraction Associated with Plinian and Interplinian Activity at Santorini Caldera (Greece)</w:t>
               </w:r>
@@ -3811,412 +3811,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01324878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence from cosmic ray exposure (CRE) dating for the existence of a pre-Minoan caldera on Santorini, Greece</w:t>
+                <w:t xml:space="preserve">MeMoVolc report on classification and dynamics of volcanic explosive eruptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.D. Athanassas</w:t>
+                <w:t xml:space="preserve">C. Bonadonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.L. Bourles</w:t>
+                <w:t xml:space="preserve">R. Cioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Braucher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Nomikou</w:t>
+                <w:t xml:space="preserve">A. Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Druitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 78 (5), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-016-1026-3⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 78 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-016-1071-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461341v1</w:t>
+                <w:t xml:space="preserve">hal-01637060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MeMoVolc report on classification and dynamics of volcanic explosive eruptions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Cioni</w:t>
+                <w:t xml:space="preserve">Complex variations during a caldera-forming Plinian eruption, including precursor deposits, thick pumice fallout, co-ignimbrite breccias and climactic lag breccias: The 184ka Lower Pumice 1 eruption sequence, Santorini, Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Simmons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A.F. Cas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Costa</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C.B. Folkes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-016-1071-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 324, pp.200 - 219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2016.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637060v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex variations during a caldera-forming Plinian eruption, including precursor deposits, thick pumice fallout, co-ignimbrite breccias and climactic lag breccias: The 184ka Lower Pumice 1 eruption sequence, Santorini, Greece</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R.A.F. Cas</w:t>
+                <w:t xml:space="preserve">Evidence from cosmic ray exposure (CRE) dating for the existence of a pre-Minoan caldera on Santorini, Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.D. Athanassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nomikou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 324, pp.200 - 219. </w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 78 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2016.05.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00445-016-1026-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01638392v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MeMoVolc consensual document: a review of cross-disciplinary approaches to characterizing small explosive magmatic eruptions</w:t>
               </w:r>
@@ -4336,77 +4336,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation Conditions of a Basaltic Magma from Santorini, and its Bearing on the Production of Andesite in Arc Settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Andújar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4582,51 +4582,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratospheric Ozone destruction by the Bronze-Age Minoan eruption (Santorini Volcano, Greece)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Cadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimane Bekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4693,222 +4693,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01180154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magma Storage Conditions of Large Plinian Eruptions of Santorini Volcano (Greece)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights into the initiation and venting of the Bronze-Age eruption of Santorini (Greece), from component analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Deloule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egu021⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76, pp.794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-014-0794-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00998989v1</w:t>
+                <w:t xml:space="preserve">hal-01133622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the initiation and venting of the Bronze-Age eruption of Santorini (Greece), from component analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magma Storage Conditions of Large Plinian Eruptions of Santorini Volcano (Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Cadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Deloule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 76, pp.794. </w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (6), pp.1129-1171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00445-014-0794-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egu021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133622v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00998989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of dense pyroclastic density currents using sustained, gas-fluidized granular flows</w:t>
               </w:r>
@@ -5011,51 +5011,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the crustal magma plumbing system during the build-up to the 22-ka caldera-forming eruption of Santorini (Greece)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth Nicholas Fabbro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5154,51 +5154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fidel Costa Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dungan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 482, pp.77-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5245,51 +5245,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative textural analysis of Vulcanian pyroclasts (Montserrat) using multi-scale X-ray computed microtomography: comparison with results from 2D image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Giachetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burgisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5362,51 +5362,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-explosive conduit conditions of the 1997 Vulcanian explosions at Soufrière Hills Volcano, Montserrat: II. Overpressure and depth distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burgisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5473,394 +5473,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00551314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle velocity fields and depositional processes in laboratory ash flows, with implications for the sedimentation of dense pyroclastic flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Girolami</w:t>
+                <w:t xml:space="preserve">Velocity fields and depositional processes in laboratory ash flows, with implications for the dynamics of dense pyroclastic flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Girolami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Corpetti</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Corpetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 72, pp.747-759. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00522979v1</w:t>
+                <w:t xml:space="preserve">hal-02169477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity fields and depositional processes in laboratory ash flows, with implications for the dynamics of dense pyroclastic flows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roche</w:t>
+                <w:t xml:space="preserve">Bubble nucleation, growth and coalescence during the 1997 Vulcanian explosions of Soufrière Hills Volcano, Montserrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Giachetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T Corpetti</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burgisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Galven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 193 (3-4), pp.215-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2010.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169477v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00488518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubble nucleation, growth and coalescence during the 1997 Vulcanian explosions of Soufrière Hills Volcano, Montserrat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Giachetti</w:t>
+                <w:t xml:space="preserve">Particle velocity fields and depositional processes in laboratory ash flows, with implications for the sedimentation of dense pyroclastic flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Girolami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Galven</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Corpetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 72, pp.747-759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-010-0356-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2010.04.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00488518v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Holocene Pucón eruption of Volcán Villarrica, Chile: deposit architecture and eruption chronology</w:t>
               </w:r>
@@ -5988,64 +5988,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation and hindered settling of laboratory ash flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Girolami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7045,273 +7045,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the eruptive records of Santorini volcanic field and the Kos-Yali-Nisyros volcanic complex using marine tephras from RV Poseidon cruise 513</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Basaltic magmas of Santorini from past to present</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taya Flaherty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy H. Druitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olgeir Sigmarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Francalanci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2019</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02530577v1</w:t>
+                <w:t xml:space="preserve">hal-02529162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basaltic magmas of Santorini from past to present</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Volcanism and tectonics in an island-arc rift environment: Proposal to drill at Christiana-Santorini-Kolumbo marine volcanic field, Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Francalanci</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hübscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kutterolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nomikou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Papanikolaou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
+              <w:t xml:space="preserve">EGU 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529162v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical differentiation, magma transport and formation of multiple mush reservoirs beneath caldera volcanoes</w:t>
               </w:r>
@@ -7399,230 +7395,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02530552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcanism and tectonics in an island-arc rift environment: Proposal to drill at Christiana-Santorini-Kolumbo marine volcanic field, Greece</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revisiting the eruptive records of Santorini volcanic field and the Kos-Yali-Nisyros volcanic complex using marine tephras from RV Poseidon cruise 513</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kutterolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Nomikou</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Freundt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Papanikolaou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Hansteen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dettbarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hampel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02530564v1</w:t>
+                <w:t xml:space="preserve">hal-02530577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santorini volcano magma plumbing system: constraints from a combined experimental and natural products study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Cadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Andújar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Deloule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAVCEI Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Kagoshima, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7673,77 +7673,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, San Francisco, United States</w:t>
@@ -7772,77 +7772,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation conditions of a basaltic magma from Santorini and its bearing on andesitic/dacitic magma production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Andújar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7919,51 +7919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Deloule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8014,51 +8014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Giachetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burgisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8109,51 +8109,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional textural analysis of products from the 1997 Vulcanian explosions of Soufrière Hills Volcano, using X-ray computed microtomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Giachetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burgisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8555,51 +8555,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B9DC28A5"/>
+    <w:nsid w:val="9774F48F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8786,51 +8786,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/timothy-druitt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6594-1448" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074226657" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242451v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Metcalfe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Druitt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Pank" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Kutterolf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Preine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ads9642" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04730636v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Karstens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian H&#252;bscher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy H. Druitt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-024-01392-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04397778v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Ronge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Nomikou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-01171-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04152378v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Polo-S&#225;nchez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taya Flaherty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Herv&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth N Fabbro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1128083" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04197042v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J. Crutchley" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem G. M. van der Bilt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38176-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03777183v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Francalanci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schiano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olgeir Sigmarsson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-022-01941-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03554038v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kutterolf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Freundt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcphie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nomikou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC010011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03554076v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H Hansteen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dettbarn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hampel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC010010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03269773v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madison Myers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Schiavi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01438-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02976182v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Di Salvo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Avanzinelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Isaia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Zanetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105780" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926160v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;vid Kar&#225;tson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Telbisz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Gertisser" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Strasser" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106911" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02780326v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swetha Venugopal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bolfan-Casanova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65226-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03015892v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Colombier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Shea" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burgisser" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-01420-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02530627v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn Williams-Jones" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigouroux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.119346" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02153727v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floyd W. Mccoy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoeges E. Vougioukalakis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.15.3.185" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02153654v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G. Satow" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.15.3.159" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02153737v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Pyle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamsin A. Mather" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.15.3.177" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708959v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gueugneau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1284-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01789521v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Vereb" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-25301-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01862331v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tuffen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Higgins" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-018-1490-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01710796v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simmons" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A.F. Cas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1120-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01781381v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Nicholas Fabbro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidel Costa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egy013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01710791v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ijg.2017.89063" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01897816v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Polacci" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia De' Michieli Vitturi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Arzilli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Burton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Caricchi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-7449" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452050v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colombier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shea" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1099-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01710800v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Simmons" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Carey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.05.034" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637444v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#252;bscher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Mather" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paulatto" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13332" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01488159v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan And&#250;jar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egw061" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01324878v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mercier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Florentin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deloule" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egw015" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01461341v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Athanassas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braucher" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-016-1026-3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637060v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonadonna" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cioni" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Druitt" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Phillips" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-016-1071-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01638392v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Folkes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.05.013" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01170133v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andronico" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balcone-Boissard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0935-x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01167296v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egv016" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172391v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Girolami" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.03.008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GKZJMDM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01180154v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cadoux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Oppenheimer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12243" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00998989v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egu021" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133622v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-014-0794-x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133621v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete J. Rowley" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Cas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-014-0855-1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00914757v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Scaillet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-013-0767-5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00666208v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidel Costa Rodriguez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dungan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10706" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00597327v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Giachetti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-011-0472-1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00551314v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.11.014" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522979v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-010-0356-9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8VZNN6Q3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169477v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Girolami" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Corpetti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00488518v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galven" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.04.001" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521676v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Silva Parejas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Robin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moreno" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Naranjo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-010-0348-9" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HDGP2ZD4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169463v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Khrabrykh" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005074" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339192v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Wyk de Vries" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Guilbaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-008-0201-6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-55CDNHR8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328920v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Avard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bruni" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lettieri" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-007-0116-7" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896965v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubosclard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cordesses" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hervier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005EO210001" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01684837v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB003758" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8478456E8CB48F8E931164E285BCB4F895FB4551/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031476v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0273(00)00248-1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCKZ9V53-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031494v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(01)00428-9" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30BKCZ9C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031481v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R a F Cas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031456v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900298" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02530577v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hansteen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02529162v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02530552v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Booth" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jackson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S.J. Sparks" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02530564v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papanikolaou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860402v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838449v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laumonier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838517v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838468v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839306v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839303v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404389v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Myers" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Flaherty" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077439v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/timothy-druitt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6594-1448" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074226657" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242451v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Metcalfe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Druitt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Pank" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Kutterolf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Preine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ads9642" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04730636v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Karstens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian H&#252;bscher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy H. Druitt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-024-01392-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04397778v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Ronge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Nomikou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-01171-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04197042v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J. Crutchley" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem G. M. van der Bilt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38176-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04152378v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Polo-S&#225;nchez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taya Flaherty" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Herv&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth N Fabbro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1128083" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03777183v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Francalanci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schiano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olgeir Sigmarsson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-022-01941-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03554038v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kutterolf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Freundt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcphie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nomikou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC010011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03554076v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H Hansteen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dettbarn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hampel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC010010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03269773v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madison Myers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Schiavi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01438-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02976182v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Di Salvo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Avanzinelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Isaia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Zanetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105780" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926160v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;vid Kar&#225;tson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Telbisz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Gertisser" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Strasser" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106911" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03015892v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Colombier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Shea" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burgisser" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-01420-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02780326v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swetha Venugopal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bolfan-Casanova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65226-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02530627v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn Williams-Jones" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigouroux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.119346" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02153727v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floyd W. Mccoy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoeges E. Vougioukalakis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.15.3.185" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02153654v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G. Satow" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.15.3.159" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02153737v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Pyle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamsin A. Mather" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.15.3.177" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708959v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gueugneau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1284-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01789521v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Vereb" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-25301-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01862331v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tuffen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Higgins" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-018-1490-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01710796v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simmons" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A.F. Cas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1120-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01710791v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ijg.2017.89063" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01781381v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Nicholas Fabbro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidel Costa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egy013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01897816v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Polacci" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia De' Michieli Vitturi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Arzilli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Burton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Caricchi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-7449" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452050v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colombier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shea" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1099-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01710800v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Simmons" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Carey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.05.034" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01488159v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan And&#250;jar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egw061" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637444v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#252;bscher" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Mather" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paulatto" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13332" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01324878v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mercier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Florentin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deloule" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egw015" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637060v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonadonna" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cioni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Druitt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Phillips" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-016-1071-y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01638392v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Folkes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.05.013" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01461341v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Athanassas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braucher" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-016-1026-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01170133v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andronico" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balcone-Boissard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0935-x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01167296v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egv016" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172391v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Girolami" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.03.008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GKZJMDM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01180154v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cadoux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Oppenheimer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12243" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133622v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-014-0794-x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00998989v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egu021" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133621v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete J. Rowley" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Cas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-014-0855-1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00914757v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Scaillet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-013-0767-5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00666208v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidel Costa Rodriguez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dungan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10706" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00597327v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Giachetti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-011-0472-1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00551314v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.11.014" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169477v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Girolami" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Corpetti" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00488518v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galven" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.04.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522979v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-010-0356-9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8VZNN6Q3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521676v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Silva Parejas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Robin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moreno" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Naranjo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-010-0348-9" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HDGP2ZD4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169463v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Khrabrykh" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005074" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339192v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Wyk de Vries" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Guilbaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-008-0201-6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-55CDNHR8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328920v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Avard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bruni" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lettieri" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-007-0116-7" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896965v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubosclard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cordesses" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hervier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005EO210001" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01684837v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB003758" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8478456E8CB48F8E931164E285BCB4F895FB4551/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031476v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0273(00)00248-1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCKZ9V53-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031494v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(01)00428-9" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30BKCZ9C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031481v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R a F Cas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031456v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900298" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02529162v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02530564v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papanikolaou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02530552v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Booth" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jackson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S.J. Sparks" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02530577v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hansteen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860402v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838449v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laumonier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838517v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838468v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839306v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839303v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404389v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Myers" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Flaherty" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077439v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>