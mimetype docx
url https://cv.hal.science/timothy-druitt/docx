--- v1 (2026-05-01)
+++ v2 (2026-05-21)
@@ -156,51 +156,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -324,6710 +324,6978 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hazardous explosive eruptions of a recharging multi-cyclic island arc caldera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tectonic modulation of caldera volcanism on the South Aegean Volcanic Arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigail Metcalfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Druitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Pank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Kutterolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Preine</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Steffen Kutterolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-024-01392-7⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 671, pp.119633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04730636v1</w:t>
+                <w:t xml:space="preserve">hal-05628474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant offshore pumice deposit records a shallow submarine explosive eruption of ancestral Santorini</w:t>
+                <w:t xml:space="preserve">Low Heat Flow in the Anhydros Basin, Aegean Sea, Recorded by Deep Subsurface Temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy H. Druitt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Steffen Kutterolf</w:t>
+                <w:t xml:space="preserve">Michael Manga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masako Tominaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Preine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ronge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas A Ronge</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paraskevi Nomikou</w:t>
+                <w:t xml:space="preserve">Sarah Beethe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-023-01171-z⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025GL115919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397778v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05628484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revised Minoan eruption volume as benchmark for large volcanic eruptions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Hazardous explosive eruptions of a recharging multi-cyclic island arc caldera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Preine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Karstens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gareth J. Crutchley</w:t>
+                <w:t xml:space="preserve">Christian Hübscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Kutterolf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Willem G. M. van der Bilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, </w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, pp.323-331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-38176-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41561-024-01392-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04197042v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04730636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking timescales of magma reservoir recharge through caldera cycles at Santorini (Greece). Emphasis on an explosive eruption of Kameni Volcano</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Giant offshore pumice deposit records a shallow submarine explosive eruption of ancestral Santorini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy H. Druitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Kutterolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Polo-Sánchez</w:t>
+                <w:t xml:space="preserve">Thomas A Ronge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hübscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taya Flaherty</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gareth N Fabbro</w:t>
+                <w:t xml:space="preserve">Paraskevi Nomikou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2023.1128083⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-023-01171-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04152378v1</w:t>
+                <w:t xml:space="preserve">hal-04397778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal variations in the diversity of primitive melts supplied to the Santorini silicic magmatic system and links to lithospheric stresses</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Revised Minoan eruption volume as benchmark for large volcanic eruptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Karstens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Preine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth J. Crutchley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Kutterolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willem G. M. van der Bilt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00410-022-01941-6⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-38176-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03777183v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04197042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Medial Offshore Record of Explosive Volcanism Along the Central to Eastern Aegean Volcanic Arc: 2. Tephra Ages and Volumes, Eruption Magnitudes and Marine Sedimentation Rate Variations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking timescales of magma reservoir recharge through caldera cycles at Santorini (Greece). Emphasis on an explosive eruption of Kameni Volcano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Polo-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taya Flaherty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy H. Druitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kutterolf</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Nomikou</w:t>
+                <w:t xml:space="preserve">Gareth N Fabbro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021GC010011⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2023.1128083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554038v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Medial Offshore Record of Explosive Volcanism Along the Central to Eastern Aegean Volcanic Arc: 1. Tephrostratigraphic Correlations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal variations in the diversity of primitive melts supplied to the Santorini silicic magmatic system and links to lithospheric stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taya Flaherty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy H. Druitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Francalanci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olgeir Sigmarsson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021GC010010⟩</w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 177, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-022-01941-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554076v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03777183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of magma decompression and discharge during a Plinian event (Late Bronze-Age eruption, Santorini) from multiple eruption-intensity proxies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Medial Offshore Record of Explosive Volcanism Along the Central to Eastern Aegean Volcanic Arc: 2. Tephra Ages and Volumes, Eruption Magnitudes and Marine Sedimentation Rate Variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kutterolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Freundt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy H. Druitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mcphie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madison Myers</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Nomikou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-021-01438-3⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021GC010011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03269773v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal-mush reactivation by magma recharge: Evidence from the Campanian Ignimbrite activity, Campi Flegrei volcanic field, Italy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Medial Offshore Record of Explosive Volcanism Along the Central to Eastern Aegean Volcanic Arc: 1. Tephrostratigraphic Correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kutterolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Freundt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. H Hansteen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dettbarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Di Salvo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Timothy H. Druitt</w:t>
+                <w:t xml:space="preserve">F. Hampel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2020.105780⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021GC010010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976182v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining the landscape of Late Bronze Age Santorini prior to the Minoan eruption: Insights from volcanological, geomorphological and archaeological findings</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of magma decompression and discharge during a Plinian event (Late Bronze-Age eruption, Santorini) from multiple eruption-intensity proxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madison Myers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy H. Druitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Schiavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gurioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taya Flaherty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.106911⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 83 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-021-01438-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926160v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological change and degassing during a trachytic Vulcanian eruption at Kilian Volcano, Chaîne des Puys, France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Crystal-mush reactivation by magma recharge: Evidence from the Campanian Ignimbrite activity, Campi Flegrei volcanic field, Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Di Salvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Avanzinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Isaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Zanetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucia Gurioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-020-01420-5⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 376-377, pp.105780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2020.105780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015892v2</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melt inclusion vapour bubbles: the hidden reservoir for major and volatile elements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constraining the landscape of Late Bronze Age Santorini prior to the Minoan eruption: Insights from volcanological, geomorphological and archaeological findings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dávid Karátson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamás Telbisz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Gertisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swetha Venugopal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Timothy H. Druitt</w:t>
+                <w:t xml:space="preserve">Thomas Strasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paraskevi Nomikou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-65226-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 401, pp.106911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.106911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02780326v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two distinct mantle sources beneath the Garibaldi Volcanic Belt: Insight from olivine-hosted melt inclusions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverine Moune</w:t>
+                <w:t xml:space="preserve">Rheological change and degassing during a trachytic Vulcanian eruption at Kilian Volcano, Chaîne des Puys, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Shea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glyn Williams-Jones</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Alain Burgisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vigouroux</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gurioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.119346⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82, pp.78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-020-01420-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02530627v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015892v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Late Bronze Age Eruption of Santorini Volcano and Its Impact on the Ancient Mediterranean World</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Melt inclusion vapour bubbles: the hidden reservoir for major and volatile elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swetha Venugopal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Schiavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Moune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15, pp.185-190. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2138/gselements.15.3.185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-65226-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153727v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02780326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcanism of the South Aegean Volcanic Arc</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoeges E. Vougioukalakis</w:t>
+                <w:t xml:space="preserve">Two distinct mantle sources beneath the Garibaldi Volcanic Belt: Insight from olivine-hosted melt inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swetha Venugopal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher G. Satow</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Glyn Williams-Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/gselements.15.3.159⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 532, pp.119346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.119346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153654v1</w:t>
+                <w:t xml:space="preserve">hal-02530627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santorini Volcano and its Plumbing System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The Late Bronze Age Eruption of Santorini Volcano and Its Impact on the Ancient Mediterranean World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamsin A. Mather</w:t>
+                <w:t xml:space="preserve">Floyd W. Mccoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoeges E. Vougioukalakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 15 (3), pp.177-184. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/gselements.15.3.177⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 15, pp.185-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/gselements.15.3.185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153737v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of surge-derived pyroclastic flow formation by numerical modelling of the 25 June 1997 dome collapse at Soufrière Hills Volcano, Montserrat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Gueugneau</w:t>
+                <w:t xml:space="preserve">Volcanism of the South Aegean Volcanic Arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoeges E. Vougioukalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Kelfoun</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Christopher G. Satow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 81, </w:t>
+              <w:t xml:space="preserve">Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (3), pp.159-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00445-019-1284-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2138/gselements.15.3.159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03708959v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards reconstruction of the lost Late Bronze Age intra-caldera island of Santorini, Greece</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tamás Telbisz</w:t>
+                <w:t xml:space="preserve">Santorini Volcano and its Plumbing System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viktor Vereb</w:t>
+                <w:t xml:space="preserve">David M. Pyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tamsin A. Mather</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+              <w:t xml:space="preserve">Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (3), pp.177-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-25301-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2138/gselements.15.3.177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01789521v1</w:t>
+                <w:t xml:space="preserve">hal-02153737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple timescale constraints for high-flux magma chamber assembly prior to the Late Bronze Age eruption of Santorini (Greece)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Investigation of surge-derived pyroclastic flow formation by numerical modelling of the 25 June 1997 dome collapse at Soufrière Hills Volcano, Montserrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Gueugneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kelfoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00410-018-1490-1⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 81, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-019-1284-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862331v1</w:t>
+                <w:t xml:space="preserve">insu-03708959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High magma decompression rates at the peak of a violent caldera-forming eruption (Lower Pumice 1 eruption, Santorini, Greece)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards reconstruction of the lost Late Bronze Age intra-caldera island of Santorini, Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dávid Karátson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Gertisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamás Telbisz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Vereb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Simmons</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-017-1120-1⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-25301-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710796v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comment on “A major Change in the Stratigraphy of the Santorini Volcano in Greece”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Multiple timescale constraints for high-flux magma chamber assembly prior to the Late Bronze Age eruption of Santorini (Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taya Flaherty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Tuffen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Higgins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/ijg.2017.89063⟩</w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 173 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-018-1490-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710791v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storage and Eruption of Silicic Magma across the Transition from Dominantly Effusive to Caldera-forming States at an Arc Volcano (Santorini, Greece)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">High magma decompression rates at the peak of a violent caldera-forming eruption (Lower Pumice 1 eruption, Santorini, Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Simmons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Carey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A.F. Cas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fidel Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egy013⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 79 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-017-1120-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781381v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From magma ascent to ash generation: investigating volcanic conduit processes by integrating experiments, numerical modeling, and observations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Comment on “A major Change in the Stratigraphy of the Santorini Volcano in Greece”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy H. Druitt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4401/ag-7449⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 08 (09), pp.1111 - 1117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/ijg.2017.89063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01897816v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textural evolution ofmagma during the 9.4-ka trachytic explosive eruption at Kilian Volcano, Chaîne des Puys, France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Storage and Eruption of Silicic Magma across the Transition from Dominantly Effusive to Caldera-forming States at an Arc Volcano (Santorini, Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Nicholas Fabbro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidel Costa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-017-1099-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (12), pp.2429 - 2464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egy013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452050v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The initiation and development of a caldera-forming Plinian eruption (172 ka Lower Pumice 2 eruption, Santorini, Greece)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From magma ascent to ash generation: investigating volcanic conduit processes by integrating experiments, numerical modeling, and observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Polacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia De' Michieli Vitturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Arzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Burton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Simmons</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luca Caricchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2017.05.034⟩</w:t>
+              <w:t xml:space="preserve">Annals of Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60 (6), pp.S0666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4401/ag-7449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710800v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01897816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation Conditions of Dacite and Rhyodacite via the Crystallization of an Andesitic Magma. Implications for the Plumbing System at Santorini (Greece) and the Origin of Tholeiitic or Calc-alkaline Differentiation Trends in Arc Magmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Textural evolution ofmagma during the 9.4-ka trachytic explosive eruption at Kilian Volcano, Chaîne des Puys, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gurioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy H. Druitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Andújar</w:t>
+                <w:t xml:space="preserve">T. Shea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Scaillet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egw061⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 79, pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-017-1099-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01488159v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-eruptive flooding of Santorini caldera and implications for tsunami generation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The initiation and development of a caldera-forming Plinian eruption (172 ka Lower Pumice 2 eruption, Santorini, Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Simmons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A.F. Cas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hübscher</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R.J. Carey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms13332⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 341, pp.332 - 350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2017.05.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637444v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magma Storage and Extraction Associated with Plinian and Interplinian Activity at Santorini Caldera (Greece)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Generation Conditions of Dacite and Rhyodacite via the Crystallization of an Andesitic Magma. Implications for the Plumbing System at Santorini (Greece) and the Origin of Tholeiitic or Calc-alkaline Differentiation Trends in Arc Magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Andújar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 57 (3), pp.461-494. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egw015⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 57 (10), pp.1887 - 1920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egw061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01324878v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01488159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MeMoVolc report on classification and dynamics of volcanic explosive eruptions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Phillips</w:t>
+                <w:t xml:space="preserve">Post-eruptive flooding of Santorini caldera and implications for tsunami generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nomikou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy H. Druitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hübscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. A. Mather</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paulatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-016-1071-y⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms13332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637060v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex variations during a caldera-forming Plinian eruption, including precursor deposits, thick pumice fallout, co-ignimbrite breccias and climactic lag breccias: The 184ka Lower Pumice 1 eruption sequence, Santorini, Greece</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Magma Storage and Extraction Associated with Plinian and Interplinian Activity at Santorini Caldera (Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Florentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Deloule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2016.05.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (3), pp.461-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egw015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01638392v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01324878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence from cosmic ray exposure (CRE) dating for the existence of a pre-Minoan caldera on Santorini, Greece</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MeMoVolc report on classification and dynamics of volcanic explosive eruptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonadonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.D. Athanassas</w:t>
+                <w:t xml:space="preserve">A. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.L. Bourles</w:t>
+                <w:t xml:space="preserve">T. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Braucher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Nomikou</w:t>
+                <w:t xml:space="preserve">J. Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 78 (5), </w:t>
+              <w:t xml:space="preserve">, 2016, 78 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00445-016-1026-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00445-016-1071-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461341v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MeMoVolc consensual document: a review of cross-disciplinary approaches to characterizing small explosive magmatic eruptions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucia Gurioli</w:t>
+                <w:t xml:space="preserve">Complex variations during a caldera-forming Plinian eruption, including precursor deposits, thick pumice fallout, co-ignimbrite breccias and climactic lag breccias: The 184ka Lower Pumice 1 eruption sequence, Santorini, Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Simmons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A.F. Cas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Andronico</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C.B. Folkes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-015-0935-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 324, pp.200 - 219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2016.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170133v1</w:t>
+                <w:t xml:space="preserve">hal-01638392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation Conditions of a Basaltic Magma from Santorini, and its Bearing on the Production of Andesite in Arc Settings</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Evidence from cosmic ray exposure (CRE) dating for the existence of a pre-Minoan caldera on Santorini, Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.D. Athanassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nomikou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 56 (4), pp.765-794. </w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 78 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/petrology/egv016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00445-016-1026-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01167296v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a quantitative understanding of pyroclastic flows: Effects of expansion on the dynamics of laboratory fluidized granular flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MeMoVolc consensual document: a review of cross-disciplinary approaches to characterizing small explosive magmatic eruptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gurioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Girolami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Timothy H. Druitt</w:t>
+                <w:t xml:space="preserve">D. Andronico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Roche</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Bachèlery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Balcone-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.03.008⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77, pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-015-0935-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01172391v1</w:t>
+                <w:t xml:space="preserve">hal-01170133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratospheric Ozone destruction by the Bronze-Age Minoan eruption (Santorini Volcano, Greece)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Differentiation Conditions of a Basaltic Magma from Santorini, and its Bearing on the Production of Andesite in Arc Settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Andújar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep12243⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (4), pp.765-794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egv016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01180154v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01167296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the initiation and venting of the Bronze-Age eruption of Santorini (Greece), from component analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Towards a quantitative understanding of pyroclastic flows: Effects of expansion on the dynamics of laboratory fluidized granular flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Girolami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 76, pp.794. </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 296, pp.31-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00445-014-0794-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133622v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magma Storage Conditions of Large Plinian Eruptions of Santorini Volcano (Greece)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Stratospheric Ozone destruction by the Bronze-Age Minoan eruption (Santorini Volcano, Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Cadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Bekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clive Oppenheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Deloule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egu021⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (24 July), 12243 (12 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep12243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00998989v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01180154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of dense pyroclastic density currents using sustained, gas-fluidized granular flows</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">New insights into the initiation and venting of the Bronze-Age eruption of Santorini (Greece), from component analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ray Cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 76, pp.855. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 76, pp.794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-014-0794-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00445-014-0855-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01133621v1</w:t>
+                <w:t xml:space="preserve">hal-01133622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the crustal magma plumbing system during the build-up to the 22-ka caldera-forming eruption of Santorini (Greece)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Magma Storage Conditions of Large Plinian Eruptions of Santorini Volcano (Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Cadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Scaillet</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Deloule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-013-0767-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (6), pp.1129-1171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egu021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00914757v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00998989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decadal to monthly timescales of magma transfer and reservoir growth at a caldera volcano</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Experimental study of dense pyroclastic density currents using sustained, gas-fluidized granular flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pete J. Rowley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray Cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature10706⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76, pp.855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-014-0855-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00666208v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative textural analysis of Vulcanian pyroclasts (Montserrat) using multi-scale X-ray computed microtomography: comparison with results from 2D image analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Burgisser</w:t>
+                <w:t xml:space="preserve">Evolution of the crustal magma plumbing system during the build-up to the 22-ka caldera-forming eruption of Santorini (Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Nicholas Fabbro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Arbaret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karim Kelfoun</w:t>
+                <w:t xml:space="preserve">Stéphane Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 73 (9), pp.1295-1309. </w:t>
+              <w:t xml:space="preserve">, 2013, 75, pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00445-011-0472-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00445-013-0767-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00597327v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00914757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-explosive conduit conditions of the 1997 Vulcanian explosions at Soufrière Hills Volcano, Montserrat: II. Overpressure and depth distributions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Decadal to monthly timescales of magma transfer and reservoir growth at a caldera volcano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Giachetti</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidel Costa Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dungan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2010.11.014⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 482, pp.77-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature10706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00551314v1</w:t>
+                <w:t xml:space="preserve">insu-00666208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity fields and depositional processes in laboratory ash flows, with implications for the dynamics of dense pyroclastic flows</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Quantitative textural analysis of Vulcanian pyroclasts (Montserrat) using multi-scale X-ray computed microtomography: comparison with results from 2D image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Giachetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burgisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T Corpetti</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kelfoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 73 (9), pp.1295-1309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-011-0472-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169477v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00597327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubble nucleation, growth and coalescence during the 1997 Vulcanian explosions of Soufrière Hills Volcano, Montserrat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Pre-explosive conduit conditions of the 1997 Vulcanian explosions at Soufrière Hills Volcano, Montserrat: II. Overpressure and depth distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burgisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy H. Druitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Giachetti</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Galven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 193 (3-4), pp.215-231. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2010.04.001⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 199 (3-4), pp.193-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2010.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00488518v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00551314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle velocity fields and depositional processes in laboratory ash flows, with implications for the sedimentation of dense pyroclastic flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Velocity fields and depositional processes in laboratory ash flows, with implications for the dynamics of dense pyroclastic flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Girolami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Corpetti</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Corpetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 72, pp.747-759. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00445-010-0356-9⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00522979v1</w:t>
+                <w:t xml:space="preserve">hal-02169477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Holocene Pucón eruption of Volcán Villarrica, Chile: deposit architecture and eruption chronology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Bubble nucleation, growth and coalescence during the 1997 Vulcanian explosions of Soufrière Hills Volcano, Montserrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Giachetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burgisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Robin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.-A. Naranjo</w:t>
+                <w:t xml:space="preserve">C. Galven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-010-0348-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 193 (3-4), pp.215-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2010.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00521676v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00488518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation and hindered settling of laboratory ash flows</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Particle velocity fields and depositional processes in laboratory ash flows, with implications for the sedimentation of dense pyroclastic flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Girolami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Z. Khrabrykh</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy H. Druitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Corpetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2007JB005074⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 72, pp.747-759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-010-0356-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169463v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topographic reflection of the Socompa debris avalanche, Chile</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The Holocene Pucón eruption of Volcán Villarrica, Chile: deposit architecture and eruption chronology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Silva Parejas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin van Wyk de Vries</w:t>
+                <w:t xml:space="preserve">H. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle Guilbaud</w:t>
+                <w:t xml:space="preserve">J.-A. Naranjo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 70 (10), pp.1169-1187. </w:t>
+              <w:t xml:space="preserve">, 2010, 72, pp.677-692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00445-008-0201-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00445-010-0348-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339192v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas retention in fine-grained pyroclastic flow materials at high temperatures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timothy H. Druitt</w:t>
+                <w:t xml:space="preserve">Propagation and hindered settling of laboratory ash flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Girolami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Druitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Avard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Maez</w:t>
+                <w:t xml:space="preserve">Z. Khrabrykh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-007-0116-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 113 (B2), pp.B02202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007JB005074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00328920v1</w:t>
+                <w:t xml:space="preserve">hal-02169463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remotely monitoring volcanic activity with ground-based Doppler radar</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Topographic reflection of the Socompa debris avalanche, Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kelfoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin van Wyk de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2005EO210001⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 70 (10), pp.1169-1187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-008-0201-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03896965v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of the emplacement of the 7500 BP Socompa rock avalanche, Chile</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Gas retention in fine-grained pyroclastic flow materials at high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Avard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bruni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lettieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Maez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 110 (B12), </w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 69 (8), pp.881-901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2005JB003758⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00445-007-0116-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01684837v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00328920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-surface structures and collapse mechanisms of summit pit craters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Remotely monitoring volcanic activity with ground-based Doppler radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dubosclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cordesses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hervier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0377-0273(00)00248-1⟩</w:t>
+              <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 86 (21), pp.201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005EO210001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03031476v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onset of caldera collapse during ignimbrite eruptions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Numerical modelling of the emplacement of the 7500 BP Socompa rock avalanche, Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kelfoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0012-821X(01)00428-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 110 (B12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005JB003758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03031494v1</w:t>
+                <w:t xml:space="preserve">hal-01684837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental aqueous fluidization of ignimbrite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Sub-surface structures and collapse mechanisms of summit pit craters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin van Wyk de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R a F Cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 112 (1-4), pp.267-280</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 105 (1-2), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0377-0273(00)00248-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03031481v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Onset of caldera collapse during ignimbrite eruptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy H. Druitt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 191 (3-4), pp.191-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0012-821X(01)00428-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental aqueous fluidization of ignimbrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy H. Druitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R a F Cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 112 (1-4), pp.267-280</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Experimental study of caldera formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 105 (B1), pp.395-416. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/1999JB900298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03031456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7037,1195 +7305,1195 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basaltic magmas of Santorini from past to present</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taya Flaherty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olgeir Sigmarsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Francalanci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volcanism and tectonics in an island-arc rift environment: Proposal to drill at Christiana-Santorini-Kolumbo marine volcanic field, Greece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hübscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kutterolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nomikou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Papanikolaou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02530564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical differentiation, magma transport and formation of multiple mush reservoirs beneath caldera volcanoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Booth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.S.J. Sparks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Union of Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02530552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the eruptive records of Santorini volcanic field and the Kos-Yali-Nisyros volcanic complex using marine tephras from RV Poseidon cruise 513</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kutterolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Freundt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hansteen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dettbarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hampel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02530577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santorini volcano magma plumbing system: constraints from a combined experimental and natural products study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Cadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Andújar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Deloule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAVCEI Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Kagoshima, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00860402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental textures of mingling and mixing between two chemically contrasted magmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00838449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation conditions of a basaltic magma from Santorini and its bearing on andesitic/dacitic magma production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Andújar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00838517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P, T, X magma storage conditions of the dominantly silicic explosive eruptions from Santorini volcano (Aegean Arc, Greece)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Cadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Deloule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00838468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vesiculation processes during the 1997 Vulcanian explosions of Soufrière Hills Volcano, Montserrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Giachetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burgisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00839306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional textural analysis of products from the 1997 Vulcanian explosions of Soufrière Hills Volcano, using X-ray computed microtomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Giachetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burgisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kelfoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00839303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8235,259 +8503,259 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of mass discharge and decompression rates during the Plinian phase of the Bronze-Age eruption of Santorini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Myers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gurioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Schiavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Flaherty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Union of Geosciences 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of the surge-derived pyroclastic ow of 25 June 1997 at Soufriere Hills Volcano, Montserrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kelfoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union - General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId278"/>
+      <w:footerReference w:type="default" r:id="rId286"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8555,51 +8823,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9774F48F"/>
+    <w:nsid w:val="41CED848"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8786,51 +9054,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/timothy-druitt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6594-1448" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074226657" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242451v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Metcalfe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Druitt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Pank" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Kutterolf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Preine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ads9642" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04730636v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Karstens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian H&#252;bscher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy H. Druitt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-024-01392-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04397778v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Ronge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Nomikou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-01171-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04197042v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J. Crutchley" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem G. M. van der Bilt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38176-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04152378v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Polo-S&#225;nchez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taya Flaherty" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Herv&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth N Fabbro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1128083" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03777183v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Francalanci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schiano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olgeir Sigmarsson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-022-01941-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03554038v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kutterolf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Freundt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcphie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nomikou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC010011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03554076v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H Hansteen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dettbarn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hampel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC010010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03269773v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madison Myers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Schiavi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01438-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02976182v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Di Salvo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Avanzinelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Isaia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Zanetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105780" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926160v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;vid Kar&#225;tson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Telbisz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Gertisser" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Strasser" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106911" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03015892v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Colombier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Shea" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burgisser" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-01420-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02780326v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swetha Venugopal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bolfan-Casanova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65226-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02530627v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn Williams-Jones" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigouroux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.119346" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02153727v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floyd W. Mccoy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoeges E. Vougioukalakis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.15.3.185" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02153654v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G. Satow" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.15.3.159" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02153737v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Pyle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamsin A. Mather" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.15.3.177" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708959v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gueugneau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1284-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01789521v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Vereb" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-25301-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01862331v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tuffen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Higgins" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-018-1490-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01710796v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simmons" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A.F. Cas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1120-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01710791v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ijg.2017.89063" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01781381v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Nicholas Fabbro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidel Costa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egy013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01897816v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Polacci" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia De' Michieli Vitturi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Arzilli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Burton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Caricchi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-7449" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452050v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colombier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shea" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1099-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01710800v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Simmons" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Carey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.05.034" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01488159v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan And&#250;jar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egw061" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637444v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#252;bscher" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Mather" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paulatto" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13332" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01324878v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mercier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Florentin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deloule" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egw015" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637060v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonadonna" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cioni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Druitt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Phillips" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-016-1071-y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01638392v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Folkes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.05.013" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01461341v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Athanassas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braucher" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-016-1026-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01170133v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andronico" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balcone-Boissard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0935-x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01167296v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egv016" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172391v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Girolami" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.03.008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GKZJMDM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01180154v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cadoux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Oppenheimer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12243" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133622v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-014-0794-x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00998989v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egu021" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133621v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete J. Rowley" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Cas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-014-0855-1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00914757v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Scaillet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-013-0767-5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00666208v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidel Costa Rodriguez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dungan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10706" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00597327v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Giachetti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-011-0472-1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00551314v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.11.014" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169477v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Girolami" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Corpetti" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00488518v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galven" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.04.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522979v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-010-0356-9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8VZNN6Q3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521676v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Silva Parejas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Robin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moreno" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Naranjo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-010-0348-9" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HDGP2ZD4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169463v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Khrabrykh" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005074" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339192v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Wyk de Vries" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Guilbaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-008-0201-6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-55CDNHR8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328920v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Avard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bruni" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lettieri" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-007-0116-7" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896965v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubosclard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cordesses" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hervier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005EO210001" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01684837v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB003758" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8478456E8CB48F8E931164E285BCB4F895FB4551/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031476v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0273(00)00248-1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCKZ9V53-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031494v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(01)00428-9" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30BKCZ9C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031481v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R a F Cas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031456v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900298" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02529162v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02530564v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papanikolaou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02530552v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Booth" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jackson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S.J. Sparks" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02530577v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hansteen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860402v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838449v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laumonier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838517v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838468v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839306v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839303v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404389v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Myers" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Flaherty" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077439v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/timothy-druitt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6594-1448" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074226657" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242451v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Metcalfe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Druitt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Pank" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Kutterolf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Preine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ads9642" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628474v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119633" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628484v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Manga" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masako Tominaga" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ronge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Beethe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL115919" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04730636v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Karstens" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian H&#252;bscher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy H. Druitt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-024-01392-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04397778v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Ronge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Nomikou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-01171-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04197042v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J. Crutchley" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem G. M. van der Bilt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38176-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04152378v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Polo-S&#225;nchez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taya Flaherty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Herv&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth N Fabbro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1128083" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03777183v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Francalanci" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schiano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olgeir Sigmarsson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-022-01941-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03554038v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kutterolf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Freundt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcphie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nomikou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC010011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03554076v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H Hansteen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dettbarn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hampel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC010010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03269773v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madison Myers" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Schiavi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01438-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02976182v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Di Salvo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Avanzinelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Isaia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Zanetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105780" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926160v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;vid Kar&#225;tson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Telbisz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Gertisser" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Strasser" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106911" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03015892v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Colombier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Shea" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burgisser" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-01420-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02780326v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swetha Venugopal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bolfan-Casanova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65226-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02530627v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn Williams-Jones" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigouroux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.119346" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02153727v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floyd W. Mccoy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoeges E. Vougioukalakis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.15.3.185" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02153654v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G. Satow" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.15.3.159" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02153737v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Pyle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamsin A. Mather" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.15.3.177" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708959v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gueugneau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1284-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01789521v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Vereb" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-25301-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01862331v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tuffen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Higgins" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-018-1490-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01710796v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simmons" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A.F. Cas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1120-1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01710791v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ijg.2017.89063" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01781381v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Nicholas Fabbro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidel Costa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egy013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01897816v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Polacci" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia De' Michieli Vitturi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Arzilli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Burton" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Caricchi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-7449" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452050v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colombier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shea" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1099-7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01710800v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Simmons" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Carey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2017.05.034" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01488159v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan And&#250;jar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egw061" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637444v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#252;bscher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Mather" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paulatto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13332" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01324878v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mercier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Florentin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deloule" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egw015" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637060v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonadonna" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cioni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Druitt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Phillips" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-016-1071-y" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01638392v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Folkes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.05.013" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01461341v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Athanassas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braucher" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-016-1026-3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01170133v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andronico" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balcone-Boissard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0935-x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01167296v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egv016" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172391v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Girolami" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.03.008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GKZJMDM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01180154v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cadoux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Oppenheimer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12243" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133622v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-014-0794-x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00998989v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egu021" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133621v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete J. Rowley" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Cas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-014-0855-1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00914757v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Scaillet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-013-0767-5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00666208v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidel Costa Rodriguez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dungan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10706" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00597327v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Giachetti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-011-0472-1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00551314v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.11.014" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169477v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Girolami" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Corpetti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00488518v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galven" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2010.04.001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522979v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-010-0356-9" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8VZNN6Q3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521676v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Silva Parejas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Robin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moreno" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Naranjo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-010-0348-9" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HDGP2ZD4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169463v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Khrabrykh" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005074" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339192v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Wyk de Vries" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Guilbaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-008-0201-6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-55CDNHR8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328920v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Avard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bruni" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lettieri" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-007-0116-7" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896965v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubosclard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cordesses" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hervier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005EO210001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01684837v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB003758" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8478456E8CB48F8E931164E285BCB4F895FB4551/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031476v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0273(00)00248-1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCKZ9V53-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031494v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(01)00428-9" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30BKCZ9C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031481v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R a F Cas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03031456v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900298" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02529162v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02530564v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papanikolaou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02530552v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Booth" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jackson" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S.J. Sparks" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02530577v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hansteen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860402v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838449v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laumonier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838517v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838468v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839306v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839303v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404389v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Myers" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Flaherty" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077439v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>