--- v0 (2026-03-15)
+++ v1 (2026-04-24)
@@ -81,51 +81,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (122)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (121)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -249,161 +249,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity in the Composition and Catabolism of Indigenous Microbiomes in Subsurface Soils Cocontaminated with BTEX and Chlorinated Aliphatic Hydrocarbons</w:t>
+                <w:t xml:space="preserve">Electrochemical oxidation of polycyclic aromatic hydrocarbons in soil co-contaminated with arsenic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaiwen Yang</w:t>
+                <w:t xml:space="preserve">Kim Johansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Zhang</w:t>
+                <w:t xml:space="preserve">Azariel Ruiz-Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azariel Ruiz-Valencia</w:t>
+                <w:t xml:space="preserve">Ivan Carabante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Song</w:t>
+                <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Vogel</w:t>
+                <w:t xml:space="preserve">Erkki Lindberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 59 (9), pp.4540-4550. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 388, pp.125978. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.4c10071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.125978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447886v1</w:t>
+                <w:t xml:space="preserve">hal-05447936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of fluoroquinolone and heavy metal pollution on antibiotic resistance maintenance in aquatic ecosystems</w:t>
               </w:r>
@@ -517,329 +517,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05420575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical oxidation of polycyclic aromatic hydrocarbons in soil co-contaminated with arsenic</w:t>
+                <w:t xml:space="preserve">Bacterial bioaugmentation of woodchip bioreactors to increase nitrate removal in cold agricultural drainage water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Johansson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Azariel Ruiz-Valencia</w:t>
+                <w:t xml:space="preserve">Arnaud Jéglot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Carabante</w:t>
+                <w:t xml:space="preserve">Concepcion Sanchez-Cid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy M Vogel</w:t>
+                <w:t xml:space="preserve">Sebastian Reinhold Sørensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erkki Lindberg</w:t>
+                <w:t xml:space="preserve">Kirk Matthew Schnorr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finn Plauborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.125978⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (13), pp.2417-2428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2024.2432483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447936v1</w:t>
+                <w:t xml:space="preserve">hal-04875092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial bioaugmentation of woodchip bioreactors to increase nitrate removal in cold agricultural drainage water</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heterogeneity in the Composition and Catabolism of Indigenous Microbiomes in Subsurface Soils Cocontaminated with BTEX and Chlorinated Aliphatic Hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepcion Sanchez-Cid</w:t>
+                <w:t xml:space="preserve">Kaiwen Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Reinhold Sørensen</w:t>
+                <w:t xml:space="preserve">Lei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azariel Ruiz-Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirk Matthew Schnorr</w:t>
+                <w:t xml:space="preserve">Xin Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finn Plauborg</w:t>
+                <w:t xml:space="preserve">Timothy Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 46 (13), pp.2417-2428. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (9), pp.4540-4550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09593330.2024.2432483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.4c10071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04875092v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Consequences of Anthropogenic Pollution: Non-antibiotic-Drug-Driven Antibiotic Resistance Selection in a Model Aquatic Ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepcion Sanchez-Cid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislava Vrchovecká</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -847,51 +847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dehon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanisław Wacławek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment &amp; Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1446,295 +1446,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection processes of Arctic seasonal glacier snowpack bacterial communities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Snow Microorganisms Colonise Arctic Soils Following Snow Melt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Barbaro</w:t>
+                <w:t xml:space="preserve">Lucie A Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Spolaor</w:t>
+                <w:t xml:space="preserve">Benoit Bergk-Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krystyna Koziol</w:t>
+                <w:t xml:space="preserve">Rose Layton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-023-01473-6⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 86 (3), pp.1661-1675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-023-02204-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284625v1</w:t>
+                <w:t xml:space="preserve">hal-04291429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snow Microorganisms Colonise Arctic Soils Following Snow Melt</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie A Malard</w:t>
+                <w:t xml:space="preserve">Selection processes of Arctic seasonal glacier snowpack bacterial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Keuschnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Bergk-Pinto</w:t>
+                <w:t xml:space="preserve">Elena Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose Layton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Timothy M Vogel</w:t>
+                <w:t xml:space="preserve">Andrea Spolaor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Larose</w:t>
+                <w:t xml:space="preserve">Krystyna Koziol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 86 (3), pp.1661-1675. </w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00248-023-02204-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40168-023-01473-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291429v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Universal Unit for Quantification of Antibiotic Resistance Genes in Environmental Samples</w:t>
               </w:r>
@@ -1984,51 +1984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-inhibitory gentamicin pollution induces gentamicin resistance gene integration in class 1 integrons in the environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepcion Sanchez-Cid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Ghaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2114,90 +2114,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution and interaction of microbial communities in mangrove microbial fuel cells and first description of Shewanella fodinae as electroactive bacterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Radouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepcion Sanchez-Cid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Silbande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azariel Ruiz-Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioelectrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 153, pp.108460. </w:t>
@@ -2235,77 +2235,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of in situ solar irradiation on snow bacterial communities and functional potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepcion Sanchez-Cid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Keuschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2365,51 +2365,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Hydrodynamic Forces on Electroactive Bacterial Adhesion in Microbial Fuel Cell Anodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexiane Godain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2463,278 +2463,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and Anthropogenic Factors Shape the Snow Microbiome and Antibiotic Resistome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacterial Competition for the Anode Colonization under Different External Resistances in Microbial Fuel Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexiane Godain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Haddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fongarland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.918622⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal12020176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03827526v1</w:t>
+                <w:t xml:space="preserve">hal-03547936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial Competition for the Anode Colonization under Different External Resistances in Microbial Fuel Cells</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Environmental and Anthropogenic Factors Shape the Snow Microbiome and Antibiotic Resistome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concepcion Sanchez-Cid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Keuschnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Torzewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Łukasz Stachnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Kępski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/catal12020176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.918622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547936v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Contact Area and Shape of Anode Current Collectors on Bacterial Community Structure in Microbial Fuel Cells</w:t>
               </w:r>
@@ -2759,51 +2759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27 (7), pp.2245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2837,51 +2837,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gentamicin at sub-inhibitory concentrations selects for antibiotic resistance in the environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepcion Sanchez-Cid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guironnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2971,51 +2971,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequencing Depth Has a Stronger Effect than DNA Extraction on Soil Bacterial Richness Discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepcion Sanchez-Cid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3144,51 +3144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Técher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3229,334 +3229,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional trait relationships demonstrate life strategies in terrestrial prokaryotes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gentamicin Adsorption onto Soil Particles Prevents Overall Short-Term Effects on the Soil Microbiome and Resistome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concepcion Sanchez-Cid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guironnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Wiest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiab068⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Issue The Distribution of Antibiotic Resistance in Terrestrial Ecosystems, 10 (2), pp.191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics10020191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03411983v1</w:t>
+                <w:t xml:space="preserve">hal-03200197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gentamicin Adsorption onto Soil Particles Prevents Overall Short-Term Effects on the Soil Microbiome and Resistome</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Functional trait relationships demonstrate life strategies in terrestrial prokaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Finn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bergk-Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graeme W. Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Tebbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Special Issue The Distribution of Antibiotic Resistance in Terrestrial Ecosystems, 10 (2), pp.191. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 97 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antibiotics10020191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiab068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200197v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aminoglycosides analysis optimization using Ion pairing Liquid Chromatography coupled to tandem Mass Spectrometry and application on wastewater samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guironnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepcion Sanchez-Cid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3623,680 +3623,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: Global airborne microbial communities controlled by surrounding landscapes and wind conditions</w:t>
+                <w:t xml:space="preserve">Microbial Ecology of the Planetary Boundary Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-59138-5⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (12), pp.1296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos11121296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080244v1</w:t>
+                <w:t xml:space="preserve">hal-03080036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial analysis of bacteria in brackish lake sediment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal shift in airborne microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sebastien Beaulne</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gurdeep Rastogi</w:t>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2020.01.003⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 716, pp.137129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489910v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial Ecology of the Planetary Boundary Layer</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Over Winter Microbial Processes in a Svalbard Snow Pack: An Experimental Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Holland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bergk Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Layton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Williamson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Anesio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (12), pp.1296. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos11121296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080036v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal shift in airborne microbial communities</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial analysis of bacteria in brackish lake sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Amato</w:t>
+                <w:t xml:space="preserve">Jean-Sebastien Beaulne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir R. Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mrutyunjay Suar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ananta Narayan Panda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurdeep Rastogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137129⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35, pp.227 - 236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2020.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481717v1</w:t>
+                <w:t xml:space="preserve">hal-03489910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Over Winter Microbial Processes in a Svalbard Snow Pack: An Experimental Approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Anesio</w:t>
+                <w:t xml:space="preserve">Author Correction: Global airborne microbial communities controlled by surrounding landscapes and wind conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Keuschnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-59138-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080265v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial functional signature in the atmospheric boundary layer</w:t>
               </w:r>
@@ -4308,77 +4308,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (23), pp.6081-6095. </w:t>
@@ -4455,51 +4455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Lusskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bergk Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorrie Maccario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4736,51 +4736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jody W. Deming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4808,559 +4808,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global airborne microbial communities controlled by surrounding landscapes and wind conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial composition in seasonal time series of free tropospheric air and precipitation reveals community separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Els</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Baumann-Stanzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Keuschnig</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-51073-4⟩</w:t>
+              <w:t xml:space="preserve">Aerobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (4), pp.671-701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10453-019-09606-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415112v1</w:t>
+                <w:t xml:space="preserve">hal-02415098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial composition in seasonal time series of free tropospheric air and precipitation reveals community separation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global airborne microbial communities controlled by surrounding landscapes and wind conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Keuschnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerobiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35 (4), pp.671-701. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10453-019-09606-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-51073-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415098v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Organic Substrates Drive Microbial Community Interactions in Arctic Snow?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methods to Investigate the Global Atmospheric Microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10, </w:t>
+              <w:t xml:space="preserve">, 2019, 10, pp.243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02492⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415106v1</w:t>
+                <w:t xml:space="preserve">hal-02122072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods to Investigate the Global Atmospheric Microbiome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do Organic Substrates Drive Microbial Community Interactions in Arctic Snow?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bergk Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorrie Maccario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10, pp.243. </w:t>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122072v1</w:t>
+                <w:t xml:space="preserve">hal-02415106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community structure and functional genes in radionuclide contaminated soils in Chernobyl and Fukushima</w:t>
               </w:r>
@@ -5480,77 +5480,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the planetary boundary layer: Bacterial and fungal vertical biogeography at Mount Sonnblick, Austria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Els</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathrin Baumann‐stanzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5649,51 +5649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Bekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoulikha Bouchiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6154,51 +6154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana B. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débora T. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilda Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6313,51 +6313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débora T. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen S. C. Lazzarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6828,291 +6828,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking environmental prokaryotic viruses and their host through CRISPRs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional Basis of Microorganism Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengsheng Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Sanguino Casado</w:t>
+                <w:t xml:space="preserve">Tom O. Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Franqueville</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Larose</w:t>
+                <w:t xml:space="preserve">Yana Bromberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 91 (5), </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiv046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1004472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589168v1</w:t>
+                <w:t xml:space="preserve">hal-01589154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Basis of Microorganism Classification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linking environmental prokaryotic viruses and their host through CRISPRs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom O. Delmont</w:t>
+                <w:t xml:space="preserve">Laura Sanguino Casado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Franqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yana Bromberg</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (8), </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1004472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiv046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589154v1</w:t>
+                <w:t xml:space="preserve">hal-01589168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing rare soil microbial genomes using in situ enrichments and metagenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom O. Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Murat Eren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7215,77 +7215,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snow and ice ecosystems: not so extreme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorrie Maccario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sanguino Casado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 166 (10), pp.782-795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7325,587 +7325,587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Scale Metagenomic-Based Study of Antibiotic Resistance in the Environment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial community development and unseen diversity recovery in inoculated sterile soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Francioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jacquesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Laoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2014.03.036⟩</w:t>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (7), pp.1069 - 1076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00374-014-0925-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988678v1</w:t>
+                <w:t xml:space="preserve">hal-01928111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial community development and unseen diversity recovery in inoculated sterile soil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alban Mathieu</w:t>
+                <w:t xml:space="preserve">Microbial ecology of chlorinated solvent biodegradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude M. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cecillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett M. Warne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Prestat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet K. Jansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00374-014-0925-8⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (12), pp.4835 - 4850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.12413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928111v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial ecology of chlorinated solvent biodegradation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Janet K. Jansson</w:t>
+                <w:t xml:space="preserve">Characterization of new bacterial catabolic genes and mobile genetic elements by high throughput genetic screening of a soil metagenomic library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Jacquiod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Demanèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Franqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luka Ausec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuofei Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2014.03.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.12413⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01589127v1</w:t>
+                <w:t xml:space="preserve">hal-00989480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of new bacterial catabolic genes and mobile genetic elements by high throughput genetic screening of a soil metagenomic library</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zhuofei Xu</w:t>
+                <w:t xml:space="preserve">Large-Scale Metagenomic-Based Study of Antibiotic Resistance in the Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Nesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cecillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.voir DOI. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2014.03.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2014.03.036⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00989480v1</w:t>
+                <w:t xml:space="preserve">hal-00988678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential drivers of microbial community structure and function in Arctic spring snow</w:t>
               </w:r>
@@ -7917,51 +7917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorrie Maccario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8131,584 +8131,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between Snow Chemistry, Mercury Inputs and Microbial Population Dynamics in an Arctic Snowpack</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Cecillon</w:t>
+                <w:t xml:space="preserve">Life on Human Surfaces: Skin Metagenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibel Berger</w:t>
+                <w:t xml:space="preserve">Patrick Robe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Malandain</w:t>
+                <w:t xml:space="preserve">Renaud Nalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8 (11), pp.e79972. </w:t>
+              <w:t xml:space="preserve">, 2013, 8 (6), pp.e65288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079972⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0065288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925290v1</w:t>
+                <w:t xml:space="preserve">hal-00846134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life on Human Surfaces: Skin Metagenomics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tom Delmont</w:t>
+                <w:t xml:space="preserve">The Dynamic Arctic Snow Pack: An Unexplored Environment for Microbial Diversity and Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0065288⟩</w:t>
+              <w:t xml:space="preserve">biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (1), pp.317-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biology2010317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846134v1</w:t>
+                <w:t xml:space="preserve">hal-00846152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dynamic Arctic Snow Pack: An Unexplored Environment for Microbial Diversity and Activity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
+                <w:t xml:space="preserve">Ethyl tert-butyl ether (ETBE) biodegradation by a syntrophic association of Rhodococcus sp. IFP 2042 and Bradyrhizobium sp. IFP 2049 isolated from a polluted aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Le Digabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Demanèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Fayolle-Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biology2010317⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 97 (24), pp.10531-10539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-013-4803-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846152v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethyl tert-butyl ether (ETBE) biodegradation by a syntrophic association of Rhodococcus sp. IFP 2042 and Bradyrhizobium sp. IFP 2049 isolated from a polluted aquifer</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interactions between Snow Chemistry, Mercury Inputs and Microbial Population Dynamics in an Arctic Snowpack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Prestat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cecillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibel Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Malandain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-013-4803-3⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (11), pp.e79972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01075203v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective occurrence of Rhizobiales in frost flowers on the surface of young sea ice near Barrow, Alaska and distribution in the polar marine rare biosphere.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. S. Bowman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8774,433 +8774,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial nitrogen cycling in Arctic snowpacks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
+                <w:t xml:space="preserve">Mastering methodological pitfalls for surviving the metagenomic jungle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/8/3/035004⟩</w:t>
+              <w:t xml:space="preserve">BioEssays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35 (8), pp.744-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bies.201200155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925293v1</w:t>
+                <w:t xml:space="preserve">hal-00846141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mastering methodological pitfalls for surviving the metagenomic jungle.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
+                <w:t xml:space="preserve">The future of skin metagenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Simonet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEssays</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 165 (2), pp.69-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2013.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bies.201200155⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00846141v1</w:t>
+                <w:t xml:space="preserve">hal-00925305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The future of skin metagenomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alban Mathieu</w:t>
+                <w:t xml:space="preserve">Microbial nitrogen cycling in Arctic snowpacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 165 (2), pp.69-76. </w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (3), pp.5004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2013.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/8/3/035004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925305v1</w:t>
+                <w:t xml:space="preserve">hal-00925293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil Bacterial Community Shifts after Chitin Enrichment: An Integrative Metagenomic Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jacquiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Franqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (11), pp.e79699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9286,51 +9286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin P. Keegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Faubladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Robe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6 (9), pp.1677-87. </w:t>
@@ -9407,51 +9407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Biderre-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Jaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude M. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Denonfoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9515,51 +9515,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Describing microbial communities and performing global comparisons in the 'omic era.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9600,622 +9600,622 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metagenomic exploration of antibiotic resistance in soil</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Survey data are still vital to science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald O'Dor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mib.2011.04.010⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 469 (7329), pp.162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/469162a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00629407v1</w:t>
+                <w:t xml:space="preserve">hal-00579327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey data are still vital to science</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Metagenomic mining for microbiologists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Malandain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Prestat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/469162a⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (12), pp.1837-1843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2011.61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00579327v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metagenomic comparison of direct and indirect soil DNA extraction approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Robe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian M. Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 86 (3), pp.397-400. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2011.06.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2011.06.013⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00629399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metagenomic mining for microbiologists</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metagenomic exploration of antibiotic resistance in soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Demanèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Monier</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (3), pp.229-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mib.2011.04.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ismej.2011.61⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00747250v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00629407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessing the Soil Metagenome for Studies of Microbial Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Robe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian M. Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Constancias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10260,958 +10260,958 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00579312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of bacterial communities during low temperature thermal treatment of activated sludge combining DNA phylochip and respirometry techniques</w:t>
+                <w:t xml:space="preserve">Leaching and transformability of transgenic DNA in unsaturated soil columns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Hery</w:t>
+                <w:t xml:space="preserve">John Poté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Sanguin</w:t>
+                <w:t xml:space="preserve">Maria Teresa Ceccherini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Perez Fabiel</w:t>
+                <w:t xml:space="preserve">Walter Rosselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Lefebvre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Walter Wildi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 44 (20), pp.6133-6143. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 73 (1), pp.67-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2010.07.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2009.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00579323v1</w:t>
+                <w:t xml:space="preserve">hal-00476159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term persistence and bacterial transformation potential of transplastomic plant DNA in soil</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cytochromes P450-mediated degradation of fuel oxygenates by environmental isolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Malandain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Fayolle-Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2010.04.009⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 72 (2), pp.289-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2010.00847.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539229v1</w:t>
+                <w:t xml:space="preserve">hal-00476162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is resistance futile? Changing external resistance does not improve microbial fuel cell performance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Buret</w:t>
+                <w:t xml:space="preserve">Human Pathogens Abundant in the Bacterial Metagenome of Cigarettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy R. Sapkota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibel Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Monier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2009.09.001⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 118 (3), pp.351-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/ehp.0901201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00417880v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaching and transformability of transgenic DNA in unsaturated soil columns</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bioremediation via In Situ Electrotransformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delina Y. Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pivetal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2009.09.009⟩</w:t>
+              <w:t xml:space="preserve">Bioremediation Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (2), pp.109-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10889861003767092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00476159v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Pathogens Abundant in the Bacterial Metagenome of Cigarettes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Long-term persistence and bacterial transformation potential of transplastomic plant DNA in soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Pontiroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Ceccherini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Poté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Wildi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Kay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1289/ehp.0901201⟩</w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 161 (5), pp.326-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2010.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00476194v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytochromes P450-mediated degradation of fuel oxygenates by environmental isolates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Fayolle-Guichard</w:t>
+                <w:t xml:space="preserve">Is resistance futile? Changing external resistance does not improve microbial fuel cell performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delina Y. Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Monier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2010.00847.x⟩</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 78 (1), pp.2-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2009.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00476162v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioremediation via In Situ Electrotransformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delina Y. Lyon</w:t>
+                <w:t xml:space="preserve">Monitoring of bacterial communities during low temperature thermal treatment of activated sludge combining DNA phylochip and respirometry techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Hery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sanguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Perez Fabiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Pivetal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurine Blanchard</w:t>
+                <w:t xml:space="preserve">Xavier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioremediation Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (20), pp.6133-6143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2010.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10889861003767092⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00925250v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial sequences retrieved from environmental samples from seasonal Arctic snow and meltwater from Svalbard, Norway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibel Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11300,51 +11300,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrity and Biological Activity of DNA after UV Exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delina Y. Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11352,51 +11352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Freissinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astrobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (3), pp.285-292. </w:t>
@@ -11447,90 +11447,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative phylogenetic microarray analysis of microbial communities in TCE-contaminated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audra Nemir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude M. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy R. Sapkota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 80 (5), pp.600-607. </w:t>
@@ -11593,90 +11593,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of functional gene enrichment in a soil metagenomic clone library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Demanèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude M. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 76 (1), pp.105-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11722,103 +11722,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular plant DNA in Geneva groundwater and traditional artesian drinking water fountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Poté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mavingui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Rosselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Wildi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 75 (4), pp.498-504. </w:t>
@@ -11894,77 +11894,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Demanèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude M. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 75 (2), pp.534-537. </w:t>
@@ -12002,77 +12002,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TerraGenome: a consortium for the sequencing of a soil metagenome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet K. Jansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penny R. Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12136,90 +12136,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advantages of the metagenomic approach for soil exploration: reply from Vogel et al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penny R. Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet K. Jansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James M. Tiedje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12270,77 +12270,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Evidence of Horizontal Gene Transfer between Plants and Bacteria in the Phytosphere of Transplastomic Tobacco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Pontiroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurora Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Daffonchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12417,64 +12417,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibiotic-resistant soil bacteria in transgenic plant fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Demanèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sanguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Poté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12551,51 +12551,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategy for in situ detection of natural transformation-based horizontal gene transfer events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurora Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Pontiroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Brusetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12698,51 +12698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Dirk van Elsas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet K. Jansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Sjöling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12767,3247 +12767,3125 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 26 (11), pp.591-601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tibtech.2008.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00368910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drugs from hidden bugs: their discovery via untapped resources</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel and rapid method for synthesizing positive controls and standards for quantitative PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude M. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy R. Sapkota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2007.12.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 73 (1), pp.73-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2008.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00337997v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00313788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel and rapid method for synthesizing positive controls and standards for quantitative PCR</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Drugs from hidden bugs: their discovery via untapped resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Robe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Jarrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Zago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2008.01.001⟩</w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 159 (3), pp.153-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2007.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00313788v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presentation of the Thematic Issue on Horizontal Gene Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kornelia Smalla</w:t>
+                <w:t xml:space="preserve">Vertical advection of extracellular DNA by water capillarity in soil columns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Ceccherini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Ascher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Pietramellara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Nannipieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Biosafety Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ebr:2007038⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (1), pp.158-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2006.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00185843v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical advection of extracellular DNA by water capillarity in soil columns</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Pietramellara</w:t>
+                <w:t xml:space="preserve">Presentation of the Thematic Issue on Horizontal Gene Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kornelia Smalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Nannipieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Biosafety Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6, pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ebr:2007038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2006.07.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00358917v1</w:t>
+                <w:t xml:space="preserve">halsde-00185843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of potential transgenic plant DNA recipients among soil bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Kay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Faugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandra Rybalka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Biosafety Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 6, pp.71-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/ebr:2007036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00185829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of transgenic plant DNA in the environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Pontiroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asa Frostegard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Monier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Biosafety Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 6, pp.15-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/ebr:2007037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00185838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horizontal Gene Transfer Regulation in Bacteria as a ‘‘Spandrel'' of DNA Repair Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliou Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bertolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Calteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2 (10), pp.e1055-e1066. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0001055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00182457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of a 16S rRNA-Based Taxonomic Microarray for Analyzing the Rhizosphere Effects of Maize on Agrobacterium spp. and Bacterial Communities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasmid-encoded γ-hexachlorocyclohexane degradation genes and insertion sequences in Sphingobium francense (ex-Sphingomonas paucimobilis Sp+)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Dechesne</w:t>
+                <w:t xml:space="preserve">Hélène Cérémonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Thioulouse</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hasna Boubakri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mavingui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy. M. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.02686-05⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 257 (2), pp.243-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2006.00188.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659520v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmid-encoded γ-hexachlorocyclohexane degradation genes and insertion sequences in Sphingobium francense (ex-Sphingomonas paucimobilis Sp+)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Cérémonie</w:t>
+                <w:t xml:space="preserve">Development and validation of a prototype 16S rRNA-based taxonomic microarray for Alphaproteobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sanguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasna Boubakri</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
+                <w:t xml:space="preserve">Aude Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oger-Desfeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Deschene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2006.00188.x⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (2), pp.289-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2005.00895.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569780v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00124522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a prototype 16S rRNA-based taxonomic microarray for Alphaproteobacteria</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
+                <w:t xml:space="preserve">Natural electrotransformation of lightning-competent Pseudomonas sp strain N3 in artificial soil microcosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cérémonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 72 (4), pp.2385-2389</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00124522v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural electrotransformation of lightning-competent Pseudomonas sp strain N3 in artificial soil microcosms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId469" w:history="1">
+                <w:t xml:space="preserve">Plasmid-encoded gamma-hexachlorocyclohexane degradation genes and insertion sequences in Sphingobium francense (ex-Sphingomonas paucimobilis Sp+)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cérémonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasna Boubakri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mavingui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 72 (4), pp.2385-2389</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 257 (2), pp.243-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140690v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmid-encoded gamma-hexachlorocyclohexane degradation genes and insertion sequences in Sphingobium francense (ex-Sphingomonas paucimobilis Sp+)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Simonet</w:t>
+                <w:t xml:space="preserve">Potential of a 16S rRNA-based taxonomic microarray for analyzing the rhizosphere effects of maize on Agrobacterium spp. and bacterial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sanguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Remenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dechesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 72 (6), pp.4302-4312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02686-05⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140691v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of a 16S rRNA-based taxonomic microarray for analyzing the rhizosphere effects of maize on Agrobacterium spp. and bacterial communities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Dechesne</w:t>
+                <w:t xml:space="preserve">Development of metagenomic DNA shuffling for the construction of a xenobiotic gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasna Boubakri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Thioulouse</w:t>
+                <w:t xml:space="preserve">M. Beuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 375, pp.87-94</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00141153v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of metagenomic DNA shuffling for the construction of a xenobiotic gene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of carbon and nitrogen input on the bacterial community structure of Neocaledonian nickel mine spoils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Hery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasna Boubakri</w:t>
+                <w:t xml:space="preserve">Aude Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Beuf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
+                <w:t xml:space="preserve">Philippe Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 51 (3), pp.333-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.femsec.2004.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00140689v1</w:t>
+                <w:t xml:space="preserve">hal-00140810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of carbon and nitrogen input on the bacterial community structure of Neocaledonian nickel mine spoils</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High molecular weight DNA recovery from soils prerequisite for biotechnological metagenomic library construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Tran Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Nalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 62 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2005.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.femsec.2004.09.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00140810v1</w:t>
+                <w:t xml:space="preserve">hal-00140802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High molecular weight DNA recovery from soils prerequisite for biotechnological metagenomic library construction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Renaud Nalin</w:t>
+                <w:t xml:space="preserve">Type I Polyketide Synthases May Have Evolved Through Horizontal Gene Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Jarrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Robe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 60, pp.716-725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00239-004-0161-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2005.01.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00140802v1</w:t>
+                <w:t xml:space="preserve">halsde-00354210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type I Polyketide Synthases May Have Evolved Through Horizontal Gene Transfer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guy Perrière</w:t>
+                <w:t xml:space="preserve">Isolation of lightning-competent soil bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cérémonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70 (10), pp.6342-6346</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00239-004-0161-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halsde-00354210v1</w:t>
+                <w:t xml:space="preserve">hal-00140812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of lightning-competent soil bacteria</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phylogenetic analysis of polyketide synthase I domains from soil metagenomic libraries allows selection of promising clones.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Jarrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Robe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pujic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 70 (10), pp.6342-6346</w:t>
+              <w:t xml:space="preserve">, 2004, 70, pp.5522-5527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140812v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic analysis of polyketide synthase I domains from soil metagenomic libraries allows selection of promising clones.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId433" w:history="1">
+                <w:t xml:space="preserve">Phylogenetic Analysis of Polyketide Synthase I Domains from Soil Metagenomic Libraries Allows Selection of Promising Clones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Jarrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pujic</w:t>
+                <w:t xml:space="preserve">Benjamin Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Robe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 70, pp.5522-5527</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 70 (9), pp.5522-5527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.70.9.5522-5527.2004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427601v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic Analysis of Polyketide Synthase I Domains from Soil Metagenomic Libraries Allows Selection of Promising Clones</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intergeneric Transfer of Chromosomal and Conjugative Plasmid Genes Between Ralstonia solanacearum and Acinetobacter sp. BD413</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Kay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Chabrillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.70.9.5522-5527.2004⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 16 (1), pp.74-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/MPMI.2003.16.1.74⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05266576v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intergeneric Transfer of Chromosomal and Conjugative Plasmid Genes Between Ralstonia solanacearum and Acinetobacter sp. BD413</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraction of DNA from soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Nalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 16 (1), pp.74-82. </w:t>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 39 (4), pp.183-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/MPMI.2003.16.1.74⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1164-5563(03)00033-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399966v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of DNA from soil</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laboratory-scale evidence for lightning-mediated gene transfer in soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Demanèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bertolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sailland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 67 (8), pp.3440-3444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.67.8.3440-3444.2001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1164-5563(03)00033-5⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03200272v1</w:t>
+                <w:t xml:space="preserve">hal-00139531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory-scale evidence for lightning-mediated gene transfer in soil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Sailland</w:t>
+                <w:t xml:space="preserve">Isolation and Characterization of a Novel g-Hexachlorocyclohexane-Degrading Bacterium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Baud-Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.67.8.3440-3444.2001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 178 (20), pp.6049-6055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jb.178.20.6049-6055.1996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00139531v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and Characterization of a Novel g-Hexachlorocyclohexane-Degrading Bacterium</w:t>
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 178 (20), pp.6049-6055. </w:t>
+                <w:t xml:space="preserve">BIODEGRADATION OF MONOAROMATIC HYDROCARBONS IN AQUIFER COLUMNS AMENDED WITH HYDROGEN PEROXIDE AND NITRATE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro J.J. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
-              <w:r>
-[...79 lines deleted...]
-            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Anid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 27 (4), pp.685-691. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0043-1354(93)90178-K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16017,712 +15895,712 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EggVio: a user friendly and versatile pipeline for assembly and functional annotation of shallow depth sequenced samples</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Snow microorganisms colonise Arctic soils following snow melt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Malard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bergk-Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Layton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03827598v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snow microorganisms colonise Arctic soils following snow melt</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">EggVio: a user friendly and versatile pipeline for assembly and functional annotation of shallow depth sequenced samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Marc Bergk Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865863v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiology of the Cryosphere: Diversity, Habitat Constraints and Ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorrie Maccario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry in the Cryosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WORLD SCIENTIFIC, pp.755-794, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789811230134_0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioaugmentation for Groundwater Remediation: an Overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delina Y. Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hans F. Stroo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioaugmentation for Groundwater Remediation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer New York, pp.1-37, 2013, SERDP ESTCP Environmental Remediation Technology, 978-1-4614-4114-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4614-4115-1_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil Metagenomic Exploration of the Rare Biosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Franqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jacquiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frans J. de Bruijn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Molecular Microbial Ecology I: Metagenomics and Complementary Approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-Blackwell, pp.287-298, 2011, 978-0-470-92418-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene flow in the rhizosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Kay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Rhizosphere, Biochemistry and Organic Substances at the Soil-Plant Interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Dekker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.non connu, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00338069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16732,134 +16610,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining possible origin, structure and function of microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polar &amp; Alpine Microbiology 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Hamilton, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental resistome transcriptional response to gentamicin pollution at sub-inhibitory concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepcion Sanchez-Cid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guironnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16904,549 +16782,549 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Symposium on Antimicrobial Resistance in Animals and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The colonisation and selection processes involved in shaping frost flower communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Layton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of environmental ARG expression under selective pressure on ARG transfer to bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepcion Sanchez-Cid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Franqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISME17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Leipzig, Germany. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01973591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographical distribution of bacterial communities in the atmosphere and controlling factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier E Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien E Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Congress on Aerobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Parma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial and fungal diversity along a vertical air column at Mount Sonnblick, Austria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Els</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathrin Baumann-Stanzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Sattler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Congress on Aerobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Parma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial competition for the colonization of anodic surface in microbial fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexiane Godain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17461,100 +17339,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISME16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial competition for the colonization of anodic surface in microbial fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexiane Godain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17569,73 +17447,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EU-ISMET 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of anode current collector in microbial fuel cell for improved power output and bacterial development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Paitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17664,73 +17542,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EU-ISMET 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical analysis of permselective properties of anodic biofilms in microbial fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17772,3713 +17650,3713 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EU-ISMET 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil and comparative environmental metagenomics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Arctic snowpack-soil interface - strict boundary or ecosystem trading zone?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Keuschnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mats Björkman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tom O. Delmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indo-French Workshop on Environmental Biotechnology (Molecular Ecology &amp; Environmental Engineering)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Bhubaneswar, India</w:t>
+              <w:t xml:space="preserve">Polar and Alpine Microbiology (PAM) congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, České Budějovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974548v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metagenomic and metagenic approaches applied to enhanced anaerobic reductive dechlorination of polychlorinated biphenyls: linking structure and function</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Microbial life in the arctic snowpack photochemical reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorrie Maccario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shelly Carpenter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jody W. Deming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BAGECO 13 : The microbial continuity across changing ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Polar and Alpine Microbiology (PAM) congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, České Budějovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974644v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial community structure and function vertical distribution in snowpack over sea ice from Greenlandic fjord</w:t>
+                <w:t xml:space="preserve">Microbial diversity and function in Arctic ice and snow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorrie Maccario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sanguino Casado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Barga, Italy</w:t>
+              <w:t xml:space="preserve">BAGECO 13 : The microbial continuity across changing ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974570v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemistry and microbial ecology approach of anodic biofilms for the study of scaled-up microbial fuel cells</w:t>
+                <w:t xml:space="preserve">Electrochemistry and microbial ecology evaluation of anodic biofilms for improved microbial fuel cells scale-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Paitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic. pp.2380</w:t>
+              <w:t xml:space="preserve">ISMET 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Tempe, Arizona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626853v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of the potential on bacterial adhesion to the anode in microbial fuel cell</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Environmental start-ups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BAGECO 13 : The microbial continuity across changing ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Industrial Fair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946360v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial community structure and function vertical distribution in snowpack over sea ice from Greenlandic fjord</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Larose</w:t>
+                <w:t xml:space="preserve">Large Scale Spatial Analysis of Bacterial Communities in Sediments (Chilika Lake), the Role of Physico-Chemical Parameters, Spatial Distance, Land Cover and extreme events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Beaulne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Mirsha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BAGECO 13 : The microbial continuity across changing ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Indo-French Workshop on Environmental Biotechnology (Molecular Ecology &amp; Environmental Engineering)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Bhubaneswar, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974636v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arctic snowpack-soil interface - strict boundary or ecosystem trading zone?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Cold environments as “hot spots” for microbial adaptation and evolution: Arctic snow and ice in the context of change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorrie Maccario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sanguino Casado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien E Dommergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar and Alpine Microbiology (PAM) congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, České Budějovice, Czech Republic</w:t>
+              <w:t xml:space="preserve">Goldschmidt Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976691v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial life in the arctic snowpack photochemical reactor</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">The effect of adhesion force between bacteria and anode on electron transfer from acetate to anode in microbial fuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexiane Godain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Larose</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar and Alpine Microbiology (PAM) congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, České Budějovice, Czech Republic</w:t>
+              <w:t xml:space="preserve">BAGECO 13 : The microbial continuity across changing ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976684v1</w:t>
+                <w:t xml:space="preserve">hal-01974648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental start-ups</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Microbial Social Networks in Contaminated Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cecillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Fair</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Ecology of soil Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976738v1</w:t>
+                <w:t xml:space="preserve">hal-01976791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial diversity and function in Arctic ice and snow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+                <w:t xml:space="preserve">Viral-host interactions in glacial ice and their adaptive significance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sanguino Casado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BAGECO 13 : The microbial continuity across changing ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Polar and Alpine Microbiology (PAM) congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, České Budějovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974649v1</w:t>
+                <w:t xml:space="preserve">hal-01976700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemistry and microbial ecology evaluation of anodic biofilms for improved microbial fuel cells scale-up</w:t>
+                <w:t xml:space="preserve">Microbial ecology approach of anodic biofilms for the study of scaled-up microbial fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Paitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMET 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Tempe, Arizona, United States</w:t>
+              <w:t xml:space="preserve">BAGECO 13 : The microbial continuity across changing ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976769v1</w:t>
+                <w:t xml:space="preserve">hal-01626839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Scale Spatial Analysis of Bacterial Communities in Sediments (Chilika Lake), the Role of Physico-Chemical Parameters, Spatial Distance, Land Cover and extreme events</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
+                <w:t xml:space="preserve">Soil and comparative environmental metagenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom O. Delmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indo-French Workshop on Environmental Biotechnology (Molecular Ecology &amp; Environmental Engineering)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Bhubaneswar, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974559v1</w:t>
+                <w:t xml:space="preserve">hal-01974548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold environments as “hot spots” for microbial adaptation and evolution: Arctic snow and ice in the context of change</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Metagenomic and metagenic approaches applied to enhanced anaerobic reductive dechlorination of polychlorinated biphenyls: linking structure and function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cecillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">BAGECO 13 : The microbial continuity across changing ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976628v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of adhesion force between bacteria and anode on electron transfer from acetate to anode in microbial fuel cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Microbial community structure and function vertical distribution in snowpack over sea ice from Greenlandic fjord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorrie Maccario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shelly Carpenter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jody W. Deming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Naoufel Haddour</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BAGECO 13 : The microbial continuity across changing ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Barga, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974648v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial Social Networks in Contaminated Soils</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Electrochemistry and microbial ecology approach of anodic biofilms for the study of scaled-up microbial fuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Paitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Haddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology of soil Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Goldschmidt Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic. pp.2380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976791v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral-host interactions in glacial ice and their adaptive significance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">The effect of the potential on bacterial adhesion to the anode in microbial fuel cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexiane Godain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Larose</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar and Alpine Microbiology (PAM) congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, České Budějovice, Czech Republic</w:t>
+              <w:t xml:space="preserve">BAGECO 13 : The microbial continuity across changing ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976700v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial ecology approach of anodic biofilms for the study of scaled-up microbial fuel cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Microbial community structure and function vertical distribution in snowpack over sea ice from Greenlandic fjord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorrie Maccario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shelly Carpenter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jody W. Deming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BAGECO 13 : The microbial continuity across changing ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626839v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale spatial analysis of bacterial communities in lake sediments, the role of physico-chemical parameters, spatial distance, land cover and tropical storms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Beaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mrutyunjay Suar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BAGECO 13 : The microbial continuity across changing ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why Metagenomics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BAGECO 13 : The microbial continuity across changing ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a Microbial Fuel Cell with a New Configuration for Scale-up in Wastewater Treatment Plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Paitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Averoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Antoni</w:t>
+                <w:t xml:space="preserve">S. Béasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. de Boisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMET 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Tempe, Arizona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Scale Spatial Analysis of Bacterial Communities in Lake Sediments, the Role of Physico-Chemical Parameters, Spatial Distance, Land Cover and Tropical Storms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Beaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of soil Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of the potential on bacterial competition to colonize the anodic surface in Microbial Fuel Cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Comparative Metagenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMET 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Tempe, Arizona, United States</w:t>
+              <w:t xml:space="preserve">Science without Borders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Florianópolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976764v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical analysis of permselective properties of anodic biofilms in microbial fuel cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of the potential on bacterial competition to colonize the anodic surface in Microbial Fuel Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexiane Godain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Haddour</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMET 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Tempe, Arizona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946357v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Metagenomics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Electrochemical analysis of permselective properties of anodic biofilms in microbial fuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Haddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexiane Godain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Paitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science without Borders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Florianópolis, Brazil</w:t>
+              <w:t xml:space="preserve">ISMET 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Tempe, Arizona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974581v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial diversity and function during different bioremediation strategies of diesel-polluted soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Masy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hiligsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thonart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BAGECO 13 : The microbial continuity across changing ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viral-host interactions in the environment and their adaptive significance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sanguino Casado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BAGECO 13 : The microbial continuity across changing ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Molecular Biology for the Understanding, Engineering and Modeling of Chlorinated Solvent Bioremediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexiane Godain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude M. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Malandain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sibourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BATTELLE BIOREMEDIATION CONFERENCE Third International Symposium on Bioremediation and Sustainable Environmental Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Miami, FL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système microfluidique en configuration piles à combustible microbienne pour étudier les performances électrocatalytiques de biofilms bactériens</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohsen Erouel</w:t>
+                <w:t xml:space="preserve">CRISPRs based phage-host interactions in glacial ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sanguino Casado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cecillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Franqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Naoufel Haddour</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès dans le cadre des 9èmes journées Maghreb Europe : Matériaux et Application aux DIspositifs et CApteurs (MADICA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Madhia, Tunisie</w:t>
+              <w:t xml:space="preserve">10th International Congress on Extremophiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Saint-Pétersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974055v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biologie moléculaire : le management des ressources microbiennes et la gestion des sites pollués</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biodechlord search for evidence for microbial degradation of chlordecone in French West Indies contaminated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vuilleumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Imfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Rencontres nationales de la Recherche sur les sites &amp; sols pollués (ADEME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Intersol'2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Lille, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974067v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPRs based phage-host interactions in glacial ice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing microbial degradation of recalcitrant chlorinated compounds by microbial stimulation and metal addition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Congress on Extremophiles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Saint-Pétersbourg, Russia</w:t>
+              <w:t xml:space="preserve">CSME-SARCLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01973799v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodechlord search for evidence for microbial degradation of chlordecone in French West Indies contaminated soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
+                <w:t xml:space="preserve">Système microfluidique en configuration piles à combustible microbienne pour étudier les performances électrocatalytiques de biofilms bactériens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexiane Godain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Merlin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Erouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Haddour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intersol'2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Lille, France. 1p</w:t>
+              <w:t xml:space="preserve">Congrès dans le cadre des 9èmes journées Maghreb Europe : Matériaux et Application aux DIspositifs et CApteurs (MADICA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Madhia, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192455v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing microbial degradation of recalcitrant chlorinated compounds by microbial stimulation and metal addition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Cecillon</w:t>
+                <w:t xml:space="preserve">La biologie moléculaire : le management des ressources microbiennes et la gestion des sites pollués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sibourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSME-SARCLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">3e Rencontres nationales de la Recherche sur les sites &amp; sols pollués (ADEME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01973979v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GIS Improves Microbial Ecology Spatial Analysis of Bacterial Communities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Beaulne</w:t>
+                <w:t xml:space="preserve">Development of q-PCR analysis of water and soil to estimate the biodegradation kinetics of chloroethenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexiane Godain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Argonne Soil Metagenomic Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, St Charles, United States</w:t>
+              <w:t xml:space="preserve">CSME-SARCLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01973916v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of q-PCR analysis of water and soil to estimate the biodegradation kinetics of chloroethenes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexiane Godain</w:t>
+                <w:t xml:space="preserve">Dynamic of the snow Ecosystem in polar Regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorrie Maccario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSME-SARCLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Réunion de Préparation à la campagne de terrain Svalbard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Bremerhaven, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01973995v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic of the snow Ecosystem in polar Regions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorrie Maccario</w:t>
+                <w:t xml:space="preserve">Un nouveau système microfluidique en configuration pile à combustible microbienne pour étudier les performances électrocatalytiques des biofilms bactériens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexiane Godain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Erouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Larose</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion de Préparation à la campagne de terrain Svalbard</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Bremerhaven, Germany</w:t>
+              <w:t xml:space="preserve">MADICA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Mahdia, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01973634v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau système microfluidique en configuration pile à combustible microbienne pour étudier les performances électrocatalytiques des biofilms bactériens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohsen Erouel</w:t>
+                <w:t xml:space="preserve">GIS Improves Microbial Ecology Spatial Analysis of Bacterial Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Beaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MADICA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Mahdia, Tunisie</w:t>
+              <w:t xml:space="preserve">6th Argonne Soil Metagenomic Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, St Charles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946359v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metagenomic and metagenic approaches to link structure and function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21494,976 +21372,976 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Argonne Soil Metagenomic Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, St Charles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01973894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arctic snowpack microbial community highlighted by metagenomics and metatranscriptomics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Viruses keep Arctic microbial adaptation from its breaking point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sanguino Casado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Thünen Symposium on soil metagenomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Braunschweig, Germany</w:t>
+              <w:t xml:space="preserve">PAM5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Big Sky, Montana, United States. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925332v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viruses keep Arctic microbial adaptation from its breaking point</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+                <w:t xml:space="preserve">The Dynamic Arctic Snowpack Microbial Habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cecillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorrie Maccario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sanguino Casado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAM5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2013, Big Sky, Montana, United States. pp.23</w:t>
+              <w:t xml:space="preserve">, Sep 2013, Big Sky, Montana, United States. pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932236v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dynamic Arctic Snowpack Microbial Habitat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
+                <w:t xml:space="preserve">Bactéries, foudre et transfert latéral dans les nuages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Demanèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAM5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Big Sky, Montana, United States. pp.30</w:t>
+              <w:t xml:space="preserve">MicrobAERO : Microbiologie des Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Blaise Pascal (Clermont Ferrand 2) (UBP). FRA., Oct 2013, La Bourboule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932225v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bactéries, foudre et transfert latéral dans les nuages</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etat des lieux des outils et des technologies de biologie moléculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobAERO : Microbiologie des Aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Blaise Pascal (Clermont Ferrand 2) (UBP). FRA., Oct 2013, La Bourboule, France</w:t>
+              <w:t xml:space="preserve">BiomInnov : La biologie moléculaire appliquée à l'Environnement et au service de l'innovation industrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Romainville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932186v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat des lieux des outils et des technologies de biologie moléculaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Managing microbial communities for sequentially reconstruct genomes from complex metagenomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BiomInnov : La biologie moléculaire appliquée à l'Environnement et au service de l'innovation industrielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Romainville, France</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.1147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925337v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing microbial communities for sequentially reconstruct genomes from complex metagenomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tom Delmont</w:t>
+                <w:t xml:space="preserve">Soil microbial community structure vs. function - Who's driving?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.1147</w:t>
+              <w:t xml:space="preserve">2nd Thünen Symposium on soil metagenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Braunschweig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00821702v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil microbial community structure vs. function - Who's driving?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emerging issues - An opinion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Thünen Symposium on soil metagenomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Braunschweig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925336v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging issues - An opinion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Arctic snowpack microbial community highlighted by metagenomics and metatranscriptomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorrie Maccario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Thünen Symposium on soil metagenomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Braunschweig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925329v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of CRISPRs in the search for a viral global metacommunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sanguino Casado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Forero Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRISPR: Evolution, Mechanisms and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, St Andrews, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La neige : Un milieu vivant avec un rôle fondamental dans la régulation de la planète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorrie Maccario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Sanguino Casado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22478,212 +22356,212 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Journées Scientifiques du CNFRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial diversity of sediment bacteria, an approach using GIS and 16S rRNA gene sequence profiling: The case of Chilika Lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Beaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vishakha Raina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurdeep Rastogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Annual Argonne Soil Metagenomics Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Bloomingdale, Illinois, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criblage génétique d'une banque fosmidique d'ADN métagénomique d'un sol de référence pour la recherche de gènes fonctionnels d'intérêt industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jacquiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Demanèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22691,426 +22569,426 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIème Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Parent, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Arctic snowpack microbial community highlighted by metagenomics and metatranscriptomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorrie Maccario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAM5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Big Sky, Montana, United States. pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TerraGenome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference : Applied &amp; Environmental Microbiology - Exploring and Exploiting the Depths of the Microbial Biosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, South Hadley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the impact of genetically modified plants on the environment using NGS; a case study on transgenic grapevine rootstocks expressing viral coat protein and bacterial nptII transgenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Demanèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Beuve</w:t>
+                <w:t xml:space="preserve">Samia Djennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId626" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BiomInnov : La biologie moléculaire appliquée à l'Environnement et au service de l'innovation industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Romainville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of plasmids in soils stressed by different conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia I. de La Cruz-Perera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soren J. Sorensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23125,1830 +23003,1830 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Thünen Symposium on soil metagenomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Braunschweig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing microbial communities for finding new enzymes and sequentially reconstruct genomes from complex metagenomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jacquiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Franqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Congress of European Microbiologists (FEMS 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Leipzig, Germany. pp.S32, SOIL METAGENOMICS, Hall 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal changes in snow chemistry lead to new insights into mercury methylation in the Arctic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Prestat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibel Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delina Y. Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Polar Year Oslo Conference 2010, Norway: 'Polar Science - Global Impact'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du séquençage massif à l'étude de la diversité et du fonctionnement des communautés bactériennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ASSESSING INTERACTIONS BETWEEN MERCURY AND MICROBIAL POPULATIONS IN THE SNOWPACK: A METAGENOMIC APPROACH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibel Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe P. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ÉVOLUTION ET BIODIVERSITÉ MICROBIENNE IMPACT DU SÉQUENÇAGE DE NOUVELLE GÉNÉRATION</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">BAGECO 10 : Bacterial Genetics and Ecology – Coexisting on a Changing Planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440051v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FROM “OMICS” TO “OHMICS”: ELECTRICITYPRODUCING BACTERIAL COMMUNITY STRUCTURES IN MICROBIAL FUEL CELLS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
+                <w:t xml:space="preserve">LIGHTNING-ASSISTED ENVIRONMENTAL GENETIC THERAPY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delina Y. Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pivetal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BAGECO 10 : Bacterial Genetics and Ecology – Coexisting on a Changing Planet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399261v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIGHTNING-ASSISTED ENVIRONMENTAL GENETIC THERAPY</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of denitrification gene clusters of soil bacteria via a metagenomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Demanèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude M David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BAGECO 10 : Bacterial Genetics and Ecology – Coexisting on a Changing Planet</w:t>
+              <w:t xml:space="preserve">10. Symposium on Bacterial Genetics and Ecology - Coexisting on a Changing Planet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399257v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of denitrification gene clusters of soil bacteria via a metagenomic approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">STRUCTURE AND PERFORMANCE OF ELECTRO-ACTIVE BACTERIAL COMMUNITIES IN MICROBIAL FUEL CELLS UNDER VARYING OPERATING CONDITIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delina Y. Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Monier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Symposium on Bacterial Genetics and Ecology - Coexisting on a Changing Planet</w:t>
+              <w:t xml:space="preserve">BAGECO 10 : Bacterial Genetics and Ecology – Coexisting on a Changing Planet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753844v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASSESSING INTERACTIONS BETWEEN MERCURY AND MICROBIAL POPULATIONS IN THE SNOWPACK: A METAGENOMIC APPROACH</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe P. Ferrari</w:t>
+                <w:t xml:space="preserve">COMPARATIVE ANALYSIS OF MICROARRAY, RISA AND SEQUENCING APPROACHES FOR MICROBIAL COMMUNITY ANALYSES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Faugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BAGECO 10 : Bacterial Genetics and Ecology – Coexisting on a Changing Planet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399256v1</w:t>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STRUCTURE AND PERFORMANCE OF ELECTRO-ACTIVE BACTERIAL COMMUNITIES IN MICROBIAL FUEL CELLS UNDER VARYING OPERATING CONDITIONS</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">GENOME FLEXIBILITY ACROSS DIFFERENT STRAINS OF THE HEXACHLOROCYCLANE-DEGRADING BACTERIUM SPHINGOBIUM FRANCENSE SP+ IDENTIFIED BY A GLOBAL APPROACH OF GENOME SEQUENCING AND MICROARRAY COMPARATIVE GENOMIC HYBRIDIZATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibel Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cecillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Thion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude M. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Monier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BAGECO 10 : Bacterial Genetics and Ecology – Coexisting on a Changing Planet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399263v1</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPARATIVE ANALYSIS OF MICROARRAY, RISA AND SEQUENCING APPROACHES FOR MICROBIAL COMMUNITY ANALYSES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ASSESSING DEHALOGENASE ACTIVITIES UTILIZING INTEGRATING QUANTITATIVE PCR AND MICROARRAYS DURING PCE BIOREMEDIATION : THE CONTRUCTION OF A NEW DEGRADATION MODEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude M. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BAGECO 10 : Bacterial Genetics and Ecology – Coexisting on a Changing Planet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399230v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENOME FLEXIBILITY ACROSS DIFFERENT STRAINS OF THE HEXACHLOROCYCLANE-DEGRADING BACTERIUM SPHINGOBIUM FRANCENSE SP+ IDENTIFIED BY A GLOBAL APPROACH OF GENOME SEQUENCING AND MICROARRAY COMPARATIVE GENOMIC HYBRIDIZATION</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Thion</w:t>
+                <w:t xml:space="preserve">COMPARISON BETWEEN TOTAL AND ACTIVE BACTERIAL COMMUNITIES IN SOIL CONTAMINATED BY CHLORINATED COMPOUNDS, USING PYROSEQUENCING AND MICROARRAYS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude M. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude M. David</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Janet K. Jansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BAGECO 10 : Bacterial Genetics and Ecology – Coexisting on a Changing Planet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399182v1</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASSESSING DEHALOGENASE ACTIVITIES UTILIZING INTEGRATING QUANTITATIVE PCR AND MICROARRAYS DURING PCE BIOREMEDIATION : THE CONTRUCTION OF A NEW DEGRADATION MODEL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
+                <w:t xml:space="preserve">Characterization of denitrification gene clusters of soil bacteria via a metagenomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Demanèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude M. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BAGECO 10 : Bacterial Genetics and Ecology – Coexisting on a Changing Planet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">FEMS 2009 – Third Congress of European Microbiologists : Microbes and Man – Interdependence and Future Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Goteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399232v1</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPARISON BETWEEN TOTAL AND ACTIVE BACTERIAL COMMUNITIES IN SOIL CONTAMINATED BY CHLORINATED COMPOUNDS, USING PYROSEQUENCING AND MICROARRAYS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apport du séquençage massif à l'étude de la diversité et du fonctionnement des communautés bactériennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BAGECO 10 : Bacterial Genetics and Ecology – Coexisting on a Changing Planet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">ÉVOLUTION ET BIODIVERSITÉ MICROBIENNE IMPACT DU SÉQUENÇAGE DE NOUVELLE GÉNÉRATION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399231v1</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of denitrification gene clusters of soil bacteria via a metagenomic approach</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">FROM “OMICS” TO “OHMICS”: ELECTRICITYPRODUCING BACTERIAL COMMUNITY STRUCTURES IN MICROBIAL FUEL CELLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delina Y. Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cecillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS 2009 – Third Congress of European Microbiologists : Microbes and Man – Interdependence and Future Challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Goteborg, Sweden</w:t>
+              <w:t xml:space="preserve">BAGECO 10 : Bacterial Genetics and Ecology – Coexisting on a Changing Planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00411820v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICROBIAL CANNIBALISM IN EXTREME STARVED ENVIRONMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BAGECO 10 : Bacterial Genetics and Ecology – Coexisting on a Changing Planet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00399177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IS EVERYTHING EVERYWHERE?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Faugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliou Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BAGECO 10 : Bacterial Genetics and Ecology – Coexisting on a Changing Planet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00399250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOIL METAGENOMIC: WHERE IS THE DIVERSITY?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24970,711 +24848,711 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BAGECO 10 : Bacterial Genetics and Ecology – Coexisting on a Changing Planet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00399234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WHERE DO DEHALOGENASES COME FROM ? A MULTIDISCIPLINARY STUDY HIGHLIGHTS THE PRIMARY ROLE OF HORIZONTAL GENE TRANSFER DURING RECENT FUNCTIONAL ADAPTATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude M. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibel Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Mesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BAGECO 10 : Bacterial Genetics and Ecology – Coexisting on a Changing Planet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00399233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DISTRIBUTION AND REGULATION OF CYTOCHROMES P450 INVOLVED IN FUEL OXYGENATES DEGRADATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Malandain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Fayolle-Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BAGECO 10 : Bacterial Genetics and Ecology – Coexisting on a Changing Planet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00399251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEOMICROBIOLOGY OF EXTREME SOILS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Timothy M Vogel</w:t>
+                <w:t xml:space="preserve">Characterization of soil bacteria denitrification gene cluster via a metagenomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Demanèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude M David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BAGECO 10 : Bacterial Genetics and Ecology – Coexisting on a Changing Planet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">3. FEMS Congress of European Microbiologists :microbes and man-interdependence and future challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Gothenburg, Sweden. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399260v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02818354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMPLETE SEQUENCING OF THE SOIL METAGENOME: AN ATTAINABLE UTOPIA?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BAGECO 10 : Bacterial Genetics and Ecology - Coexisting on a Changing Planet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00399175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of soil bacteria denitrification gene cluster via a metagenomic approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Timothy Vogel</w:t>
+                <w:t xml:space="preserve">GEOMICROBIOLOGY OF EXTREME SOILS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Malandain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vicini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cecillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. FEMS Congress of European Microbiologists :microbes and man-interdependence and future challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Gothenburg, Sweden. 1 p</w:t>
+              <w:t xml:space="preserve">BAGECO 10 : Bacterial Genetics and Ecology – Coexisting on a Changing Planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02818354v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maîtrise de la dispersion des gènes de résistance aux antibiotiques en milieux naturels (AntiReSol)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Demanèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Poté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sanguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25693,613 +25571,613 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AFEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00411821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité et évolution des déshalogénases bactériennes : détection bioinformatique et perspectives de recherche</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hasna Boubakri</w:t>
+                <w:t xml:space="preserve">Geomicrobiology of extreme soils along a transect-slope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Malandain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vicini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cecillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème colloque national "Ressources génétiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Strasbourg, France. pp.83-94</w:t>
+              <w:t xml:space="preserve">The 12th International Symposium on Microbial Ecology (ISME 12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Caims, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00338089v1</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et exploitation de la diversité génétique des polykétides synthases de type I dans l'ADN metagénomique d'un sol</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metagenomic library selection and validation by pyrosequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Demanèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Lefevre</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Nalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème colloque national "Ressources génétiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Strasbourg, France. pp.201-213</w:t>
+              <w:t xml:space="preserve">ISME 12. International Symposium on Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Cairns, Australia. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00338083v1</w:t>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomicrobiology of extreme soils along a transect-slope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Timothy M Vogel</w:t>
+                <w:t xml:space="preserve">Diversité et évolution des déshalogénases bactériennes : détection bioinformatique et perspectives de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude M. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bringel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gilmartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasna Boubakri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Symposium on Microbial Ecology (ISME 12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Caims, Australia</w:t>
+              <w:t xml:space="preserve">7ème colloque national "Ressources génétiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Strasbourg, France. pp.83-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399434v1</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00338089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metagenomic library selection and validation by pyrosequencing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse et exploitation de la diversité génétique des polykétides synthases de type I dans l'ADN metagénomique d'un sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Demanèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Renaud Nalin</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Jarrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Robe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME 12. International Symposium on Microbial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Cairns, Australia. 1 p</w:t>
+              <w:t xml:space="preserve">7ème colloque national "Ressources génétiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Strasbourg, France. pp.201-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190317v1</w:t>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00338083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HOW MICROBIAL COMMUNITY STRUCTURE AND FUNCTION RELATE TO EACH OTHER WHEN CHLORINATED COMPOUNDS ARE INVOLVED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude M. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Mesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Malandain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26318,159 +26196,159 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 12th International Symposium on Microbial Ecology (ISME 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Caims, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00399439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METAGENOMIC: INSIGHTS ON EXTREME METABOLISM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Faugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 12th International Symposium on Microbial Ecology (ISME 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Caims, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00399436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26480,154 +26358,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental resistome transcriptional response to gentamicin pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Sanchez-Cid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Guironnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Franqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Sanchez-Cid</w:t>
+                <w:t xml:space="preserve">L Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId674" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on the Environmental Dimension of Antibiotic Resistance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26637,274 +26515,274 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic responses to warming and cooling of an Arctic tundra soil microbiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morten Dencker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Zohaib Anwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morten Dencker</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Carsten Suhr Jacobsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Zohaib Anwar</w:t>
-[...57 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/599233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de la signature biologique de la dégradation de la chlordécone dans les sols des antilles (Biodechlord). AAP INRA Demichlord, Plan National d’Action Chlordécone, Rapport final, Octobre 2013, 179 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Achaouak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Achaouak</w:t>
+                <w:t xml:space="preserve">J. M. Chovelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Benoit</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marion Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26914,51 +26792,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production d'un biofilm sur une électrode pour biopile, électrode et biopile obtenues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -26980,65 +26858,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: 08 53441. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00369250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId688"/>
+      <w:footerReference w:type="default" r:id="rId686"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -27185,51 +27063,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05494502v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bardos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyu Lai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pizzol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sellitri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazar&#233; Couto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5va00242g" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447886v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiwen Yang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azariel Ruiz-Valencia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Song" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Vogel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c10071" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420575v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dehon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislava Vrchoveck&#225;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Mathieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanis&#322;aw Wac&#322;awek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00722-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447936v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Johansson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Carabante" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M Vogel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkki Lindberg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.125978" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875092v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J&#233;glot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepcion Sanchez-Cid" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Reinhold S&#248;rensen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirk Matthew Schnorr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Plauborg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2024.2432483" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420555v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/envhealth.5c00238" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875110v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwen Tang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M. Vogel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changlong Wei" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtiar Ali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.133217" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875084v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leilei Xiang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Sze-Yin Leung" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Elsner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xinn.2024.100612" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276417v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Godain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fongarland" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2023.115806" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766636v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Bak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Keuschnig" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Nybroe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Aamand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J&#248;rgensen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-024-03432-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284625v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Barbaro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Spolaor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Koziol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01473-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291429v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie A Malard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bergk-Pinto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Layton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larose" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-023-02204-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315013v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaole Yin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Chen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Tao Jiang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c00159" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269334v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Monier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Paitier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11112695" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315018v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Ghaly" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gillings" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-35074-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314995v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Radouani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Silbande" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Laure" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2023.108460" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316133v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad042" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320193v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10121380" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827526v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Torzewski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Stachnik" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel K&#281;pski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.918622" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547936v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12020176" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624547v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gondran" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27072245" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746450v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guironnet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-022-00101-y" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662087v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romie Tignat-Perrier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franqueville Laure" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delauri&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trista Schagat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12030364" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349896v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. T&#233;cher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dommergue" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2022.629355" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411983v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Finn" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bergk-Pinto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Hazard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme W. Nicol" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Tebbe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiab068" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200197v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10020191" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200052v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2021.462133" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080244v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thollot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59138-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489910v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Beaulne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir R. Mishra" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrutyunjay Suar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananta Narayan Panda" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurdeep Rastogi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2020.01.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080036v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11121296" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481717v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137129" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080265v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Holland" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bergk Pinto" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Williamson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Anesio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01029" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079607v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-6081-2020" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080130v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengsheng Zhu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Miller" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Lusskin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrie Maccario" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.1100" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327537v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Saadi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;zard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Erouel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ab6c99" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122082v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelly Carpenter" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody W. Deming" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38744-y" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415112v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51073-4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415098v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Els" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Baumann-Stanzer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-019-09606-x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415106v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02492" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122072v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00243" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415116v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Hoyos-Hernandez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Courbert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonucci" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien David" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnz180" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122074v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Baumann&#8208;stanzer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Sattler" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/geo2.69" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02497490v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sekkour" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Bekki" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulikha Bouchiba" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Navarro" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15414/jmbfs.2019.9.1.70-77" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702264v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Djeran-Maigre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubujet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7230-z" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588970v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delina Lyon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2016.10.096" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PVQ960H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970342v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tue Kj&#230;rgaard Nielsen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Grud Rasmussen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Deman&#232;che" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cecillon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx185" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588965v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana B. M&#252;ller" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora T. Ramos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilda Fernandes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen S.C. Lazzarin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.12.005" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4C3RQZX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588980v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Fedrizzi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen S. C. Lazzarin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03604" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589025v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Masy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tromme" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thonart" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacques" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.04.016" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPTLK87B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923285v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nesme" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiros N. Agathos" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bailey" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Baldrian" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00073" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588990v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Toledo Ramos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Simone Chiaranda Lazzarin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J.J. Alvarez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2016.09.002" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDMNT8XN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589168v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanguino Casado" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Franqueville" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiv046" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589154v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O. Delmont" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Bromberg" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004472" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589179v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murat Eren" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prestat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zcan C. Esen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00358" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986288v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2015.09.002" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV8XVBCB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988678v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delmont" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.03.036" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928111v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Francioli" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquesson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Laoudi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-014-0925-8" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589127v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude M. David" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett M. Warne" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet K. Jansson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12413" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C00196AF94CD722060CF13A9D730A58BDBCFA46/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989480v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jacquiod" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Ausec" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuofei Xu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2014.03.036" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0J6ZFMFQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589188v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00413" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075205v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Digabel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Benoit" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fayolle-Guichard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.07.013" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0MS9X1B-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925290v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Berger" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Malandain" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079972" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846134v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Robe" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Nalin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065288" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846152v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology2010317" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075203v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-013-4803-3" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VPPCQK48-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925281v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Bowman" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12047" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8109DZGS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925293v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/8/3/035004" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846141v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201200155" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-12P2SZ25-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925305v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2013.12.002" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920266v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079699" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747243v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin P. Keegan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Faubladier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.197" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747255v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Biderre-Petit" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Jaziri" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Denonfoux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-7915.2012.00339.x" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747239v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2012.55" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629407v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2011.04.010" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DQHL5VX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579327v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Gilbert" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald O'Dor" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/469162a" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629399v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian M. Clark" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2011.06.013" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6LTKGJP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747250v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.61" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579312v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Constancias" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01526-10" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579323v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hery" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanguin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Perez Fabiel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lefebvre" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.07.003" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSZ6JPKF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539229v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Pontiroli" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Ceccherini" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pot&#233;" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Wildi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Kay" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2010.04.009" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3XPSLHS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417880v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delina Y. Lyon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buret" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2009.09.001" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BZCVMGH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476159v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rosselli" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2009.09.009" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D95X0QZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476194v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy R. Sapkota" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.0901201" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476162v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.00847.x" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925250v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pivetal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Blanchard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10889861003767092" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476166v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P. Ferrari" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-009-0299-2" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JXF221WG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539533v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupraz" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Freissinet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2009.0359" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515484v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audra Nemir" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Perrussel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.03.036" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM78WN7P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368291v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2008.09.009" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89M5G6FJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368906v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.12.048" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSPHPF5L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368298v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippot" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01706-08" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391653v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penny R. Hirsch" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Tiedje" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro2119" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418305v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro2119-c3" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391652v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Rizzi" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Daffonchio" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02632-08" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00259468v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bernillon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0800072105" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312918v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brusetti" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Borin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sorlini" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02185-07" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368910v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dirk van Elsas" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Costa" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sj&#246;ling" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Bailey" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2008.07.004" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337997v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lefevre" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Jarrin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ginolhac" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Zago" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2007.12.011" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J2Q797L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313788v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2008.01.001" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64D10H7V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00185843v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kornelia Smalla" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ebr:2007038" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358917v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Ascher" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Pietramellara" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Nannipieri" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2006.07.006" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z645SL7T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00185829v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Faugier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Rybalka" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ebr:2007036" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00185838v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asa Frostegard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ebr:2007037" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00182457v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Fall" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bertolla" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Calteau" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gueguen" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001055" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659520v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Remenant" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dechesne" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thioulouse" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02686-05" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02569780v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne C&#233;r&#233;monie" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Boubakri" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy. M. Vogel" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00188.x" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124522v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Herrera" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oger-Desfeux" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Deschene" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2005.00895.x" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4F52G979-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140690v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140691v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141153v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Remenant" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thioulouse" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140689v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beuf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140810v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsec.2004.09.008" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9QW5C0N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140802v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poly" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tran Van" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lombard" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2005.01.003" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DB98WSQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00354210v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perri&#232;re" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-004-0161-1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FC8X5GKQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140812v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427601v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gillet" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robe" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pujic" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266576v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gillet" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.9.5522-5527.2004" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02399966v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Kay" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Chabrillat" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI.2003.16.1.74" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200272v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1164-5563(03)00033-5" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLWFVTV3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139531v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nalin" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sailland" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.67.8.3440-3444.2001" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967034v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Thomas" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berger" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Jacquier" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baud-Grasset" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.178.20.6049-6055.1996" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200261v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Anid" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0043-1354(93)90178-K" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827598v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Marc Bergk Pinto" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865863v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Malard" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827601v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811230134_0015" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846124v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4115-1_1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925266v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338069v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00338069" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122119v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458392v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977524v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James France" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973591v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977530v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier E Magand" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien E Dommergue" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977542v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946355v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fongarland" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946344v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626861v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946350v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974548v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974644v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974570v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626853v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946360v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974636v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976691v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Bj&#246;rkman" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976684v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976738v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974649v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976769v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974559v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Beaulne" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Mirsha" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976628v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974648v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976791v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976700v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626839v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974628v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Mishra" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974642v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626859v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoni" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Averoux" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;asse" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Boisset" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976816v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976764v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946357v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974581v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974638v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Masy" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hiligsmann" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974633v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974596v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sibourg" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974055v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saadi" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974067v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973799v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192455v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Merlin" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vuilleumier" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Imfeld" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973979v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973916v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973995v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973634v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946359v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973894v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925332v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932236v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932225v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932186v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Morris" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925337v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821702v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925336v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925329v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988702v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Forero Serna" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988705v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932200v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishakha Raina" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925344v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932231v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988699v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925339v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Beuve" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vigneron" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Djennane" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vigne" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925335v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia I. de La Cruz-Perera" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren J. Sorensen" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932256v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925324v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440051v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399261v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399257v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753844v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Philippot" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude M David" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399256v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399263v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vigneron" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399230v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399182v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thion" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399232v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399231v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411820v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399177v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399250v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399234v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399233v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mesle" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399251v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399260v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vicini" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399175v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818354v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411821v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338089v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bringel" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pagni" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gilmartin" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338083v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399434v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190317v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude David" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399439v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399436v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768802v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sanchez-Cid" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guironnet" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Wiest" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vulliet" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415186v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Dencker" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zohaib Anwar" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Suhr Jacobsen" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/599233" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266671v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achaouak" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Chovelon" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369250v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05494502v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bardos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyu Lai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pizzol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sellitri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazar&#233; Couto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5va00242g" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447936v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Johansson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azariel Ruiz-Valencia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Carabante" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M Vogel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkki Lindberg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.125978" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420575v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dehon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislava Vrchoveck&#225;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Mathieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanis&#322;aw Wac&#322;awek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00722-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875092v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J&#233;glot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepcion Sanchez-Cid" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Reinhold S&#248;rensen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirk Matthew Schnorr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Plauborg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2024.2432483" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447886v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiwen Yang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Song" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Vogel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c10071" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420555v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/envhealth.5c00238" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875110v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwen Tang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M. Vogel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changlong Wei" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtiar Ali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.133217" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875084v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leilei Xiang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Sze-Yin Leung" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Elsner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xinn.2024.100612" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276417v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Godain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fongarland" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2023.115806" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766636v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Bak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Keuschnig" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Nybroe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Aamand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J&#248;rgensen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-024-03432-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291429v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie A Malard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bergk-Pinto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Layton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larose" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-023-02204-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284625v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Barbaro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Spolaor" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Koziol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01473-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315013v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaole Yin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Chen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Tao Jiang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c00159" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269334v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Monier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Paitier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11112695" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315018v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Ghaly" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gillings" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-35074-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314995v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Radouani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Silbande" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Laure" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2023.108460" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316133v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiad042" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320193v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10121380" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547936v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12020176" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827526v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Torzewski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Stachnik" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel K&#281;pski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.918622" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624547v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gondran" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27072245" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746450v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guironnet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-022-00101-y" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662087v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romie Tignat-Perrier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franqueville Laure" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delauri&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trista Schagat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12030364" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349896v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. T&#233;cher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dommergue" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2022.629355" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200197v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10020191" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411983v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Finn" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bergk-Pinto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Hazard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme W. Nicol" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Tebbe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiab068" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200052v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2021.462133" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080036v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11121296" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481717v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thollot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137129" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080265v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Holland" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bergk Pinto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Williamson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Anesio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01029" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489910v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Beaulne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir R. Mishra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrutyunjay Suar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananta Narayan Panda" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurdeep Rastogi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2020.01.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080244v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59138-5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079607v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-6081-2020" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080130v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengsheng Zhu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Miller" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Lusskin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrie Maccario" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.1100" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327537v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Saadi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;zard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Erouel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ab6c99" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122082v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelly Carpenter" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody W. Deming" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38744-y" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415098v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Els" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Baumann-Stanzer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-019-09606-x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415112v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51073-4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122072v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00243" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415106v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02492" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415116v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Hoyos-Hernandez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Courbert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonucci" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien David" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnz180" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122074v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Baumann&#8208;stanzer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Sattler" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/geo2.69" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02497490v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sekkour" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Bekki" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulikha Bouchiba" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Navarro" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15414/jmbfs.2019.9.1.70-77" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702264v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Djeran-Maigre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubujet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-018-7230-z" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588970v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delina Lyon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2016.10.096" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PVQ960H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970342v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tue Kj&#230;rgaard Nielsen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Grud Rasmussen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Deman&#232;che" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cecillon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx185" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588965v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana B. M&#252;ller" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora T. Ramos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilda Fernandes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen S.C. Lazzarin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.12.005" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4C3RQZX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588980v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Fedrizzi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen S. C. Lazzarin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03604" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589025v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Masy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tromme" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thonart" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacques" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.04.016" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPTLK87B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923285v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nesme" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiros N. Agathos" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bailey" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Baldrian" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00073" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588990v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Toledo Ramos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Simone Chiaranda Lazzarin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J.J. Alvarez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2016.09.002" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDMNT8XN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589154v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O. Delmont" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Bromberg" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004472" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589168v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanguino Casado" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Franqueville" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiv046" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589179v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murat Eren" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prestat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zcan C. Esen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00358" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986288v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2015.09.002" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV8XVBCB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928111v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delmont" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Francioli" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquesson" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Laoudi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-014-0925-8" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589127v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude M. David" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett M. Warne" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet K. Jansson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12413" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C00196AF94CD722060CF13A9D730A58BDBCFA46/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989480v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jacquiod" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Ausec" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuofei Xu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2014.03.036" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0J6ZFMFQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988678v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.03.036" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589188v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00413" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075205v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Digabel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Benoit" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fayolle-Guichard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.07.013" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0MS9X1B-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846134v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Robe" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Nalin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065288" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846152v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology2010317" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075203v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-013-4803-3" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VPPCQK48-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925290v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Berger" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Malandain" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079972" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925281v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Bowman" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12047" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8109DZGS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846141v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201200155" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-12P2SZ25-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925305v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2013.12.002" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925293v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/8/3/035004" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920266v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079699" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747243v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin P. Keegan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Faubladier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.197" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747255v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Biderre-Petit" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Jaziri" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Denonfoux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-7915.2012.00339.x" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747239v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2012.55" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579327v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Gilbert" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald O'Dor" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/469162a" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747250v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.61" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629399v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian M. Clark" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2011.06.013" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6LTKGJP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629407v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2011.04.010" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DQHL5VX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579312v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Constancias" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01526-10" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476159v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pot&#233;" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Ceccherini" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rosselli" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Wildi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2009.09.009" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D95X0QZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476162v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.00847.x" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476194v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy R. Sapkota" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.0901201" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925250v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delina Y. Lyon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pivetal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Blanchard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10889861003767092" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539229v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Pontiroli" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Kay" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2010.04.009" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3XPSLHS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417880v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buret" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2009.09.001" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BZCVMGH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579323v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hery" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanguin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Perez Fabiel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lefebvre" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.07.003" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSZ6JPKF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476166v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P. Ferrari" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-009-0299-2" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JXF221WG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539533v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupraz" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Freissinet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2009.0359" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515484v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audra Nemir" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Perrussel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.03.036" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM78WN7P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368291v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2008.09.009" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89M5G6FJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368906v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.12.048" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSPHPF5L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368298v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippot" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01706-08" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391653v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penny R. Hirsch" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Tiedje" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro2119" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418305v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro2119-c3" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391652v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Rizzi" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Daffonchio" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02632-08" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00259468v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bernillon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0800072105" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312918v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brusetti" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Borin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sorlini" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02185-07" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368910v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dirk van Elsas" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Costa" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sj&#246;ling" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Bailey" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2008.07.004" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LMZD1K2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313788v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2008.01.001" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64D10H7V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337997v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lefevre" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Jarrin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ginolhac" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Zago" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2007.12.011" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J2Q797L-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358917v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Ascher" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Pietramellara" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Nannipieri" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2006.07.006" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z645SL7T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00185843v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kornelia Smalla" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ebr:2007038" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00185829v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Faugier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Rybalka" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ebr:2007036" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00185838v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asa Frostegard" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ebr:2007037" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00182457v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Fall" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bertolla" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Calteau" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gueguen" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001055" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02569780v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne C&#233;r&#233;monie" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Boubakri" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy. M. Vogel" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00188.x" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124522v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Herrera" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oger-Desfeux" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Deschene" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2005.00895.x" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4F52G979-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140690v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140691v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141153v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Remenant" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dechesne" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thioulouse" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02686-05" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140689v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beuf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140810v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Normand" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsec.2004.09.008" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9QW5C0N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140802v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poly" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tran Van" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lombard" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2005.01.003" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DB98WSQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00354210v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perri&#232;re" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-004-0161-1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FC8X5GKQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140812v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427601v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gillet" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robe" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pujic" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266576v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gillet" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.9.5522-5527.2004" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02399966v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Kay" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Chabrillat" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI.2003.16.1.74" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200272v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1164-5563(03)00033-5" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLWFVTV3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139531v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nalin" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sailland" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.67.8.3440-3444.2001" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967034v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Thomas" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berger" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Jacquier" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baud-Grasset" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.178.20.6049-6055.1996" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200261v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Anid" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0043-1354(93)90178-K" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865863v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Malard" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827598v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Marc Bergk Pinto" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827601v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811230134_0015" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846124v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4115-1_1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925266v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338069v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00338069" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122119v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458392v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977524v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James France" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973591v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977530v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier E Magand" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien E Dommergue" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977542v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946355v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fongarland" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946344v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626861v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946350v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976691v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Bj&#246;rkman" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976684v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974649v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976769v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976738v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974559v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Beaulne" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Mirsha" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976628v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974648v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976791v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976700v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626839v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974548v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974644v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974570v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626853v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946360v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974636v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974628v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Mishra" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974642v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626859v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoni" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Averoux" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;asse" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Boisset" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976816v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974581v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976764v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946357v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974638v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Masy" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hiligsmann" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974633v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974596v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sibourg" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973799v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192455v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Merlin" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vuilleumier" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Imfeld" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973979v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974055v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saadi" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974067v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973995v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973634v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946359v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973916v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973894v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932236v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932225v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932186v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Morris" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925337v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821702v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925336v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925329v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925332v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988702v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Forero Serna" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988705v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932200v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishakha Raina" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925344v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932231v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988699v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925339v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Beuve" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vigneron" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Djennane" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vigne" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925335v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia I. de La Cruz-Perera" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren J. Sorensen" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932256v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925324v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399256v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399257v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753844v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Philippot" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude M David" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399263v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vigneron" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399230v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399182v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thion" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399232v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399231v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411820v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440051v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399261v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399177v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399250v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399234v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399233v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mesle" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399251v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818354v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399175v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399260v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vicini" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411821v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399434v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190317v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude David" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338089v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bringel" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pagni" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gilmartin" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338083v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399439v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399436v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768802v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sanchez-Cid" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guironnet" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Wiest" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vulliet" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415186v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Dencker" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zohaib Anwar" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Suhr Jacobsen" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/599233" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266671v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achaouak" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Chovelon" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369250v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>