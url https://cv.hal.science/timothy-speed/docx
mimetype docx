--- v0 (2026-04-12)
+++ v1 (2026-05-03)
@@ -182,247 +182,51 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Knowledge does not arise primarily in propositional representations but through embodied, relational processes that simultaneously generate world, value and work. Institutional systems, however, recognise only propositional validation and thereby systematically exclude these processes and the realities they produce.”</w:t>
-[...195 lines deleted...]
-        <w:t xml:space="preserve">Timothy Speed is a neurodivergent artist and researcher whose work connects ontology, cognition and social systems within an integrated model of embodied knowledge production.His practice combines theory, lived experience and systemic intervention, challenging fundamental assumptions about science, labour and value while opening the horizon for a post-neurotypical epistemology.</w:t>
+        <w:t xml:space="preserve">Timothy Speed (b. 1973, Middlesbrough, UK) is a British–Austrian neurodivergent researcher, system theorist and artist whose work operates at the intersection of ontology, epistemology, political economy and law. His oeuvre establishes a rare form of autistic knowledge production in which theory, lived experience and systemic intervention are not separate domains but structurally inseparable.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -611,51 +415,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02765852"/>
+    <w:nsid w:val="8D11E570"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>