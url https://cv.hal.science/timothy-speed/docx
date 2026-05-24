--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -122,74 +122,95 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">37811735</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">-hBLHdoAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">000000001636722X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">PTF-0449-2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -249,105 +270,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1667:25 Violence, Health Harm and the Denial of the Rights of Autistic People in Germany - Proceedings before the Social Court Cottbus and the Higher Social Court Berlin-Brandenburg - On the Practical Impossibility of Enforcing Effective Legal Protection for Neurodivergent People</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Speed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -415,51 +436,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8D11E570"/>
+    <w:nsid w:val="669A734F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -646,51 +667,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/timothy-speed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-0143-5949" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/37811735" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000001636722X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/PTF-0449-2026" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572871v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Speed" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/timothy-speed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-0143-5949" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/37811735" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=-hBLHdoAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000001636722X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/PTF-0449-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572871v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Speed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>