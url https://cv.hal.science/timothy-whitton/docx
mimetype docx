--- v0 (2026-03-21)
+++ v1 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Timothy WHITTON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leadership in London: from Government to Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire de la société britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le Royaume-Uni et le monde, n°20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">My Dad was a bus driver&amp;quot;. The 2016 mayoral elections in London</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, The May 2016 Devolved Elections in Scotland, Wales, Northern Ireland and London: Convergences and Divergences, XXXII (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Thatcher’s Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Livingstone : the Thorn in (New ) Labour’s Side</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, The UK’s Political Landscape in the 21st Century: Players, Strategies, Achievements Panorama du paysage politique britannique au XXIe siècle : acteurs, stratégies, réalisations, XII-n°8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mairie de Londres (Greater London Authority) : une dévolution de proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards Croisés. Revue franco-allemande d'histoire de l'art et d'esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, La Régionalisation en Europe : regards croisés,, pp. 215-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Livingstone : the Thorn in (New) Labour’s Side</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, The UK’s Political Landscape in the 21st Century: Players, Strategies, Achievements / Panorama du paysage politique britannique au XXIe siècle : acteurs, stratégies, réalisations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The familiar faces of political renewal at City Hall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire de la société britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, La nouvelle donne politique en Grande-Bretagne (2010-2012), 12, pp.97-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The familiar faces of political renewal at City Hall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire de la société britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, La nouvelle donne politique en Grande-Bretagne (2010-2012), 12, pp.97-113. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/osb.1317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over to you Mr Johnson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire de la société britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Londres : capitale internationale, multiculturelle et olympique, 11, pp. 123-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over to you Mr Johnson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire de la société britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Londres : capitale internationale, multiculturelle et olympique, 11, pp. 123-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forewords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire de la société britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Londres: capitale internationale, multiculturelle et olympique, 11, pp. 9-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All &amp;quot;Kens&amp;quot; to all men. Ken the chameleon : reinvention and representation. From the GLC to the GLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, XV (4. Présentations, re-présentations, représentations), pp. 131-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All “Kens” to all men. Ken the chameleon : reinvention and representation. From the GLC to the GLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Présentations et représentations, re-présentations, XV (4), pp.131-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pratique référendaire et la Mairie de Londres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, La pratique référendaire dans les îles britanniques, Hors série 2, pp.67-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Nightmayor at City Hall’, les coulisses d’une investiture, d’une élection et d’une réélection à Londres,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire de la société britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Les Coulisses du pouvoir,, 6, pp. 197-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nightmayor at City Hall » : les coulisses d’une investiture, d’une élection et d’une réélection à Londres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire de la société britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.197--223. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/osb.467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mairie de Londres et la décentralisation du pouvoir : enjeux initiaux et premiers bilans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17. La dynamique de la dévolution au Royaume-Uni, pp. 105-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mairie de Londres et la décentralisation du pouvoir : enjeux initiaux et premiers bilans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babel : Littératures plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, La dynamique de la dévolution au Royaume-Uni, 17, pp.105-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mairie de Londres et la décentralisation : entre autonomie et indépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, XII (2. "Décentralisation et participation citoyenne : une nouvelle répartition des pouvoirs en Angleterr), pp. 37-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Growth of Precarious Employment in Great Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, XX (2. La situation et les politiques de l'emploi en France et en Grande-Bretagne), pp. 51-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les salaires de la pauvreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (1), pp. 81-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Poverty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q/W/E/R/T/Y</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 10, pp. 237-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labour's National Minimum Wage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, XI (3), pp. 115-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adieu aux Wages Councils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 8, pp. 65-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Les &amp;quot;Wages Councils&amp;quot; : bilan&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, CAPES Curriculum and Other Essays, 07, pp.67-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Wages Councils: bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp. 67-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does 'insertion' work? France's minimum income</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citizen's Income</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 19, pp.11-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The National Minimum Wage in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low pay review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 36, pp.21-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leadership Politics in the United Kingdom’s Local Government</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02291094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grande-Bretagne de Theresa May, l’Observatoire de la Société Britannique, Université du SUD Toulon-Var, n°21, février 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken « le rouge » et la Mairie de Londres. Du Greater London Council à la Greater London Authority, Paris: l’Harmattan, 2010, 212p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken &amp;quot; le rouge &amp;quot; et la Mairie de Londres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 212p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le New Labour et l'identité britannique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire de la Société Britannique; Université du SUD Toulon-Var, 286p., 2008, 2-9726-37457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyenneté, empires, et mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Espiet-Kilty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Spensky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUBP, pp.290, 2006, 2-84516-313-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyens ou consommateurs ? Les mutations rhétoriques et politiques au Royaume-Uni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Espiet-Kilty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de l'Université Blaise Pascal. Presses Universitaires de l'Université Blaise Pascal, 332p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Commentaire de texte par l'exemple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anémone Kober-Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Timothy WHITTON &amp; Anémone KOBER-SMITH. Éditions du Temps, 190p., 2002, 2-8274-218-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poverty and Inequality in Britain (1942-1990)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Redonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Temps, 255 p., 2000, 2-84274-140-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le New Labour, Rupture ou continuité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 281p., 2000, 2-86847-525-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Etat-providence : bilan de dix-huit années de pouvoir conservateur (1979-1997)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anémone Kober-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anémone KOBER-SMITH, Thimothy WHITTON. CRECIB, 159 p., 1998, Revue Française de Civilisation Britannique, vol. IX, n°4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dynamics of Time at Work: an Anglo-French Perpective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Barber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The Management Centre, 130 p., 1995, 978-1900089005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fixation de salaires minima en Grande-Bretagne et les working poor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte LESTRADE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Précarité, les « Working poor » en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, l’Harmattan, pp. 241-257, 2018, Logiques Sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Boris Johnson », biographie de Boris Johnson, in, Brexit !, Outre-Terre, Revue Européenne de Géopolitique, L’Esprit du Temps, n°49, 2017, pp. 244-252.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-Terre, Revue Européenne de Géopolitique, L’Esprit du Temps, n°49, 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sadiq Khan », biographie de Sadiq Khan, in, Brexit !, Outre-Terre, Revue Européenne de Géopolitique, L’Esprit du Temps, n°49, 2017, pp. 252-257.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-Terre, Revue Européenne de Géopolitique, L’Esprit du Temps, n°49, 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strife, beer and sandwiches: British trade unions and industrial action during the seventies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles LEYDIER,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Royaume-Uni à l’épreuve de la crise 1970-1979, Paris : 2016, pp. 47-65.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp. 47-65., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mairie de Londres (Greater London Authority) : une dévolution de proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Cherrier; Stéphane Guérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Régionalisation en Europe : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp. 215-238, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection des working poor en Grande-Bretagne. Des Wages Councils au salaire minimum interprofessionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte LESTRADE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Précarité, les " Working poor " en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp. 241-257, 2011, collection "Logiques Sociales"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique référendaire et la Mairie de Londres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard D'HELLENCOURT et Pauline SCHNAPPER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pratique référendaire dans les îles britanniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRECIB, pp. 67-84., 2009, Revue Française de Civilisation Britannique, Hors série n°2, 978-2-9115-8029-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Timothy WHITTON. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le New Labour et l'identité britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de la Société Britannique; Université du SUD Toulon-Var, pp. 11-31., 2008, 5, 2-9726-37457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nightmayor at City Hall', les coulisses d'une investiture, d'une élection et d'une réélection à Londres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susan TROUVE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Coulisses du pouvoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de la Société Britannique; Université du SUD Toulon-Var, pp. 197-225, 2008, n°6, 2-9526-3755-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mairie de Londres: l'exception qui confirme la règle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles LEYDIER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les services publics britanniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp. 257-274., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Timothy WHITTON &amp; Anémone KOBER-SMITH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Commentaire de texte par l'exemple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Temps, pp. 93-106, 2002, 2-84274-218-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare to Work: integrating the British Labour Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et emploi, l'expérience anglo-saxonne, aspects contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan: CERVEPAS, pp. 265-283., 2001, 2-1745-1106-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seebohm Rowntree distingue pauvreté primaire et pauvreté secondaire à York en 1899</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques CARRÉ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les visiteurs du pauvre : anthologie d'enquêtes britanniques sur la pauvreté urbaine, (19ème - 20ème siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp. 121-133., 2000, 2-84586-109-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare to Work: politique progressiste ou miroir aux alouettes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Timothy WHITTON. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le New Labour: rupture ou continuité?,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp. 263-282, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The National Minimum Wage: Pride or Prejudice?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John EDWARDS &amp; Jean-Paul REVAUGER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse on Inequality in France and Britain,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp. 175-189, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Income Supplementing and the Poverty Trap: Speenhamland Revisited?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Barber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Dynamics of Time at Work: an Anglo-French Perspective,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Management Centre,, pp 114-123, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of the Community Development Projects on Assessing Urban Deprivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monica CHARLOT. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Britain's Inner Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ophrys-Ploton,, pp. 9-23., 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with Low Pay. The Wages Councils versus a National Minimum Wage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civilization: Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de la société britannique contemporaine, pp 167-177., 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">British Nationalist Parties: Changing Attitudes to Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Berberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine BERBERI, Gilles LEYDIER & Timothy WHITON (eds.), Les Partis nationalistes britanniques et la question européenne/ British Nationalist Parties : Changing Attitudes to Europe, Université de Tours, GRAAT Online Issue n°16, février 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Partis nationalistes britanniques et la question européenne/ British Nationalist Parties : Changing Attitudes to Europe,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture : Vers une renaissance anglaise ? Dix ans de politique travailliste de la ville, David Fée & Sylvie Nail (eds.), Paris : Presses de la Sorbonne Nouvelle, 2008, 191pp. ISBN-9782878544435,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, 191 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices extraites du &amp;quot;Glossaire bilingue de la protection sociale&amp;quot; Social protection : a bilingual glossary.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Timothy WHITTON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leadership in London: from Government to Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire de la société britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le Royaume-Uni et le monde, n°20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">My Dad was a bus driver&amp;quot;. The 2016 mayoral elections in London</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, The May 2016 Devolved Elections in Scotland, Wales, Northern Ireland and London: Convergences and Divergences, XXXII (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Thatcher’s Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Livingstone : the Thorn in (New ) Labour’s Side</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, The UK’s Political Landscape in the 21st Century: Players, Strategies, Achievements Panorama du paysage politique britannique au XXIe siècle : acteurs, stratégies, réalisations, XII-n°8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mairie de Londres (Greater London Authority) : une dévolution de proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards Croisés. Revue franco-allemande d'histoire de l'art et d'esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, La Régionalisation en Europe : regards croisés,, pp. 215-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Livingstone : the Thorn in (New) Labour’s Side</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, The UK’s Political Landscape in the 21st Century: Players, Strategies, Achievements / Panorama du paysage politique britannique au XXIe siècle : acteurs, stratégies, réalisations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The familiar faces of political renewal at City Hall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire de la société britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, La nouvelle donne politique en Grande-Bretagne (2010-2012), 12, pp.97-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The familiar faces of political renewal at City Hall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire de la société britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, La nouvelle donne politique en Grande-Bretagne (2010-2012), 12, pp.97-113. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/osb.1317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over to you Mr Johnson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire de la société britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Londres : capitale internationale, multiculturelle et olympique, 11, pp. 123-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over to you Mr Johnson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire de la société britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Londres : capitale internationale, multiculturelle et olympique, 11, pp. 123-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forewords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire de la société britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Londres: capitale internationale, multiculturelle et olympique, 11, pp. 9-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All &amp;quot;Kens&amp;quot; to all men. Ken the chameleon : reinvention and representation. From the GLC to the GLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, XV (4. Présentations, re-présentations, représentations), pp. 131-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All “Kens” to all men. Ken the chameleon : reinvention and representation. From the GLC to the GLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Présentations et représentations, re-présentations, XV (4), pp.131-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pratique référendaire et la Mairie de Londres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, La pratique référendaire dans les îles britanniques, Hors série 2, pp.67-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nightmayor at City Hall » : les coulisses d’une investiture, d’une élection et d’une réélection à Londres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire de la société britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.197--223. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/osb.467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Nightmayor at City Hall’, les coulisses d’une investiture, d’une élection et d’une réélection à Londres,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire de la société britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Les Coulisses du pouvoir,, 6, pp. 197-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mairie de Londres et la décentralisation du pouvoir : enjeux initiaux et premiers bilans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17. La dynamique de la dévolution au Royaume-Uni, pp. 105-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mairie de Londres et la décentralisation du pouvoir : enjeux initiaux et premiers bilans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babel : Littératures plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, La dynamique de la dévolution au Royaume-Uni, 17, pp.105-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mairie de Londres et la décentralisation : entre autonomie et indépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, XII (2. "Décentralisation et participation citoyenne : une nouvelle répartition des pouvoirs en Angleterr), pp. 37-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Growth of Precarious Employment in Great Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, XX (2. La situation et les politiques de l'emploi en France et en Grande-Bretagne), pp. 51-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les salaires de la pauvreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (1), pp. 81-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Poverty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q/W/E/R/T/Y</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 10, pp. 237-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labour's National Minimum Wage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, XI (3), pp. 115-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adieu aux Wages Councils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 8, pp. 65-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Les &amp;quot;Wages Councils&amp;quot; : bilan&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, CAPES Curriculum and Other Essays, 07, pp.67-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Wages Councils: bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp. 67-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does 'insertion' work? France's minimum income</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citizen's Income</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 19, pp.11-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The National Minimum Wage in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low pay review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 36, pp.21-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leadership Politics in the United Kingdom’s Local Government</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02291094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grande-Bretagne de Theresa May, l’Observatoire de la Société Britannique, Université du SUD Toulon-Var, n°21, février 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken « le rouge » et la Mairie de Londres. Du Greater London Council à la Greater London Authority, Paris: l’Harmattan, 2010, 212p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken &amp;quot; le rouge &amp;quot; et la Mairie de Londres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 212p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le New Labour et l'identité britannique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire de la Société Britannique; Université du SUD Toulon-Var, 286p., 2008, 2-9726-37457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyenneté, empires, et mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Espiet-Kilty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Spensky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUBP, pp.290, 2006, 2-84516-313-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyens ou consommateurs ? Les mutations rhétoriques et politiques au Royaume-Uni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Espiet-Kilty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de l'Université Blaise Pascal. Presses Universitaires de l'Université Blaise Pascal, 332p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Commentaire de texte par l'exemple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anémone Kober-Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Timothy WHITTON &amp; Anémone KOBER-SMITH. Éditions du Temps, 190p., 2002, 2-8274-218-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poverty and Inequality in Britain (1942-1990)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Redonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Temps, 255 p., 2000, 2-84274-140-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le New Labour, Rupture ou continuité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 281p., 2000, 2-86847-525-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Etat-providence : bilan de dix-huit années de pouvoir conservateur (1979-1997)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anémone Kober-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anémone KOBER-SMITH, Thimothy WHITTON. CRECIB, 159 p., 1998, Revue Française de Civilisation Britannique, vol. IX, n°4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dynamics of Time at Work: an Anglo-French Perpective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Barber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The Management Centre, 130 p., 1995, 978-1900089005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fixation de salaires minima en Grande-Bretagne et les working poor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte LESTRADE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Précarité, les « Working poor » en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, l’Harmattan, pp. 241-257, 2018, Logiques Sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Boris Johnson », biographie de Boris Johnson, in, Brexit !, Outre-Terre, Revue Européenne de Géopolitique, L’Esprit du Temps, n°49, 2017, pp. 244-252.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-Terre, Revue Européenne de Géopolitique, L’Esprit du Temps, n°49, 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sadiq Khan », biographie de Sadiq Khan, in, Brexit !, Outre-Terre, Revue Européenne de Géopolitique, L’Esprit du Temps, n°49, 2017, pp. 252-257.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-Terre, Revue Européenne de Géopolitique, L’Esprit du Temps, n°49, 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strife, beer and sandwiches: British trade unions and industrial action during the seventies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles LEYDIER,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Royaume-Uni à l’épreuve de la crise 1970-1979, Paris : 2016, pp. 47-65.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp. 47-65., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mairie de Londres (Greater London Authority) : une dévolution de proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Cherrier; Stéphane Guérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Régionalisation en Europe : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp. 215-238, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection des working poor en Grande-Bretagne. Des Wages Councils au salaire minimum interprofessionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte LESTRADE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Précarité, les " Working poor " en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp. 241-257, 2011, collection "Logiques Sociales"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique référendaire et la Mairie de Londres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard D'HELLENCOURT et Pauline SCHNAPPER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pratique référendaire dans les îles britanniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRECIB, pp. 67-84., 2009, Revue Française de Civilisation Britannique, Hors série n°2, 978-2-9115-8029-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Timothy WHITTON. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le New Labour et l'identité britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de la Société Britannique; Université du SUD Toulon-Var, pp. 11-31., 2008, 5, 2-9726-37457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nightmayor at City Hall', les coulisses d'une investiture, d'une élection et d'une réélection à Londres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susan TROUVE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Coulisses du pouvoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de la Société Britannique; Université du SUD Toulon-Var, pp. 197-225, 2008, n°6, 2-9526-3755-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mairie de Londres: l'exception qui confirme la règle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles LEYDIER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les services publics britanniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp. 257-274., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Timothy WHITTON &amp; Anémone KOBER-SMITH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Commentaire de texte par l'exemple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Temps, pp. 93-106, 2002, 2-84274-218-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare to Work: integrating the British Labour Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et emploi, l'expérience anglo-saxonne, aspects contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan: CERVEPAS, pp. 265-283., 2001, 2-1745-1106-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seebohm Rowntree distingue pauvreté primaire et pauvreté secondaire à York en 1899</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques CARRÉ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les visiteurs du pauvre : anthologie d'enquêtes britanniques sur la pauvreté urbaine, (19ème - 20ème siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp. 121-133., 2000, 2-84586-109-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare to Work: politique progressiste ou miroir aux alouettes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Timothy WHITTON. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le New Labour: rupture ou continuité?,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp. 263-282, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The National Minimum Wage: Pride or Prejudice?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John EDWARDS &amp; Jean-Paul REVAUGER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse on Inequality in France and Britain,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp. 175-189, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Income Supplementing and the Poverty Trap: Speenhamland Revisited?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Barber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Dynamics of Time at Work: an Anglo-French Perspective,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Management Centre,, pp 114-123, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of the Community Development Projects on Assessing Urban Deprivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monica CHARLOT. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Britain's Inner Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ophrys-Ploton,, pp. 9-23., 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with Low Pay. The Wages Councils versus a National Minimum Wage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civilization: Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de la société britannique contemporaine, pp 167-177., 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">British Nationalist Parties: Changing Attitudes to Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Berberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine BERBERI, Gilles LEYDIER & Timothy WHITON (eds.), Les Partis nationalistes britanniques et la question européenne/ British Nationalist Parties : Changing Attitudes to Europe, Université de Tours, GRAAT Online Issue n°16, février 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Partis nationalistes britanniques et la question européenne/ British Nationalist Parties : Changing Attitudes to Europe,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture : Vers une renaissance anglaise ? Dix ans de politique travailliste de la ville, David Fée & Sylvie Nail (eds.), Paris : Presses de la Sorbonne Nouvelle, 2008, 191pp. ISBN-9782878544435,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, 191 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices extraites du &amp;quot;Glossaire bilingue de la protection sociale&amp;quot; Social protection : a bilingual glossary.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923923v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Whitton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912519v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01297852v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01297909v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01297869v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923805v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01296706v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923780v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1317" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923775v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01296730v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01297843v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018528v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923661v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923600v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923569v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01331703v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.467" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018419v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923578v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018186v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018148v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017425v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017393v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017407v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017258v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02350354v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017249v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017244v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017386v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291094v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bory" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923888v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923602v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018503v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018336v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00980045v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Espiet-Kilty" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Spensky" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018317v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017800v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;mone Kober-Smith" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017763v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Redonnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017591v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017292v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018141v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923744v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923863v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945715v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923840v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923795v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018541v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018461v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018346v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018368v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018159v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017840v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017783v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018678v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017458v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017401v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017271v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017263v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017250v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172730v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Berberi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leydier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923828v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018535v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017283v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923923v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Whitton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912519v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01297852v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01297909v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01297869v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923805v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01296706v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923780v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1317" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923775v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01296730v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01297843v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018528v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923661v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923600v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01331703v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.467" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923569v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018419v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923578v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018186v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018148v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017425v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017393v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017407v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017258v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02350354v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017249v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017244v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017386v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291094v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bory" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923888v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923602v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018503v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018336v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00980045v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Espiet-Kilty" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Spensky" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018317v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017800v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;mone Kober-Smith" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017763v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Redonnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017591v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017292v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018141v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923744v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923863v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945715v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923840v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923795v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018541v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018461v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018346v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018368v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018159v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017840v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017783v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018678v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017458v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017401v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017271v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017263v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017250v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172730v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Berberi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leydier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923828v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018535v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017283v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>