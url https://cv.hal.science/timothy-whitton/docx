--- v1 (2026-05-06)
+++ v2 (2026-05-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Timothy WHITTON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leadership in London: from Government to Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire de la société britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le Royaume-Uni et le monde, n°20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">My Dad was a bus driver&amp;quot;. The 2016 mayoral elections in London</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, The May 2016 Devolved Elections in Scotland, Wales, Northern Ireland and London: Convergences and Divergences, XXXII (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Thatcher’s Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Livingstone : the Thorn in (New ) Labour’s Side</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, The UK’s Political Landscape in the 21st Century: Players, Strategies, Achievements Panorama du paysage politique britannique au XXIe siècle : acteurs, stratégies, réalisations, XII-n°8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mairie de Londres (Greater London Authority) : une dévolution de proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards Croisés. Revue franco-allemande d'histoire de l'art et d'esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, La Régionalisation en Europe : regards croisés,, pp. 215-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Livingstone : the Thorn in (New) Labour’s Side</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, The UK’s Political Landscape in the 21st Century: Players, Strategies, Achievements / Panorama du paysage politique britannique au XXIe siècle : acteurs, stratégies, réalisations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The familiar faces of political renewal at City Hall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire de la société britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, La nouvelle donne politique en Grande-Bretagne (2010-2012), 12, pp.97-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The familiar faces of political renewal at City Hall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire de la société britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, La nouvelle donne politique en Grande-Bretagne (2010-2012), 12, pp.97-113. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/osb.1317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over to you Mr Johnson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire de la société britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Londres : capitale internationale, multiculturelle et olympique, 11, pp. 123-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over to you Mr Johnson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire de la société britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Londres : capitale internationale, multiculturelle et olympique, 11, pp. 123-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forewords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire de la société britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Londres: capitale internationale, multiculturelle et olympique, 11, pp. 9-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All &amp;quot;Kens&amp;quot; to all men. Ken the chameleon : reinvention and representation. From the GLC to the GLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, XV (4. Présentations, re-présentations, représentations), pp. 131-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All “Kens” to all men. Ken the chameleon : reinvention and representation. From the GLC to the GLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Présentations et représentations, re-présentations, XV (4), pp.131-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pratique référendaire et la Mairie de Londres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, La pratique référendaire dans les îles britanniques, Hors série 2, pp.67-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nightmayor at City Hall » : les coulisses d’une investiture, d’une élection et d’une réélection à Londres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire de la société britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.197--223. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/osb.467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Nightmayor at City Hall’, les coulisses d’une investiture, d’une élection et d’une réélection à Londres,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire de la société britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Les Coulisses du pouvoir,, 6, pp. 197-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mairie de Londres et la décentralisation du pouvoir : enjeux initiaux et premiers bilans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17. La dynamique de la dévolution au Royaume-Uni, pp. 105-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mairie de Londres et la décentralisation du pouvoir : enjeux initiaux et premiers bilans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babel : Littératures plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, La dynamique de la dévolution au Royaume-Uni, 17, pp.105-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mairie de Londres et la décentralisation : entre autonomie et indépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, XII (2. "Décentralisation et participation citoyenne : une nouvelle répartition des pouvoirs en Angleterr), pp. 37-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Growth of Precarious Employment in Great Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, XX (2. La situation et les politiques de l'emploi en France et en Grande-Bretagne), pp. 51-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les salaires de la pauvreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (1), pp. 81-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Poverty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q/W/E/R/T/Y</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 10, pp. 237-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labour's National Minimum Wage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, XI (3), pp. 115-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adieu aux Wages Councils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 8, pp. 65-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Les &amp;quot;Wages Councils&amp;quot; : bilan&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, CAPES Curriculum and Other Essays, 07, pp.67-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Wages Councils: bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp. 67-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does 'insertion' work? France's minimum income</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citizen's Income</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 19, pp.11-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The National Minimum Wage in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low pay review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 36, pp.21-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leadership Politics in the United Kingdom’s Local Government</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02291094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grande-Bretagne de Theresa May, l’Observatoire de la Société Britannique, Université du SUD Toulon-Var, n°21, février 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken « le rouge » et la Mairie de Londres. Du Greater London Council à la Greater London Authority, Paris: l’Harmattan, 2010, 212p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken &amp;quot; le rouge &amp;quot; et la Mairie de Londres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 212p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le New Labour et l'identité britannique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire de la Société Britannique; Université du SUD Toulon-Var, 286p., 2008, 2-9726-37457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyenneté, empires, et mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Espiet-Kilty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Spensky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUBP, pp.290, 2006, 2-84516-313-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyens ou consommateurs ? Les mutations rhétoriques et politiques au Royaume-Uni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Espiet-Kilty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de l'Université Blaise Pascal. Presses Universitaires de l'Université Blaise Pascal, 332p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Commentaire de texte par l'exemple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anémone Kober-Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Timothy WHITTON &amp; Anémone KOBER-SMITH. Éditions du Temps, 190p., 2002, 2-8274-218-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poverty and Inequality in Britain (1942-1990)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Redonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Temps, 255 p., 2000, 2-84274-140-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le New Labour, Rupture ou continuité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 281p., 2000, 2-86847-525-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Etat-providence : bilan de dix-huit années de pouvoir conservateur (1979-1997)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anémone Kober-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anémone KOBER-SMITH, Thimothy WHITTON. CRECIB, 159 p., 1998, Revue Française de Civilisation Britannique, vol. IX, n°4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dynamics of Time at Work: an Anglo-French Perpective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Barber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The Management Centre, 130 p., 1995, 978-1900089005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fixation de salaires minima en Grande-Bretagne et les working poor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte LESTRADE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Précarité, les « Working poor » en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, l’Harmattan, pp. 241-257, 2018, Logiques Sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Boris Johnson », biographie de Boris Johnson, in, Brexit !, Outre-Terre, Revue Européenne de Géopolitique, L’Esprit du Temps, n°49, 2017, pp. 244-252.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-Terre, Revue Européenne de Géopolitique, L’Esprit du Temps, n°49, 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sadiq Khan », biographie de Sadiq Khan, in, Brexit !, Outre-Terre, Revue Européenne de Géopolitique, L’Esprit du Temps, n°49, 2017, pp. 252-257.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-Terre, Revue Européenne de Géopolitique, L’Esprit du Temps, n°49, 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strife, beer and sandwiches: British trade unions and industrial action during the seventies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles LEYDIER,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Royaume-Uni à l’épreuve de la crise 1970-1979, Paris : 2016, pp. 47-65.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp. 47-65., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mairie de Londres (Greater London Authority) : une dévolution de proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Cherrier; Stéphane Guérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Régionalisation en Europe : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp. 215-238, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection des working poor en Grande-Bretagne. Des Wages Councils au salaire minimum interprofessionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte LESTRADE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Précarité, les " Working poor " en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp. 241-257, 2011, collection "Logiques Sociales"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique référendaire et la Mairie de Londres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard D'HELLENCOURT et Pauline SCHNAPPER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pratique référendaire dans les îles britanniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRECIB, pp. 67-84., 2009, Revue Française de Civilisation Britannique, Hors série n°2, 978-2-9115-8029-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Timothy WHITTON. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le New Labour et l'identité britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de la Société Britannique; Université du SUD Toulon-Var, pp. 11-31., 2008, 5, 2-9726-37457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nightmayor at City Hall', les coulisses d'une investiture, d'une élection et d'une réélection à Londres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susan TROUVE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Coulisses du pouvoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de la Société Britannique; Université du SUD Toulon-Var, pp. 197-225, 2008, n°6, 2-9526-3755-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mairie de Londres: l'exception qui confirme la règle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles LEYDIER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les services publics britanniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp. 257-274., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Timothy WHITTON &amp; Anémone KOBER-SMITH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Commentaire de texte par l'exemple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Temps, pp. 93-106, 2002, 2-84274-218-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare to Work: integrating the British Labour Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et emploi, l'expérience anglo-saxonne, aspects contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan: CERVEPAS, pp. 265-283., 2001, 2-1745-1106-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seebohm Rowntree distingue pauvreté primaire et pauvreté secondaire à York en 1899</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques CARRÉ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les visiteurs du pauvre : anthologie d'enquêtes britanniques sur la pauvreté urbaine, (19ème - 20ème siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp. 121-133., 2000, 2-84586-109-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare to Work: politique progressiste ou miroir aux alouettes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Timothy WHITTON. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le New Labour: rupture ou continuité?,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp. 263-282, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The National Minimum Wage: Pride or Prejudice?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John EDWARDS &amp; Jean-Paul REVAUGER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse on Inequality in France and Britain,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp. 175-189, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Income Supplementing and the Poverty Trap: Speenhamland Revisited?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Barber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Dynamics of Time at Work: an Anglo-French Perspective,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Management Centre,, pp 114-123, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of the Community Development Projects on Assessing Urban Deprivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monica CHARLOT. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Britain's Inner Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ophrys-Ploton,, pp. 9-23., 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with Low Pay. The Wages Councils versus a National Minimum Wage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civilization: Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de la société britannique contemporaine, pp 167-177., 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">British Nationalist Parties: Changing Attitudes to Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Berberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine BERBERI, Gilles LEYDIER & Timothy WHITON (eds.), Les Partis nationalistes britanniques et la question européenne/ British Nationalist Parties : Changing Attitudes to Europe, Université de Tours, GRAAT Online Issue n°16, février 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Partis nationalistes britanniques et la question européenne/ British Nationalist Parties : Changing Attitudes to Europe,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture : Vers une renaissance anglaise ? Dix ans de politique travailliste de la ville, David Fée & Sylvie Nail (eds.), Paris : Presses de la Sorbonne Nouvelle, 2008, 191pp. ISBN-9782878544435,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, 191 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices extraites du &amp;quot;Glossaire bilingue de la protection sociale&amp;quot; Social protection : a bilingual glossary.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Timothy WHITTON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leadership in London: from Government to Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire de la société britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le Royaume-Uni et le monde, n°20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">My Dad was a bus driver&amp;quot;. The 2016 mayoral elections in London</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, The May 2016 Devolved Elections in Scotland, Wales, Northern Ireland and London: Convergences and Divergences, XXXII (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Thatcher’s Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Livingstone : the Thorn in (New ) Labour’s Side</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, The UK’s Political Landscape in the 21st Century: Players, Strategies, Achievements Panorama du paysage politique britannique au XXIe siècle : acteurs, stratégies, réalisations, XII-n°8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mairie de Londres (Greater London Authority) : une dévolution de proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards Croisés. Revue franco-allemande d'histoire de l'art et d'esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, La Régionalisation en Europe : regards croisés,, pp. 215-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Livingstone : the Thorn in (New) Labour’s Side</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, The UK’s Political Landscape in the 21st Century: Players, Strategies, Achievements / Panorama du paysage politique britannique au XXIe siècle : acteurs, stratégies, réalisations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The familiar faces of political renewal at City Hall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire de la société britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, La nouvelle donne politique en Grande-Bretagne (2010-2012), 12, pp.97-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The familiar faces of political renewal at City Hall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire de la société britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, La nouvelle donne politique en Grande-Bretagne (2010-2012), 12, pp.97-113. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/osb.1317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over to you Mr Johnson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire de la société britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Londres : capitale internationale, multiculturelle et olympique, 11, pp. 123-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over to you Mr Johnson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire de la société britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Londres : capitale internationale, multiculturelle et olympique, 11, pp. 123-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forewords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire de la société britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Londres: capitale internationale, multiculturelle et olympique, 11, pp. 9-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All &amp;quot;Kens&amp;quot; to all men. Ken the chameleon : reinvention and representation. From the GLC to the GLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, XV (4. Présentations, re-présentations, représentations), pp. 131-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All “Kens” to all men. Ken the chameleon : reinvention and representation. From the GLC to the GLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Présentations et représentations, re-présentations, XV (4), pp.131-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pratique référendaire et la Mairie de Londres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, La pratique référendaire dans les îles britanniques, Hors série 2, pp.67-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Nightmayor at City Hall’, les coulisses d’une investiture, d’une élection et d’une réélection à Londres,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire de la société britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Les Coulisses du pouvoir,, 6, pp. 197-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nightmayor at City Hall » : les coulisses d’une investiture, d’une élection et d’une réélection à Londres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire de la société britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.197--223. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/osb.467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mairie de Londres et la décentralisation du pouvoir : enjeux initiaux et premiers bilans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17. La dynamique de la dévolution au Royaume-Uni, pp. 105-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mairie de Londres et la décentralisation du pouvoir : enjeux initiaux et premiers bilans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babel : Littératures plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, La dynamique de la dévolution au Royaume-Uni, 17, pp.105-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mairie de Londres et la décentralisation : entre autonomie et indépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, XII (2. "Décentralisation et participation citoyenne : une nouvelle répartition des pouvoirs en Angleterr), pp. 37-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Growth of Precarious Employment in Great Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, XX (2. La situation et les politiques de l'emploi en France et en Grande-Bretagne), pp. 51-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les salaires de la pauvreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (1), pp. 81-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Poverty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q/W/E/R/T/Y</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 10, pp. 237-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labour's National Minimum Wage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, XI (3), pp. 115-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adieu aux Wages Councils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 8, pp. 65-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Les &amp;quot;Wages Councils&amp;quot; : bilan&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, CAPES Curriculum and Other Essays, 07, pp.67-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Wages Councils: bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp. 67-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does 'insertion' work? France's minimum income</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citizen's Income</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 19, pp.11-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The National Minimum Wage in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low pay review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 36, pp.21-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leadership Politics in the United Kingdom’s Local Government</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02291094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grande-Bretagne de Theresa May, l’Observatoire de la Société Britannique, Université du SUD Toulon-Var, n°21, février 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken « le rouge » et la Mairie de Londres. Du Greater London Council à la Greater London Authority, Paris: l’Harmattan, 2010, 212p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken &amp;quot; le rouge &amp;quot; et la Mairie de Londres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 212p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le New Labour et l'identité britannique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire de la Société Britannique; Université du SUD Toulon-Var, 286p., 2008, 2-9726-37457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyenneté, empires, et mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Espiet-Kilty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Spensky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUBP, pp.290, 2006, 2-84516-313-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyens ou consommateurs ? Les mutations rhétoriques et politiques au Royaume-Uni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Espiet-Kilty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de l'Université Blaise Pascal. Presses Universitaires de l'Université Blaise Pascal, 332p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Commentaire de texte par l'exemple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anémone Kober-Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Timothy WHITTON &amp; Anémone KOBER-SMITH. Éditions du Temps, 190p., 2002, 2-8274-218-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poverty and Inequality in Britain (1942-1990)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Redonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Temps, 255 p., 2000, 2-84274-140-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le New Labour, Rupture ou continuité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 281p., 2000, 2-86847-525-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Etat-providence : bilan de dix-huit années de pouvoir conservateur (1979-1997)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anémone Kober-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anémone KOBER-SMITH, Thimothy WHITTON. CRECIB, 159 p., 1998, Revue Française de Civilisation Britannique, vol. IX, n°4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dynamics of Time at Work: an Anglo-French Perpective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Barber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The Management Centre, 130 p., 1995, 978-1900089005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fixation de salaires minima en Grande-Bretagne et les working poor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte LESTRADE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Précarité, les « Working poor » en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, l’Harmattan, pp. 241-257, 2018, Logiques Sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Boris Johnson », biographie de Boris Johnson, in, Brexit !, Outre-Terre, Revue Européenne de Géopolitique, L’Esprit du Temps, n°49, 2017, pp. 244-252.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-Terre, Revue Européenne de Géopolitique, L’Esprit du Temps, n°49, 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sadiq Khan », biographie de Sadiq Khan, in, Brexit !, Outre-Terre, Revue Européenne de Géopolitique, L’Esprit du Temps, n°49, 2017, pp. 252-257.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-Terre, Revue Européenne de Géopolitique, L’Esprit du Temps, n°49, 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strife, beer and sandwiches: British trade unions and industrial action during the seventies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles LEYDIER,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Royaume-Uni à l’épreuve de la crise 1970-1979, Paris : 2016, pp. 47-65.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp. 47-65., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mairie de Londres (Greater London Authority) : une dévolution de proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Cherrier; Stéphane Guérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Régionalisation en Europe : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp. 215-238, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection des working poor en Grande-Bretagne. Des Wages Councils au salaire minimum interprofessionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte LESTRADE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Précarité, les " Working poor " en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp. 241-257, 2011, collection "Logiques Sociales"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique référendaire et la Mairie de Londres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard D'HELLENCOURT et Pauline SCHNAPPER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pratique référendaire dans les îles britanniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRECIB, pp. 67-84., 2009, Revue Française de Civilisation Britannique, Hors série n°2, 978-2-9115-8029-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nightmayor at City Hall', les coulisses d'une investiture, d'une élection et d'une réélection à Londres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Susan TROUVE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Coulisses du pouvoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de la Société Britannique; Université du SUD Toulon-Var, pp. 197-225, 2008, n°6, 2-9526-3755-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Timothy WHITTON. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le New Labour et l'identité britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de la Société Britannique; Université du SUD Toulon-Var, pp. 11-31., 2008, 5, 2-9726-37457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mairie de Londres: l'exception qui confirme la règle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles LEYDIER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les services publics britanniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp. 257-274., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Timothy WHITTON &amp; Anémone KOBER-SMITH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Commentaire de texte par l'exemple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Temps, pp. 93-106, 2002, 2-84274-218-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare to Work: integrating the British Labour Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et emploi, l'expérience anglo-saxonne, aspects contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan: CERVEPAS, pp. 265-283., 2001, 2-1745-1106-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seebohm Rowntree distingue pauvreté primaire et pauvreté secondaire à York en 1899</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques CARRÉ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les visiteurs du pauvre : anthologie d'enquêtes britanniques sur la pauvreté urbaine, (19ème - 20ème siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp. 121-133., 2000, 2-84586-109-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare to Work: politique progressiste ou miroir aux alouettes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Timothy WHITTON. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le New Labour: rupture ou continuité?,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp. 263-282, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The National Minimum Wage: Pride or Prejudice?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John EDWARDS &amp; Jean-Paul REVAUGER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse on Inequality in France and Britain,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp. 175-189, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Income Supplementing and the Poverty Trap: Speenhamland Revisited?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Barber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Dynamics of Time at Work: an Anglo-French Perspective,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Management Centre,, pp 114-123, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of the Community Development Projects on Assessing Urban Deprivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monica CHARLOT. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Britain's Inner Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ophrys-Ploton,, pp. 9-23., 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with Low Pay. The Wages Councils versus a National Minimum Wage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civilization: Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de la société britannique contemporaine, pp 167-177., 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">British Nationalist Parties: Changing Attitudes to Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Berberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Leydier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine BERBERI, Gilles LEYDIER & Timothy WHITON (eds.), Les Partis nationalistes britanniques et la question européenne/ British Nationalist Parties : Changing Attitudes to Europe, Université de Tours, GRAAT Online Issue n°16, février 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Partis nationalistes britanniques et la question européenne/ British Nationalist Parties : Changing Attitudes to Europe,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de lecture : Vers une renaissance anglaise ? Dix ans de politique travailliste de la ville, David Fée & Sylvie Nail (eds.), Paris : Presses de la Sorbonne Nouvelle, 2008, 191pp. ISBN-9782878544435,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, 191 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices extraites du &amp;quot;Glossaire bilingue de la protection sociale&amp;quot; Social protection : a bilingual glossary.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Whitton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923923v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Whitton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912519v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01297852v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01297909v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01297869v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923805v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01296706v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923780v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1317" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923775v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01296730v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01297843v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018528v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923661v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923600v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01331703v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.467" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923569v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018419v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923578v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018186v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018148v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017425v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017393v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017407v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017258v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02350354v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017249v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017244v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017386v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291094v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bory" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923888v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923602v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018503v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018336v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00980045v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Espiet-Kilty" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Spensky" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018317v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017800v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;mone Kober-Smith" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017763v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Redonnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017591v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017292v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018141v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923744v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923863v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945715v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923840v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923795v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018541v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018461v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018346v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018368v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018159v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017840v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017783v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018678v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017458v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017401v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017271v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017263v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017250v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172730v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Berberi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leydier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923828v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018535v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017283v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923923v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Whitton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912519v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01297852v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01297909v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01297869v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923805v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01296706v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923780v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1317" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01296730v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923775v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01297843v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018528v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923661v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923600v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923569v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01331703v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.467" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018419v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923578v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018186v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018148v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017425v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017393v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017407v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017258v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02350354v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017249v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017244v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017386v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291094v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bory" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923888v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923602v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018503v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018336v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00980045v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Espiet-Kilty" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Spensky" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018317v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017800v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;mone Kober-Smith" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017763v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Redonnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017591v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017292v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018141v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923744v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923863v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945715v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923840v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923795v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018541v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018461v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018368v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018346v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018159v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017840v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017783v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018678v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017458v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017401v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017271v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017263v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017250v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172730v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Berberi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leydier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923828v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01018535v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01017283v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>