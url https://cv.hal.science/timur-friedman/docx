--- v0 (2026-03-17)
+++ v1 (2026-04-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Timur Friedman </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitenant Containers as a Service (CaaS) for Clouds and Edge Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berat Can Şenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Cappos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.144574-144601. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3344486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeph & Iris map the internet: A resilient reinforcement learning approach to distributed IP route tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Rohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communication Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (1), pp.2-9. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3523230.3523232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Networks to Teach About Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Schönwälder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagstuhl Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (3), pp.33--44. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/DagRep.7.3.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latency-Based Anycast Geolocation: Algorithms, Software, and Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Cicalese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Joumblatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Buob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (6), pp.1889 - 1903. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSAC.2016.2558898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latency-Based Anycast Geolocalization: Algorithms, Software and Datasets .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Cicalese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Joumblatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Buob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (6), pp.1889-1903</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools to foster a global federation of testbeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Parmentelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Avakian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Special issue on Future Internet Testbeds − Part II, 63, pp.205-220. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bjp.2013.12.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring multipath routing in the Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (3), pp.830--840. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNET.2010.2096232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Retouched Bloom Filter for Trading off Selected False Positives Against False Negatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baynat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54 (18), pp.3373--3387. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2010.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2nd workshop on active internet measurements (AIMS-2) report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberly C. Claffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Aben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Beverly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiàn E. Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communication Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40 (5), pp.53--58. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1880153.1880162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed Point Opportunistic Routing in Delay Tolerant Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (5), pp.773-782. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSAC.2008.080604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection, understanding, and prevention of traceroute measurement artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Viger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cuvellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Magnien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Latapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52 (5), pp.998-1018. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2007.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating MobySpace Based Routing Strategies in Delay Tolerant Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Communications and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (10), pp.1171-1182. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wcm.520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet topology discovery: A survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (4), pp.56-69. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMST.2007.4444750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing and Simulating Internet Routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Latapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51 (8), pp.2067-2085. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2006.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Oriented Network Measurement Infrastructure (CONMI) Workshop Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kc Claffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Crovella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen Shannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communication Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (2), pp.41-48. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1129582.1129594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment of an Algorithm for Large-Scale Topology Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Crovella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (12), pp.2210-2220. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSAC.2006.884019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoGiant: Vers une géolocalisation d'adresses IP à l'échelle grâce aux géants d'Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rimlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRes 2024: 9èmes Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performance et l'Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federating EdgeNet with Fed4FIRE+ and Deploying its Nodes Behind NATs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berat Can Senel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Cappos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLICES Workshop at International Federation for Information Processing (IFIP) Networking 2022 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Catania, Italy. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/IFIPNetworking55013.2022.9829758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EdgeNet, a Production Internet-Scale Container-Based Distributed System Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berat Can Şenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Cappos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Distributed Computing Systems (ICDCS), Demo session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federating EdgeNet with Fed4FIRE+ and Deploying its Nodes Behind NATs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berat Can Şenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Cappos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Networking Conference (IFIP Networking)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IP Geolocation Database Stability and Implications for Network Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Beverly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Traffic Measurement and Analysis Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared internet-scale measurement platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berat Can Şenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Cappos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSF Workshop on Overcoming Measurement Barriers to Internet Research (WOMBIR 2021), extended abstract</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond-Miner: Comprehensive Discovery of the Internet's Topology Diamonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin P Rohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Beverly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USENIX Symposium on Networked Systems Design and Implementation (NSDI) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Santa Clara, CA, United States. pp.479-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alias Resolution Based on ICMP Rate Limiting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burim Ljuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vamsi Addanki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAM 2020 - 21st International Conference on Passive and Active Network Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Eugene, United States. pp.231-248, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-44081-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet measurements on EdgeNet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burim Ljuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick Mcgeer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNERT: Computer and Networking Experimental Research using Testbeds in conjunction with IEEE INFOCOM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Multipath Route Tracing to RIPE Atlas (Extended Abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Kisteleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Homburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS 2018: Workshop on Active Internet Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, La Jolla, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel MDA-Lite Paris Traceroute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen D Strowes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMC'18 - 2018 Internet Measurement Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Boston, United States. pp.29-42, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3278532.3278536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Internet measurement platform for the e-learning community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS 2017: Workshop on Active Internet Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, La Jolla, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OneLab: On-demand deployment of IoT over IPv6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radomir Klacza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yasin Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciro Scognamiglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Infocom 2016 - International Conference on Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, San Francisco, United States. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OneLab Tutorial: A Single Portal to Heterogeneous Testbeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radomir Klacza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Kurose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yasin Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciro Scognamiglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TridentCom 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Alliance for Innovation, Jun 2015, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/icst.tridentcom.2015.259876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: OneLab: Major Computer Networking Testbeds for IoT and Wireless Experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Boubekeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radomir Klacza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yasin Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciro Scognamiglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobiCom 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Sep 2015, Paris, France. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2789168.2789180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fistful of Pings: Accurate and Lightweight Anycast Enumeration and Geolocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Cicalese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Joumblatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Buob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE INFOCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anycast census and geolocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Cicalese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Joumblatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Active Internet Measurements (AIMS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing IPv4 Anycast Adoption and Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Cicalese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Joumblatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CoNEXT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errors Announcing 32-bit ASNs in BGP Routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riad Mazloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DRCN'15: 11th International Conference on Design of Reliable Communication Networks, poster paper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Kansas City, United States. pp.87-88, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DRCN.2015.7148991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violation of interdomain routing assumptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riad Mazloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Buob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baynat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAM 2014 - 15th International Conference on Passive and Active Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Los Angeles,, United States. pp.173-182, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04918-2_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed active measurement of Internet queuing delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pellegrino Casoria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Buob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passive and Active Measurement (PAM), Extended Abstract</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Los Angeles, United States. pp.278-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On multi-exit routings and AS relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riad Mazloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Buob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baynat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMA 2013 - 5th AIMS Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive bufferbloat measurement exploiting transport layer information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Chirichella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Testa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pescape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient IP-level network topology capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passive and Active Measurement Conference (PAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Hong Kong, Hong Kong SAR China. pp.11-20, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36516-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remotely Gauging Upstream Bufferbloat Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Chirichella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Testa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pescape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passive and Active Measurement (PAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Hong Kong, China. pp.250-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward fast and efficient IP-level network topology capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM conference on CoNEXT student workshop 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Nice, France. pp.5--6, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2413247.2413252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the buffering delay of remote BitTorrent peers under LEDBAT vs TCP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Chirichella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Testa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pescape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE P2P'XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Tarragona, Spain. pp.77-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integrated portal for networking testbed federation, an open platform approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIRE Engineering Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TopHat: supporting experiments through measurement infrastructure federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TridentCom 2010 - 6th International ICST Conference on Testbeds and Research Infrastructures for the Development of Networks and Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Berlin, Germany. pp.542-557, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17851-1_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIRE OpenLab IP testbed and tool demo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasius Gavras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ServiceWave 2011 - 4th European conference on Towards a service-based internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Poznan, Poland. pp.323-324, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-24755-2_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OneLab: Developing Future Internet Testbeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Mackeith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a Service-Based Internet - Third European Conference, ServiceWave 2010, Ghent, Belgium, December 13-15, 2010. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Ghent, Belgium. pp.199-200, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17694-4_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federation of virtualized infrastructures: sharing the value of diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayotis Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishal Misra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoNEXT 2010 - 6th International Conference on emerging Networking EXperiments and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Philadelphia, United States. pp.12:1--12:12, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1921168.1921184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure Control in Multipath Route Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darryl Veitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Infocom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rio de Janeiro, Brazil. pp.1395-1403, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFCOM.2009.5062055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine des étoiles dans traceroute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Layouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Les Arcs, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00243154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipath tracing with Paris traceroute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E2EMON 2007 - 5th IEEE/IFIP Workshop on End-to-End Monitoring Techniques and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Munich, Germany. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/E2EMON.2007.375313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Provision and Allocation in Shared Network Testbed Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayotis Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cuvellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real Overlays and Distributed Systems (ROADS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Pairwise Inter-contact Patterns in Delay Tolerant Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Autonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Rome, Italy. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Depth-Fanout Trade-offs in WiMAX Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Nahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Iannone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Weird Workshop on WiMAX Wireless and Mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the Coverage of a Cooperative Internet Topology Discovery Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley Huffaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kc Claffy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFIP/TC6 Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Atlanta, GA, United States. pp.738-748, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-72606-7_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring load-balanced paths in the internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMC 2007 - 7th ACM Internet Measurement Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, San Diego, CA, United States. pp.149-160, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1298306.1298329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche Récursive d'Etiquetage des Chemins Alternatifs au Niveau IP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley Huffaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberly C. Claffy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> CFIP 2006 - 12ème Colloque Francophone sur l'Ingénierie des Protocoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Fleury and Farouk Kamoun, Oct 2006, Tozeur, Tunisie. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00111948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Mobility Pattern Space Routing for DTNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE Infocom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Barcelona, Spain. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFOCOM.2006.299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retouched Bloom Filters: Allowing Networked Applications to Trade Off Selected False Positives Against False Negatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baynat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 2nd Conference on Future Networking Technologies (CoNEXT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Lisboa, Portugal. pp.13:1--13:12, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1368436.1368454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS Routing in OLSR with Several Classes of Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE PerCom Workshop on Pervasive Wireless Networking (PWN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Pise, Italy. pp.420-425, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERCOMW.2006.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic Content Distribution in an Urban Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Lindgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Crowcroft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. ACM SIGCOMM Workshop on Challenged Networks (CHANTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Pise, Italy. pp.205-212, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1162654.1162657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millipede: A Rollerblade Positioning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benbadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First International Workshop on Wireless Network Testbeds, Experimental evaluation and Characterization 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Los Angeles, CA, United States. pp.117-118, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1160987.1161019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Large-Scale Topology Discovery Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley Huffaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kc Claffy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IP Operation and Management Workshop (IPOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Dublin, Ireland. pp.193-204, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11908852_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osmosis in Pocket Switched Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan Hui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Crowcroft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. First International Conference on Communications and Networking in China (CHINACOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CHINACOM.2006.344671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoiding traceroute anomalies with Paris traceroute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cuvellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Orgogozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Viger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMC 2006 - 6th ACM Internet Measurement Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Rio de Janeiro, Brazil. pp.153-158, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1177080.1177100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Algorithms for Large-Scale Topology Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Crovella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMETRICS 2005 - 2005 ACM SIGMETRICS international conference on Measurement and modeling of computer systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Banff, Alberta, Canada. pp.327-338, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1064212.1064256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology Discovery Using an Address Prefix Based Stopping Rule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUNICE 2005 - Networks and Applications Towards a Ubiquitously Connected World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Madrid, Spain. pp.119-130, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-31170-X_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Feedback MINC Loss Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijay Arya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bellino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Duffield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Infocom Student Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Miami, FL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity Aware Routing In Ad-hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Cotton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PWC 2005 - 10th IFIP International Conference on Personal Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Colmar, France. pp.99-106, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9781860947315_0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTN Routing in a Mobility Pattern Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WDTN 2005 - ACM SIGCOMM Workshop on delay tolerant networking and related topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Philadelphia, Pennsylvania, United States. pp.276-283, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1080139.1080146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing and Simulating Internet Routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Latapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETWORKING 2005 - 4th International IFIP-TC6 Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Waterloo, Canada. pp.659-670, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11422778_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CIDR Prefix Stopping Rule for Topology Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algotel 2005 - 7èmes Rencontres Francophones sur les aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Presqu'île de Giens, France. pp.39-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Algorithms for Network Topology Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Crovella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAM 2005 - 6th International Workshop on Passive and Active Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Boston, MA, United States. pp.149-162, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-31966-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Tomography from Aggregate Loss Reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Duffield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijay Arya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bellino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Horowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance 2005 - 24th International Symposium on Computer Performance, Modeling, Measurements and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Juan-les-Pins, France. pp.147-163, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.peva.2005.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPS-Free-Free Positioning System for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benbadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOCN 2005 - 2nd IFIP International Conference on Wireless and Optical Communications Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Dubai, United Arab Emirates. pp.541-545, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WOCN.2005.1436085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable End-to-end Multicast Tree Fault Isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Towsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Kurose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Telecommunications (ICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Fortaleza, Brazil. pp.1347-1358, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-27824-5_174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Internet's Shadow Areas for Stealth Interception BGP Hijack at Internet Exchange Points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rimlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo A. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMA PhD School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Copenhagen, Denmark. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remotely Gauging Upstream Bufferbloat Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chirichella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Testa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pescapé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roughan, Matthew; Chang, Rocky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAM 2013 - 14th International Conference on Passive and Active Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Hong Kong, China. Springer Berlin Heidelberg, 7799, pp.250-252, 2013, Lecture Notes in Computer Science. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36516-4_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">True link detection in the presence of per packet load balancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Rencontres Francophones sur les aspects Algorithmiques des Télécommunications (ALGOTEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Carry-Le-Rouet, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MobySpace: Mobility Pattern Space Routing for DTNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGCOMM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next Generation Internet Research and Experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin M Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M Calisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Schaffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Domingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Serrano; Nikolaus Isaris; Hans Schaffers; John Domingue; Michael Boniface; Thanasis Korakis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building the Future Internet through FIRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, River Publishers, pp.43-84, 2017, 978-87-93519-12-1. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13052/rp-9788793519114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling a Mobility Back-End as a Robust Service (EMBERS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Vitorino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Campolargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Serrano; Nikolaos Isaris; Hans Schaffers; John Domingue; Michael Boniface; Thanasis Korakis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building the Future Internet through FIRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, River Publishers, pp.596-602, 2017, 978-87-93519-12-1. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13052/rp-9788793519114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OneLab: An Open Federated Facility for Experimentally Driven Future Internet Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Parmentelat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tronco, Tania. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Network Architectures: The Path to the Future Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 297, Springer Berlin Heidelberg, pp.141-152, 2010, Studies in Computational Intelligence, 978-3-642-13246-9. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13247-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de routage dans un réseau à connectivité intermittente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP2103057. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RTP Control Protocol Extended Reports (RTCP XR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramón Cáceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Clarke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of the Third Global Experimentation for Future Internet (GEFI 2018) Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Berman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhimanyu Gosain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Keahey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick Mcgeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Open Slice-based Facility Architecture (Open SFA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The heterogeneity of inter-contact time distributions: its importance for routing in delay tolerant networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and Deployment of a Distributed Network Topology Discovery Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley Huffaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberly C. Claffy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retouched Bloom Filters: Allowing Networked Applications to Flexibly Trade Off Selected False Positives Against False Negatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baynat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jumps: Enhancing hop-count positioning in sensor networks using multiple coordinates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benbadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Route Tracing from a Single Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId263"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Timur Friedman </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitenant Containers as a Service (CaaS) for Clouds and Edge Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berat Can Şenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Cappos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.144574-144601. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3344486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeph & Iris map the internet: A resilient reinforcement learning approach to distributed IP route tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Rohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communication Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (1), pp.2-9. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3523230.3523232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Networks to Teach About Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Schönwälder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagstuhl Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (3), pp.33--44. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/DagRep.7.3.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latency-Based Anycast Geolocation: Algorithms, Software, and Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Cicalese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Joumblatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Buob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (6), pp.1889 - 1903. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSAC.2016.2558898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latency-Based Anycast Geolocalization: Algorithms, Software and Datasets .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Cicalese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Joumblatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Buob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (6), pp.1889-1903</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools to foster a global federation of testbeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Parmentelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Avakian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Special issue on Future Internet Testbeds − Part II, 63, pp.205-220. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bjp.2013.12.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring multipath routing in the Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (3), pp.830--840. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNET.2010.2096232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Retouched Bloom Filter for Trading off Selected False Positives Against False Negatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baynat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54 (18), pp.3373--3387. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2010.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2nd workshop on active internet measurements (AIMS-2) report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberly C. Claffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Aben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Beverly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiàn E. Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communication Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40 (5), pp.53--58. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1880153.1880162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed Point Opportunistic Routing in Delay Tolerant Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (5), pp.773-782. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSAC.2008.080604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection, understanding, and prevention of traceroute measurement artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Viger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cuvellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Magnien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Latapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52 (5), pp.998-1018. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2007.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating MobySpace Based Routing Strategies in Delay Tolerant Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Communications and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (10), pp.1171-1182. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wcm.520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet topology discovery: A survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (4), pp.56-69. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMST.2007.4444750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing and Simulating Internet Routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Latapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51 (8), pp.2067-2085. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2006.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment of an Algorithm for Large-Scale Topology Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Crovella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (12), pp.2210-2220. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSAC.2006.884019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Oriented Network Measurement Infrastructure (CONMI) Workshop Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kc Claffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Crovella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen Shannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communication Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (2), pp.41-48. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1129582.1129594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeoGiant: Vers une géolocalisation d'adresses IP à l'échelle grâce aux géants d'Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rimlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRes 2024: 9èmes Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performance et l'Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federating EdgeNet with Fed4FIRE+ and Deploying its Nodes Behind NATs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berat Can Şenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Cappos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Networking Conference (IFIP Networking)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EdgeNet, a Production Internet-Scale Container-Based Distributed System Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berat Can Şenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Cappos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Distributed Computing Systems (ICDCS), Demo session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federating EdgeNet with Fed4FIRE+ and Deploying its Nodes Behind NATs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berat Can Senel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Cappos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLICES Workshop at International Federation for Information Processing (IFIP) Networking 2022 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Catania, Italy. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/IFIPNetworking55013.2022.9829758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared internet-scale measurement platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berat Can Şenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Cappos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSF Workshop on Overcoming Measurement Barriers to Internet Research (WOMBIR 2021), extended abstract</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IP Geolocation Database Stability and Implications for Network Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Beverly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Traffic Measurement and Analysis Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alias Resolution Based on ICMP Rate Limiting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burim Ljuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vamsi Addanki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAM 2020 - 21st International Conference on Passive and Active Network Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Eugene, United States. pp.231-248, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-44081-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond-Miner: Comprehensive Discovery of the Internet's Topology Diamonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin P Rohrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Beverly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USENIX Symposium on Networked Systems Design and Implementation (NSDI) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Santa Clara, CA, United States. pp.479-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet measurements on EdgeNet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burim Ljuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick Mcgeer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNERT: Computer and Networking Experimental Research using Testbeds in conjunction with IEEE INFOCOM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Multipath Route Tracing to RIPE Atlas (Extended Abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Kisteleki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Homburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS 2018: Workshop on Active Internet Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, La Jolla, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel MDA-Lite Paris Traceroute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen D Strowes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMC'18 - 2018 Internet Measurement Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Boston, United States. pp.29-42, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3278532.3278536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Internet measurement platform for the e-learning community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS 2017: Workshop on Active Internet Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, La Jolla, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OneLab: On-demand deployment of IoT over IPv6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radomir Klacza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yasin Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciro Scognamiglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Infocom 2016 - International Conference on Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, San Francisco, United States. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: OneLab: Major Computer Networking Testbeds for IoT and Wireless Experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadwa Boubekeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radomir Klacza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yasin Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciro Scognamiglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobiCom 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Sep 2015, Paris, France. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2789168.2789180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fistful of Pings: Accurate and Lightweight Anycast Enumeration and Geolocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Cicalese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Joumblatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Buob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE INFOCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anycast census and geolocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Cicalese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Joumblatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Active Internet Measurements (AIMS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing IPv4 Anycast Adoption and Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Cicalese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Joumblatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CoNEXT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errors Announcing 32-bit ASNs in BGP Routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riad Mazloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DRCN'15: 11th International Conference on Design of Reliable Communication Networks, poster paper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Kansas City, United States. pp.87-88, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DRCN.2015.7148991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OneLab Tutorial: A Single Portal to Heterogeneous Testbeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radomir Klacza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Kurose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yasin Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciro Scognamiglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TridentCom 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Alliance for Innovation, Jun 2015, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/icst.tridentcom.2015.259876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violation of interdomain routing assumptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riad Mazloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Buob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baynat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAM 2014 - 15th International Conference on Passive and Active Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Los Angeles,, United States. pp.173-182, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04918-2_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed active measurement of Internet queuing delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pellegrino Casoria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Buob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passive and Active Measurement (PAM), Extended Abstract</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Los Angeles, United States. pp.278-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient IP-level network topology capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passive and Active Measurement Conference (PAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Hong Kong, Hong Kong SAR China. pp.11-20, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36516-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remotely Gauging Upstream Bufferbloat Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Chirichella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Testa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pescape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passive and Active Measurement (PAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Hong Kong, China. pp.250-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive bufferbloat measurement exploiting transport layer information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Chirichella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Testa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pescape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On multi-exit routings and AS relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riad Mazloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Buob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baynat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMA 2013 - 5th AIMS Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward fast and efficient IP-level network topology capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM conference on CoNEXT student workshop 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Nice, France. pp.5--6, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2413247.2413252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the buffering delay of remote BitTorrent peers under LEDBAT vs TCP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Chirichella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Testa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pescape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE P2P'XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Tarragona, Spain. pp.77-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integrated portal for networking testbed federation, an open platform approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIRE Engineering Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TopHat: supporting experiments through measurement infrastructure federation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TridentCom 2010 - 6th International ICST Conference on Testbeds and Research Infrastructures for the Development of Networks and Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Berlin, Germany. pp.542-557, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17851-1_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIRE OpenLab IP testbed and tool demo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasius Gavras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ServiceWave 2011 - 4th European conference on Towards a service-based internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Poznan, Poland. pp.323-324, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-24755-2_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federation of virtualized infrastructures: sharing the value of diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayotis Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishal Misra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoNEXT 2010 - 6th International Conference on emerging Networking EXperiments and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Philadelphia, United States. pp.12:1--12:12, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1921168.1921184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OneLab: Developing Future Internet Testbeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Mackeith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a Service-Based Internet - Third European Conference, ServiceWave 2010, Ghent, Belgium, December 13-15, 2010. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Ghent, Belgium. pp.199-200, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17694-4_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure Control in Multipath Route Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darryl Veitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Infocom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rio de Janeiro, Brazil. pp.1395-1403, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFCOM.2009.5062055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine des étoiles dans traceroute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Layouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Les Arcs, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00243154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Depth-Fanout Trade-offs in WiMAX Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Nahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Iannone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Weird Workshop on WiMAX Wireless and Mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the Coverage of a Cooperative Internet Topology Discovery Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley Huffaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kc Claffy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IFIP/TC6 Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Atlanta, GA, United States. pp.738-748, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-72606-7_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring load-balanced paths in the internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMC 2007 - 7th ACM Internet Measurement Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, San Diego, CA, United States. pp.149-160, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1298306.1298329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Provision and Allocation in Shared Network Testbed Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panayotis Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cuvellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real Overlays and Distributed Systems (ROADS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Pairwise Inter-contact Patterns in Delay Tolerant Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Autonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Rome, Italy. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipath tracing with Paris traceroute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Teixeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E2EMON 2007 - 5th IEEE/IFIP Workshop on End-to-End Monitoring Techniques and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Munich, Germany. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/E2EMON.2007.375313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS Routing in OLSR with Several Classes of Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE PerCom Workshop on Pervasive Wireless Networking (PWN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Pise, Italy. pp.420-425, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERCOMW.2006.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic Content Distribution in an Urban Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Lindgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Crowcroft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. ACM SIGCOMM Workshop on Challenged Networks (CHANTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Pise, Italy. pp.205-212, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1162654.1162657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millipede: A Rollerblade Positioning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benbadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First International Workshop on Wireless Network Testbeds, Experimental evaluation and Characterization 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Los Angeles, CA, United States. pp.117-118, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1160987.1161019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Large-Scale Topology Discovery Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley Huffaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kc Claffy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IP Operation and Management Workshop (IPOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Dublin, Ireland. pp.193-204, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11908852_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osmosis in Pocket Switched Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan Hui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Crowcroft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. First International Conference on Communications and Networking in China (CHINACOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CHINACOM.2006.344671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoiding traceroute anomalies with Paris traceroute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cuvellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Orgogozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Viger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMC 2006 - 6th ACM Internet Measurement Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Rio de Janeiro, Brazil. pp.153-158, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1177080.1177100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Mobility Pattern Space Routing for DTNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. IEEE Infocom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Barcelona, Spain. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFOCOM.2006.299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche Récursive d'Etiquetage des Chemins Alternatifs au Niveau IP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley Huffaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberly C. Claffy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> CFIP 2006 - 12ème Colloque Francophone sur l'Ingénierie des Protocoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Fleury and Farouk Kamoun, Oct 2006, Tozeur, Tunisie. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00111948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retouched Bloom Filters: Allowing Networked Applications to Trade Off Selected False Positives Against False Negatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baynat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 2nd Conference on Future Networking Technologies (CoNEXT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Lisboa, Portugal. pp.13:1--13:12, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1368436.1368454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Algorithms for Large-Scale Topology Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Crovella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMETRICS 2005 - 2005 ACM SIGMETRICS international conference on Measurement and modeling of computer systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Banff, Alberta, Canada. pp.327-338, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1064212.1064256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology Discovery Using an Address Prefix Based Stopping Rule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUNICE 2005 - Networks and Applications Towards a Ubiquitously Connected World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Madrid, Spain. pp.119-130, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-31170-X_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Feedback MINC Loss Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijay Arya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Turletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bellino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Duffield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Infocom Student Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Miami, FL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTN Routing in a Mobility Pattern Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WDTN 2005 - ACM SIGCOMM Workshop on delay tolerant networking and related topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Philadelphia, Pennsylvania, United States. pp.276-283, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1080139.1080146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity Aware Routing In Ad-hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Cotton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PWC 2005 - 10th IFIP International Conference on Personal Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Colmar, France. pp.99-106, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9781860947315_0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing and Simulating Internet Routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Latapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavé Salamatian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETWORKING 2005 - 4th International IFIP-TC6 Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Waterloo, Canada. pp.659-670, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11422778_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CIDR Prefix Stopping Rule for Topology Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algotel 2005 - 7èmes Rencontres Francophones sur les aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Presqu'île de Giens, France. pp.39-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Algorithms for Network Topology Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Crovella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAM 2005 - 6th International Workshop on Passive and Active Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Boston, MA, United States. pp.149-162, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-31966-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Tomography from Aggregate Loss Reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Duffield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijay Arya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bellino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Horowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance 2005 - 24th International Symposium on Computer Performance, Modeling, Measurements and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Juan-les-Pins, France. pp.147-163, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.peva.2005.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPS-Free-Free Positioning System for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benbadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOCN 2005 - 2nd IFIP International Conference on Wireless and Optical Communications Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Dubai, United Arab Emirates. pp.541-545, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WOCN.2005.1436085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable End-to-end Multicast Tree Fault Isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Towsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Kurose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Telecommunications (ICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Fortaleza, Brazil. pp.1347-1358, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-27824-5_174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Internet's Shadow Areas for Stealth Interception BGP Hijack at Internet Exchange Points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rimlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fourmaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronaldo A. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Vermeulen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMA PhD School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Copenhagen, Denmark. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remotely Gauging Upstream Bufferbloat Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chirichella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Testa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pescapé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roughan, Matthew; Chang, Rocky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAM 2013 - 14th International Conference on Passive and Active Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Hong Kong, China. Springer Berlin Heidelberg, 7799, pp.250-252, 2013, Lecture Notes in Computer Science. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36516-4_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">True link detection in the presence of per packet load balancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bourgeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Rencontres Francophones sur les aspects Algorithmiques des Télécommunications (ALGOTEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Carry-Le-Rouet, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MobySpace: Mobility Pattern Space Routing for DTNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGCOMM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next Generation Internet Research and Experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin M Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M Calisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Schaffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Domingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Serrano; Nikolaus Isaris; Hans Schaffers; John Domingue; Michael Boniface; Thanasis Korakis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building the Future Internet through FIRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, River Publishers, pp.43-84, 2017, 978-87-93519-12-1. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13052/rp-9788793519114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling a Mobility Back-End as a Robust Service (EMBERS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Vitorino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Campolargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Serrano; Nikolaos Isaris; Hans Schaffers; John Domingue; Michael Boniface; Thanasis Korakis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building the Future Internet through FIRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, River Publishers, pp.596-602, 2017, 978-87-93519-12-1. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13052/rp-9788793519114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OneLab: An Open Federated Facility for Experimentally Driven Future Internet Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fdida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Parmentelat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tronco, Tania. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Network Architectures: The Path to the Future Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 297, Springer Berlin Heidelberg, pp.141-152, 2010, Studies in Computational Intelligence, 978-3-642-13246-9. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13247-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de routage dans un réseau à connectivité intermittente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP2103057. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RTP Control Protocol Extended Reports (RTCP XR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramón Cáceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Clarke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of the Third Global Experimentation for Future Internet (GEFI 2018) Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Berman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhimanyu Gosain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Keahey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick Mcgeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Open Slice-based Facility Architecture (Open SFA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Auge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The heterogeneity of inter-contact time distributions: its importance for routing in delay tolerant networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retouched Bloom Filters: Allowing Networked Applications to Flexibly Trade Off Selected False Positives Against False Negatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Baynat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jumps: Enhancing hop-count positioning in sensor networks using multiple coordinates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Benbadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Dias de Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Route Tracing from a Single Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and Deployment of a Distributed Network Topology Discovery Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Donnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley Huffaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberly C. Claffy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId263"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04543169v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berat Can &#350;enel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mouchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Cappos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Friedman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fourmaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3344486" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597580v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gouel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vermeulen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Rohrer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3523230.3523232" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965415v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiko Pras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Sch&#246;nw&#228;lder" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.7.3.33" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332708v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Cicalese" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Joumblatt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Rossi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Buob" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Auge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2016.2558898" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287483v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rossi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Aug&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00926160v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Parmentelat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Avakian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Baron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bjp.2013.12.038" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832951v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Augustin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Teixeira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2010.2096232" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832981v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Donnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baynat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2010.07.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00833336v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly C. Claffy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Aben" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Beverly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabi&#224;n E. Bustamante" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1880153.1880162" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151781v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Conan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Leguay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2008.080604" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151782v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Viger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cuvellier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Magnien" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Latapy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2007.11.017" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151813v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcm.520" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151820v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2007.4444750" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151831v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kav&#233; Salamatian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2006.10.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152937v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kc Claffy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Crovella" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Shannon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Spring" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1129582.1129594" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152941v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raoult" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2006.884019" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566957v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rimlinger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768160v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berat Can Senel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking55013.2022.9829758" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762467v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762464v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419874v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113118v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493539v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin P Rohrer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513227v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burim Ljuma" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi Addanki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44081-7_14" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073681v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Mcgeer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076882v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kisteleki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Homburg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956631v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D Strowes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3278532.3278536" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02170930v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363476v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radomir Klacza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yasin Rahman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Scognamiglio" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183700v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kurose" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yasin Rahman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.tridentcom.2015.259876" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305359v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Boubekeur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2789168.2789180" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01279284v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01279352v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01279357v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01110652v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Mazloum" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DRCN.2015.7148991" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00926132v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04918-2_17" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01010432v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pellegrino Casoria" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698837v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00858200v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Chirichella" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Testa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pescape" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827174v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourgeau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36516-4_2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00858168v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00833341v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2413247.2413252" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00796409v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05185433v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00724834v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17851-1_41" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00833517v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasius Gavras" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24755-2_36" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CH8F49SG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291207v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Mackeith" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17694-4_22" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G3J15JFH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832968v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Antoniadis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Misra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1921168.1921184" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298261v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl Veitch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2009.5062055" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243154v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Layouni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097558v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/E2EMON.2007.375313" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311824v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311788v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311855v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Nahle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Iannone" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311858v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Huffaker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72606-7_63" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097562v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1298306.1298329" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111948v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351646v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOM.2006.299" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351638v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1368436.1368454" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351645v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2006.115" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351640v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Lindgren" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Scott" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Crowcroft" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1162654.1162657" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352506v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benbadis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Borrel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1160987.1161019" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351648v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11908852_17" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351642v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Hui" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHINACOM.2006.344671" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097553v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Orgogozo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1177080.1177100" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491665v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1064212.1064256" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486941v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-31170-X_9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487814v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Arya" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Turletti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bellino" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Duffield" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487828v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cotton" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781860947315_0011" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487847v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1080139.1080146" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491664v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11422778_53" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487820v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487808v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31966-5_12" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487818v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Horowitz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2005.07.022" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCSHC2NZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486944v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOCN.2005.1436085" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520013v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Towsley" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Kurose" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-27824-5_174" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F63DJTML-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220992v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo A. Ferreira" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00833515v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chirichella" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Testa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pescap&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36516-4_25" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C912K837-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01500466v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01500500v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01571407v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M Serrano" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M Boniface" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M Calisti" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Schaffers" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Domingue" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/rp-9788793519114" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01571401v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Vitorino" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Campolargo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832986v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13247-6_7" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MZ09D762-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01500448v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533839v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n C&#225;ceres" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Clarke" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01978579v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Berman" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhimanyu Gosain" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Keahey" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01571315v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01500484v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01500491v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01500488v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01500112v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Puig" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01500489v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04543169v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berat Can &#350;enel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mouchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Cappos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Friedman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fourmaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3344486" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597580v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gouel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vermeulen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Rohrer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3523230.3523232" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965415v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiko Pras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Sch&#246;nw&#228;lder" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.7.3.33" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332708v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Cicalese" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Joumblatt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Rossi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Buob" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Auge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2016.2558898" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287483v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rossi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Aug&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00926160v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Parmentelat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Avakian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Baron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bjp.2013.12.038" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832951v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Augustin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Teixeira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2010.2096232" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832981v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Donnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baynat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2010.07.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00833336v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly C. Claffy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Aben" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Beverly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabi&#224;n E. Bustamante" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1880153.1880162" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151781v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Conan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Leguay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2008.080604" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151782v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Viger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cuvellier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Magnien" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Latapy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2007.11.017" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151813v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcm.520" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151820v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2007.4444750" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151831v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kav&#233; Salamatian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2006.10.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152941v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raoult" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Crovella" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2006.884019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152937v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kc Claffy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Shannon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Spring" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1129582.1129594" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566957v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rimlinger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762464v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762467v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768160v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berat Can Senel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking55013.2022.9829758" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113118v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419874v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513227v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burim Ljuma" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi Addanki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44081-7_14" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493539v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin P Rohrer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073681v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Mcgeer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076882v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kisteleki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Homburg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956631v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D Strowes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3278532.3278536" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02170930v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363476v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radomir Klacza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yasin Rahman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Scognamiglio" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305359v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Boubekeur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2789168.2789180" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01279284v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01279352v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01279357v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01110652v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Mazloum" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DRCN.2015.7148991" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183700v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kurose" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yasin Rahman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.tridentcom.2015.259876" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00926132v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04918-2_17" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01010432v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pellegrino Casoria" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827174v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourgeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36516-4_2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00858168v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Chirichella" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Testa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pescape" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00858200v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698837v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00833341v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2413247.2413252" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00796409v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05185433v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00724834v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17851-1_41" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00833517v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasius Gavras" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24755-2_36" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CH8F49SG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832968v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Antoniadis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Misra" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1921168.1921184" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291207v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Mackeith" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17694-4_22" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G3J15JFH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298261v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl Veitch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2009.5062055" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243154v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Layouni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311855v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Nahle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Iannone" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311858v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Huffaker" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72606-7_63" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097562v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1298306.1298329" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311824v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311788v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097558v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/E2EMON.2007.375313" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351645v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2006.115" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351640v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Lindgren" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Scott" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Crowcroft" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1162654.1162657" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352506v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benbadis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Borrel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1160987.1161019" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351648v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11908852_17" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351642v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Hui" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHINACOM.2006.344671" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097553v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Orgogozo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1177080.1177100" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351646v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOM.2006.299" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111948v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351638v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1368436.1368454" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491665v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1064212.1064256" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486941v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-31170-X_9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487814v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Arya" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Turletti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bellino" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Duffield" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487847v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1080139.1080146" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487828v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cotton" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781860947315_0011" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491664v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11422778_53" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487820v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487808v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31966-5_12" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487818v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Horowitz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2005.07.022" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCSHC2NZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486944v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOCN.2005.1436085" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520013v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Towsley" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Kurose" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-27824-5_174" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F63DJTML-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220992v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo A. Ferreira" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00833515v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chirichella" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Testa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pescap&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36516-4_25" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C912K837-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01500466v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01500500v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01571407v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M Serrano" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M Boniface" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M Calisti" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Schaffers" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Domingue" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/rp-9788793519114" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01571401v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Vitorino" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Campolargo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832986v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13247-6_7" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MZ09D762-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01500448v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533839v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n C&#225;ceres" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Clarke" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01978579v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Berman" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhimanyu Gosain" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Keahey" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01571315v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01500484v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01500488v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01500112v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Puig" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01500489v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01500491v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>