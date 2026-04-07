--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tina Rambonilaza </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice du CESAER (UMR 1041), Institut Agro Dijon, INRAEDirectrice de recherche INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux de recherche et d’expertise sont dédiés à l’analyse et l’évaluation (ex ante comme ex post) des politiques publiques environnementales. L’évaluation économique que je mène peut emprunter différentes approches (théoriques ou empiriques), même si une grande majorité des travaux privilégie l’approche empirique par les préférences déclarées et la méthode des expériences de choix discrets (MECD). Ces dernières années, j’ai élargi mes préoccupations de recherche à la problématique de justice environnementale, en m’intéressant, aux ressorts socio-économiques et comportementaux des différentes formes d’inégalités induites ou résolues par les politiques publiques environnementales, à l’échelle des territoires.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion and report of the French Agency for Food, Environmental and Occupational Health and Safety (ANSES) relating to an analysis of the health risks associated with exposure to caterpillars with stinging hairs and the development of management recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Caparros-Megido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Risk Assess Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.0060E. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle demande des résidents vis-à-vis des pesticides ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latruffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Raineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025/1 (34), pp.117-162. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.251.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public preferences for policies promoting the conservation of a universally threatened species (Anguilla spp.): Insights from a choice experiment in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermione Froehlicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenzo Kaifu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 168, pp.106325. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2024.106325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External costs of high-voltage overhead transmission lines: Evidence from a causal approach in rural France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Impact Assessment Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (online), pp.107639. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eiar.2024.107639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Patterns of Subjective Well-Being on the Aquitaine Coastline, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Kuentz-Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Research in Quality of Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.415-444. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11482-023-10248-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche par clustering de variables de la qualité de vie à l’échelle des territoires – la méthode ClustOfVar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Kuentz-Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Février (1), pp.137-166. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.231.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eel translocation from a conservation perspective: A coupled systematic and narrative review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermione Froehlicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kaifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46, pp.e02635. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gecco.2023.e02635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valuing harvest regulation changes in recreational fisheries with a discrete choice experiment study: What can we learn from a synthetic review?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathallah Kerouaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Analysis and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 79, pp.40-54. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eap.2023.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the multidimensional structuring of quality of life. Evidence from a French city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Kuentz-Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 140, pp.104427. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cities.2023.104427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recreational anglers’ preferences about harvest regulations to protect a threatened freshwater fish in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathallah Kerouaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 332, pp.117356. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.117356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On sharing the costs of public drinking water infrastructure renewal among users with different preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Rulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epiphane Assouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utilities Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85, pp.101661. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jup.2023.101661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostiquer et réduire à la source les micropolluants -Retour d'expérience du projet Regard (Bordeaux Métropole)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-J Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aït-Aïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Barillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Baudrimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.13-28. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/202103013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crafting futures together: scenarios for water infrastructure asset management in a context of global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Rulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Gat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology: Water Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (8), pp.3052-3067. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/ws.2020.185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the potential of local market in remunerating water ecosystem services in Cambodia: An application for endogenous attribute non-attendance modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malyne Neang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (January), pp.14-26. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wre.2018.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Household Willingness to Pay for Micropollutant Removal in Domestic Wastewater: A Choice Experiment Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, pp.695. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.705.0695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bargaining local compensation payments for the installation of new power transmission lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 80 (May), pp.75-85. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2018.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimality Versus Viability in Groundwater Management with Environmental Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pryet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 161 (July), pp.109-120. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2019.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River Continuity Restoration and Diadromous Fishes: Much More than an Ecological Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaufaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61 (4), pp.671-686. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-017-0992-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative environmental governance and transaction costs in partnerships: Evidence from a social network approach to water management in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61 (1), pp.105-123. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09640568.2017.1290589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur touristique des aménités environnementales et nuisances associées aux infrastructures d'énergie re-nouvelable : une approche hédonique spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (Décembre), pp.93-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using ClustOfVar to Construct Quality of Life Indicators for Vulnerability Assessment Municipality Trajectories in Southwest France from 1999 to 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kuentz Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Labenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Indicators Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131, pp.973-997. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11205-016-1288-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-market values of forest biodiversity and the impact of informing the general public: Insights from generalized multinomial logit estimations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64, pp.93-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landowner’s perception of flood risk and preventive actions in estuarine environment: An empirical investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 180, pp.272-279. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.05.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of information on public preferences for forest biodiversity preservation: a split-sample test with choice experiment method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 125 (2), pp.253-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestic demand for tourism in rural areas: insights from summer stays in three French regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourism Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (February), pp.562-570. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tourman.2014.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving towards multilevel governance of wetland resources: local water organisations and institutional changes in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning C: Government and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (2), pp.393-411. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1068/c12299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating water resource management and land-use planning at the rural-urban interface: Insights from a political economy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp.45-59. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wre.2014.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aménités environnementales : quelle contribution au développement des territoires ruraux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedee Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rambonilaza Bolatiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les enjeux environnementaux au cœur du développement territorial, Hors-série (Hors-série 20), pp.20. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.15235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demande de séjour touristique en espace rural et vecteurs de valorisation marchande d’aménités naturelles et patrimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 93, pp.423-441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs formels et collaborations interindividuelles autour des aménités environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demande de séjour touristique en espace rural et vecteurs de valorisation marchande d’aménités naturelles et patrimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 93 (04), pp.423-441. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S1966960712004043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice experiment, multiple programmes contingent valuation and landscape preferences: How can we support the land use decision making process?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (4), pp.846-854. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2012.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménités des espaces ruraux : comment leur gestion et leur valorisation peuvent contribuer au développement territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedee Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus PSDR3 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménités des espaces ruraux : comment leur gestion et leur valorisation peuvent contribuer au développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana M. Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie A. M. Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 pages PSDR3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composante ethnique de la consommation par le consentement à payer : quels résultats, quelles perspectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (200), pp.53-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural multifunctionality and principles of justice: impacts of agrienvironmental agreements in Dordogne / Multifonctionnalité de l'agriculture et principes de justice : quelques effets des contrats agrienvironnementaux en Dordogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Octobre (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifonctionnalité de l'agriculture et principes de justice : quelques effets des contrats agro-environnementaux en France. Étude de cas sur un département (Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mécanismes de coordination dans les réseaux sociaux : un cadre analytique de la dynamique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, p. 569 - p. 593. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.103.0569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural multifunctionality promoting policies and the safeguarding of rural landscapes: how to evaluate the link?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (3), pp.297-309. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01426390802045947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contractualiser l'ouverture des forêts privées au public?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, XXIII (1), pp.51-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farm models and economic valuation in the context of multifunctionality: A review of approaches from France, Germany, The Netherlands and Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C.J. Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Josien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Karpinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Knierim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (4-5), pp.339-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle du panier de biens : grille d'analyse et observations de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedee Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 308, pp.55-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the model of &amp;quot; basket of goods &amp;quot; to a broader model of territorialized goods: concepts, methodology elements and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedee Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (31), pp.241-259. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer l'accès aux loisirs des français : l'ouverture des forêts privées au public. Quelles contraintes faut-il lever et à quel prix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, XXIII (1), pp.51-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural multifunctionality promoting policies and the safeguarding of rural landscapes: how to evaluate the link?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (3), pp.297-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00248519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of methods and evidence for economic valuation of agricultural non-commodity outputs and suggestions to facilitate its application to broader decisional contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Madureira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Karpinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 120 (1), pp.5-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of the WTP measurements with successive use of choice experiments method and multiple programmes method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 117 (5), pp.721-737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental amenities and territorial anchorage in the recreational-housing rental market : a hedonic approach with French data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedee Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (2), pp.484-493. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2006.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental amenities and territorial anchorage in the recreational-housing rental market: A hedonic approach with French data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (2), pp.484-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of the WTP measurement with successive use of choice experiments method and multiple programmes method.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 117 (5), pp.721-737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-use planning and public preferences: What can we learn from choice experiment method?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 83, pp.318-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Features of environmental sustainability in agriculture: some conceptual and operational issues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Dalgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (2/3), pp.107/115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménités environnementales et rente territoriale sur un marché de services différenciés : le cas du marché des gîtes ruraux labellisés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedee Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 116 (2), pp.251-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménités environnementales et rente territoriale sur un marché de services différenciés : le cas du marché des gîtes ruraux labellisés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 116 (2), pp.251-276. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.162.0251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labelling and Differentiation Strategy in the Recreational-Housing Rental Market of Rural Destinations: the French Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourism Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (3), pp.347-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Features of environmental sustainability in agriculture: some conceptual and operational issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Dalgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (2/3), pp.107-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental economics for sustainable growth: a handbook for practitioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (1), pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation environnementale : l'exemple de la demande de paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes économiques. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2863, pp.15-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes sociales et productivité dans le processus d'appariement des contrats agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualite Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 80 (4), pp.571-592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la demande de paysage : état de l’art et réflexions sur la méthode du transfert des benefices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70, pp.77-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la demande de paysage : état de l`art et réflexions sur la méthode du transfert des bénéfices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre de l'évaluation économique des aménités rurales en Europe : le cas des aménités environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, spécial Aménités rurales : une nouvelle lecture des enjeux territoriaux, pp.91-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance de la biodiversité en Nouvelle-Aquitaine : enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bretagnolle, V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Ecobiose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-34, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-écosystèmes des territoires urbains et artificialisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecobiose. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport d'évaluation sur le rôle de la biodiversité dans les socio-écosystèmes de Nouvelle-Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La planification de la gestion des milieux aquatiques et du risque d'inondation face aux disparités communales : le cas du SAGE de l'estuaire de la Gironde (projet VEGGA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Goeldner Gianella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Euzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concilier la gestion de l'eau et des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Johanet, pp.289-306, 2016, 979-10-91089-25-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourists Contribution to the Financing of Natural Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffrey Dehez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Asma Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourism, Recreation and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 139-145, Routledge, 2015, 9781315550695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From landscape offers to landscape production: the economics of rural paths: chap. 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Luginbuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and sustainable development: the french perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp.63-73, 2015, 978-1-4724-3859-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux économiques : évaluation des impacts du changement climatique : chapitre 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Irichabeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les impacts du changement climatique en Aquitaine. Un état des lieux scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux LPGA-Edition, pp.89-103, 2013, Dynamiques environnementales: à la croisée des sciences, 978-2-86781-874-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'offre de paysage à la production paysagère : l'économie des chemins ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Luginbuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Terrasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QUAE, pp.77-88, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs de la forêt, risque incendie et contractualisation en forêt privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ouverture des forêts au public : un service récréatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.121-140, 2012, Update Sciences &amp; Technologies, 978-2-7592-1809-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueil du public en forêt privée : à quel prix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle forêt pour les hommes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cemagref, pp.106-107, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation économique de la demande de paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Lifran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rmbonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanja Westerberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyses économiques du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2011, Update Sciences and Technologies, 978-2-7592-0923-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural Activities, Rural Areas and Natural Environment: Drawing Up the Frontiers of the Multifunctionality Concept.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural Landscapes and Agricultural Policies in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Piorr A. and Müller K., pp.14, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00248573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural Activities, Rural Areas and Natural Environment: Drawing Up the Frontiers of the Multifunctionality Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Piorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural Landscapes and Agricultural Policies in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.21-35, 2009, 978-3-540-79469-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equity within institutional arrangement for the supply of rural amenities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amenities and Rural Community Development: Theory, Methods and Public Policy, Collection New Horizons in Environmental Economics, Edward Elgar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gary Paul Green, Steven C. Deller and David W. Marcouiller (Eds.), pp.48-62, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local resistance to integrated land-use planning and water resource management: Lessons from French experience, Global Water Forum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de vie du littoral estuarien de la Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation, gestion et contribution des aménités naturelles au développement durable des territoires : le cas de l’estuaire de la Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménités des espaces ruraux : comment leur gestion et leur valorisation peuvent contribuer au developpement territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser les aménités des espaces ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux enjeux économiques des actions paysagères, éléments pour une nouvelle orientation de l'économie du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Depres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourism and landscapes within multifunctional rural areas: the French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Marsat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Helming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wiggering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multifunctional land use: meeting future demands for landscape goods and services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.293-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equity within institutional arrangements for the supply of rural amenities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amenities and Rural Development: theory, methods and public policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.48-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic valuation applied in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Country report multagri/Workpackage3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littoralisation appréhendée à l'échelle d'un socio-écosystème. Conditions de vie et dynamiques démographiques du complexe littoral/estuaire de la Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Kuentz-Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des risques sanitaires liés à l’exposition aux chenilles émettrices de poils urticants et élaboration de recommandations de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Caparros Megido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2020-SA-0005, Anses. 2023, 360 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04415035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet FUSEAU - Construire une gouvernance foncière multi-niveau au service d'une gestion intégrée de la préservation des milieux et ressources aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gueringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE, OFB. 2020, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des coordinations d’acteurs dans le cadre de la gouvernance foncière des milieux aquatiques. Le cas de la dynamique fluviale de l’Allier dans le Val d’Allier alluvial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Le Guillouzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volet &amp;quot;écosystèmes agricoles&amp;quot; de l’Évaluation Française des Écosystèmes et des Services Écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, pp.966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle valeur les Français accordent-ils à la préservation de la biodiversité dans les forêts publiques métropolitaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2016, pp.104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AMEN Aquitaine, Auvergne, Rhône-Alpes. Programme PSDR3 (2007-2011) : rapport scientifique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie A. M. Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] rapport final, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AMEN : rapport scientifique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité de l'Estuaire de la Gironde et Gouvernance des Aménagements (VEGGA) : rapport intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation touristique des aménités naturelles et patrimoniales comme trajectoire de développement des territoires de l’estuaire de la Gironde : Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux enjeux économiques des actions paysagères, éléments pour une nouvelle orientation de l'économie du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Depres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAYSAGES ET DEVELOPPEMENT DURABLE : Les nouveaux enjeux économiques des actions paysagères, éléments pour une nouvelle orientation de l’économie du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Depres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mann Carsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cemagref. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services récréatifs et multifonctionnalité des forêts en Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffrey Dehez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on regional indicator threshold / risk assessment, concepts and Land use Functional approach. Delivrable 3.2.1. SENSOR project, 6me PCRD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Firbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multiprogramme de l'évaluation paysagère: traiter de la dimension esthétique à travers l'effet de composition : Rapport intermédiaire - 2006 Programme de recherche &amp;quot;Sciences économiques et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge, models, techniques and tools that help to explain and forecast multifunctionality of agriculture. Country Report France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Josien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoire de plaine & grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Clause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biens produits par l'écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju‐duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 10. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services culturels et récréatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju‐duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 9. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId288"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tina Rambonilaza </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice du CESAER (UMR 1041), Institut Agro Dijon, INRAEDirectrice de recherche INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux de recherche et d’expertise sont dédiés à l’analyse et l’évaluation (ex ante comme ex post) des politiques publiques environnementales. L’évaluation économique que je mène peut emprunter différentes approches (théoriques ou empiriques), même si une grande majorité des travaux privilégie l’approche empirique par les préférences déclarées et la méthode des expériences de choix discrets (MECD). Ces dernières années, j’ai élargi mes préoccupations de recherche à la problématique de justice environnementale, en m’intéressant, aux ressorts socio-économiques et comportementaux des différentes formes d’inégalités induites ou résolues par les politiques publiques environnementales, à l’échelle des territoires.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion and report of the French Agency for Food, Environmental and Occupational Health and Safety (ANSES) relating to an analysis of the health risks associated with exposure to caterpillars with stinging hairs and the development of management recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Caparros-Megido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Risk Assess Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.0060E. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle demande des résidents vis-à-vis des pesticides ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latruffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Raineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025/1 (34), pp.117-162. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.251.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External costs of high-voltage overhead transmission lines: Evidence from a causal approach in rural France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Impact Assessment Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (online), pp.107639. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eiar.2024.107639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public preferences for policies promoting the conservation of a universally threatened species (Anguilla spp.): Insights from a choice experiment in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermione Froehlicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenzo Kaifu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 168, pp.106325. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2024.106325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Patterns of Subjective Well-Being on the Aquitaine Coastline, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Kuentz-Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Research in Quality of Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.415-444. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11482-023-10248-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche par clustering de variables de la qualité de vie à l’échelle des territoires – la méthode ClustOfVar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Kuentz-Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Février (1), pp.137-166. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.231.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eel translocation from a conservation perspective: A coupled systematic and narrative review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermione Froehlicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kaifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46, pp.e02635. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gecco.2023.e02635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valuing harvest regulation changes in recreational fisheries with a discrete choice experiment study: What can we learn from a synthetic review?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathallah Kerouaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Analysis and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 79, pp.40-54. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eap.2023.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the multidimensional structuring of quality of life. Evidence from a French city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Kuentz-Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 140, pp.104427. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cities.2023.104427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On sharing the costs of public drinking water infrastructure renewal among users with different preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Rulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epiphane Assouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utilities Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85, pp.101661. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jup.2023.101661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recreational anglers’ preferences about harvest regulations to protect a threatened freshwater fish in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathallah Kerouaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 332, pp.117356. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.117356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostiquer et réduire à la source les micropolluants -Retour d'expérience du projet Regard (Bordeaux Métropole)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-J Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aït-Aïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Barillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Baudrimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.13-28. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/202103013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crafting futures together: scenarios for water infrastructure asset management in a context of global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Rulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Gat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology: Water Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (8), pp.3052-3067. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/ws.2020.185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the potential of local market in remunerating water ecosystem services in Cambodia: An application for endogenous attribute non-attendance modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malyne Neang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (January), pp.14-26. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wre.2018.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Household Willingness to Pay for Micropollutant Removal in Domestic Wastewater: A Choice Experiment Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, pp.695. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.705.0695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bargaining local compensation payments for the installation of new power transmission lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 80 (May), pp.75-85. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2018.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimality Versus Viability in Groundwater Management with Environmental Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pryet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 161 (July), pp.109-120. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2019.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River Continuity Restoration and Diadromous Fishes: Much More than an Ecological Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaufaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61 (4), pp.671-686. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-017-0992-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative environmental governance and transaction costs in partnerships: Evidence from a social network approach to water management in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61 (1), pp.105-123. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09640568.2017.1290589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur touristique des aménités environnementales et nuisances associées aux infrastructures d'énergie re-nouvelable : une approche hédonique spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (Décembre), pp.93-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using ClustOfVar to Construct Quality of Life Indicators for Vulnerability Assessment Municipality Trajectories in Southwest France from 1999 to 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kuentz Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Labenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Indicators Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131, pp.973-997. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11205-016-1288-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-market values of forest biodiversity and the impact of informing the general public: Insights from generalized multinomial logit estimations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64, pp.93-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landowner’s perception of flood risk and preventive actions in estuarine environment: An empirical investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 180, pp.272-279. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.05.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of information on public preferences for forest biodiversity preservation: a split-sample test with choice experiment method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 125 (2), pp.253-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestic demand for tourism in rural areas: insights from summer stays in three French regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourism Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (February), pp.562-570. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tourman.2014.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving towards multilevel governance of wetland resources: local water organisations and institutional changes in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning C: Government and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (2), pp.393-411. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1068/c12299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating water resource management and land-use planning at the rural-urban interface: Insights from a political economy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp.45-59. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wre.2014.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aménités environnementales : quelle contribution au développement des territoires ruraux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedee Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rambonilaza Bolatiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les enjeux environnementaux au cœur du développement territorial, Hors-série (Hors-série 20), pp.20. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.15235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demande de séjour touristique en espace rural et vecteurs de valorisation marchande d’aménités naturelles et patrimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 93 (04), pp.423-441. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S1966960712004043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs formels et collaborations interindividuelles autour des aménités environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demande de séjour touristique en espace rural et vecteurs de valorisation marchande d’aménités naturelles et patrimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 93, pp.423-441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice experiment, multiple programmes contingent valuation and landscape preferences: How can we support the land use decision making process?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (4), pp.846-854. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2012.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménités des espaces ruraux : comment leur gestion et leur valorisation peuvent contribuer au développement territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedee Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus PSDR3 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménités des espaces ruraux : comment leur gestion et leur valorisation peuvent contribuer au développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana M. Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie A. M. Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 pages PSDR3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural multifunctionality and principles of justice: impacts of agrienvironmental agreements in Dordogne / Multifonctionnalité de l'agriculture et principes de justice : quelques effets des contrats agrienvironnementaux en Dordogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Octobre (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composante ethnique de la consommation par le consentement à payer : quels résultats, quelles perspectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (200), pp.53-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifonctionnalité de l'agriculture et principes de justice : quelques effets des contrats agro-environnementaux en France. Étude de cas sur un département (Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mécanismes de coordination dans les réseaux sociaux : un cadre analytique de la dynamique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, p. 569 - p. 593. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.103.0569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural multifunctionality promoting policies and the safeguarding of rural landscapes: how to evaluate the link?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (3), pp.297-309. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01426390802045947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farm models and economic valuation in the context of multifunctionality: A review of approaches from France, Germany, The Netherlands and Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C.J. Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Josien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Karpinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Knierim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (4-5), pp.339-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contractualiser l'ouverture des forêts privées au public?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, XXIII (1), pp.51-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle du panier de biens : grille d'analyse et observations de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedee Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 308, pp.55-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the model of &amp;quot; basket of goods &amp;quot; to a broader model of territorialized goods: concepts, methodology elements and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedee Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (31), pp.241-259. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer l'accès aux loisirs des français : l'ouverture des forêts privées au public. Quelles contraintes faut-il lever et à quel prix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, XXIII (1), pp.51-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural multifunctionality promoting policies and the safeguarding of rural landscapes: how to evaluate the link?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (3), pp.297-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00248519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of methods and evidence for economic valuation of agricultural non-commodity outputs and suggestions to facilitate its application to broader decisional contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Madureira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Karpinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 120 (1), pp.5-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of the WTP measurements with successive use of choice experiments method and multiple programmes method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 117 (5), pp.721-737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental amenities and territorial anchorage in the recreational-housing rental market : a hedonic approach with French data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedee Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (2), pp.484-493. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2006.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of the WTP measurement with successive use of choice experiments method and multiple programmes method.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 117 (5), pp.721-737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental amenities and territorial anchorage in the recreational-housing rental market: A hedonic approach with French data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (2), pp.484-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-use planning and public preferences: What can we learn from choice experiment method?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 83, pp.318-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Features of environmental sustainability in agriculture: some conceptual and operational issues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Dalgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (2/3), pp.107/115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménités environnementales et rente territoriale sur un marché de services différenciés : le cas du marché des gîtes ruraux labellisés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedee Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 116 (2), pp.251-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménités environnementales et rente territoriale sur un marché de services différenciés : le cas du marché des gîtes ruraux labellisés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 116 (2), pp.251-276. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.162.0251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labelling and Differentiation Strategy in the Recreational-Housing Rental Market of Rural Destinations: the French Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourism Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (3), pp.347-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Features of environmental sustainability in agriculture: some conceptual and operational issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Dalgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (2/3), pp.107-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental economics for sustainable growth: a handbook for practitioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (1), pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation environnementale : l'exemple de la demande de paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes économiques. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2863, pp.15-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes sociales et productivité dans le processus d'appariement des contrats agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualite Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 80 (4), pp.571-592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la demande de paysage : état de l’art et réflexions sur la méthode du transfert des benefices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70, pp.77-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la demande de paysage : état de l`art et réflexions sur la méthode du transfert des bénéfices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre de l'évaluation économique des aménités rurales en Europe : le cas des aménités environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, spécial Aménités rurales : une nouvelle lecture des enjeux territoriaux, pp.91-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance de la biodiversité en Nouvelle-Aquitaine : enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bretagnolle, V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Ecobiose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-34, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-écosystèmes des territoires urbains et artificialisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecobiose. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport d'évaluation sur le rôle de la biodiversité dans les socio-écosystèmes de Nouvelle-Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La planification de la gestion des milieux aquatiques et du risque d'inondation face aux disparités communales : le cas du SAGE de l'estuaire de la Gironde (projet VEGGA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Goeldner Gianella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Euzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concilier la gestion de l'eau et des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Johanet, pp.289-306, 2016, 979-10-91089-25-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourists Contribution to the Financing of Natural Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffrey Dehez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Asma Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourism, Recreation and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 139-145, Routledge, 2015, 9781315550695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From landscape offers to landscape production: the economics of rural paths: chap. 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Luginbuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and sustainable development: the french perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp.63-73, 2015, 978-1-4724-3859-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux économiques : évaluation des impacts du changement climatique : chapitre 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Irichabeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les impacts du changement climatique en Aquitaine. Un état des lieux scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux LPGA-Edition, pp.89-103, 2013, Dynamiques environnementales: à la croisée des sciences, 978-2-86781-874-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'offre de paysage à la production paysagère : l'économie des chemins ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Luginbuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Terrasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QUAE, pp.77-88, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs de la forêt, risque incendie et contractualisation en forêt privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ouverture des forêts au public : un service récréatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.121-140, 2012, Update Sciences &amp; Technologies, 978-2-7592-1809-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueil du public en forêt privée : à quel prix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle forêt pour les hommes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cemagref, pp.106-107, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation économique de la demande de paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Lifran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rmbonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanja Westerberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyses économiques du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2011, Update Sciences and Technologies, 978-2-7592-0923-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural Activities, Rural Areas and Natural Environment: Drawing Up the Frontiers of the Multifunctionality Concept.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural Landscapes and Agricultural Policies in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Piorr A. and Müller K., pp.14, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00248573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural Activities, Rural Areas and Natural Environment: Drawing Up the Frontiers of the Multifunctionality Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Piorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural Landscapes and Agricultural Policies in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.21-35, 2009, 978-3-540-79469-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equity within institutional arrangement for the supply of rural amenities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amenities and Rural Community Development: Theory, Methods and Public Policy, Collection New Horizons in Environmental Economics, Edward Elgar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gary Paul Green, Steven C. Deller and David W. Marcouiller (Eds.), pp.48-62, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local resistance to integrated land-use planning and water resource management: Lessons from French experience, Global Water Forum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de vie du littoral estuarien de la Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation, gestion et contribution des aménités naturelles au développement durable des territoires : le cas de l’estuaire de la Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménités des espaces ruraux : comment leur gestion et leur valorisation peuvent contribuer au developpement territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser les aménités des espaces ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux enjeux économiques des actions paysagères, éléments pour une nouvelle orientation de l'économie du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Depres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourism and landscapes within multifunctional rural areas: the French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Marsat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Helming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wiggering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multifunctional land use: meeting future demands for landscape goods and services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.293-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equity within institutional arrangements for the supply of rural amenities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amenities and Rural Development: theory, methods and public policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.48-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic valuation applied in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Country report multagri/Workpackage3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littoralisation appréhendée à l'échelle d'un socio-écosystème. Conditions de vie et dynamiques démographiques du complexe littoral/estuaire de la Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Kuentz-Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des risques sanitaires liés à l’exposition aux chenilles émettrices de poils urticants et élaboration de recommandations de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Caparros Megido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2020-SA-0005, Anses. 2023, 360 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04415035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet FUSEAU - Construire une gouvernance foncière multi-niveau au service d'une gestion intégrée de la préservation des milieux et ressources aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gueringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE, OFB. 2020, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des coordinations d’acteurs dans le cadre de la gouvernance foncière des milieux aquatiques. Le cas de la dynamique fluviale de l’Allier dans le Val d’Allier alluvial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Le Guillouzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volet &amp;quot;écosystèmes agricoles&amp;quot; de l’Évaluation Française des Écosystèmes et des Services Écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, pp.966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle valeur les Français accordent-ils à la préservation de la biodiversité dans les forêts publiques métropolitaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2016, pp.104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AMEN Aquitaine, Auvergne, Rhône-Alpes. Programme PSDR3 (2007-2011) : rapport scientifique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie A. M. Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] rapport final, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AMEN : rapport scientifique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité de l'Estuaire de la Gironde et Gouvernance des Aménagements (VEGGA) : rapport intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation touristique des aménités naturelles et patrimoniales comme trajectoire de développement des territoires de l’estuaire de la Gironde : Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux enjeux économiques des actions paysagères, éléments pour une nouvelle orientation de l'économie du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Depres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAYSAGES ET DEVELOPPEMENT DURABLE : Les nouveaux enjeux économiques des actions paysagères, éléments pour une nouvelle orientation de l’économie du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Depres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mann Carsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cemagref. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services récréatifs et multifonctionnalité des forêts en Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffrey Dehez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on regional indicator threshold / risk assessment, concepts and Land use Functional approach. Delivrable 3.2.1. SENSOR project, 6me PCRD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Firbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multiprogramme de l'évaluation paysagère: traiter de la dimension esthétique à travers l'effet de composition : Rapport intermédiaire - 2006 Programme de recherche &amp;quot;Sciences économiques et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge, models, techniques and tools that help to explain and forecast multifunctionality of agriculture. Country Report France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Josien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoire de plaine & grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Clause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biens produits par l'écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju‐duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 10. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services culturels et récréatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju‐duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 9. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId288"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429126v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros-Megido" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0060" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05456711v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Raineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.251.0117" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664296v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermione Froehlicher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzo Kaifu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106325" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304193v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dub&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2024.107639" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404628v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz-Simonet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11482-023-10248-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404642v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schaeffer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.231.0137" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228399v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kaifu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2023.e02635" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200505v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathallah Kerouaz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eap.2023.05.024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04375010v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2023.104427" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297783v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.117356" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214560v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epiphane Assouan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jup.2023.101661" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361851v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J Capdeville" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Barillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barrault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baudrimont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202103013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155279v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gilbert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Renaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2020.185" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608817v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malyne Neang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wre.2018.07.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02568248v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Pham" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.705.0695" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485122v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joalland" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pereau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rambonilaza" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2018.12.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485123v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pryet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.03.018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817940v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rambonilaza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaufaron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-017-0992-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606091v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2017.1290589" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608816v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joalland" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604709v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simonet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Labenne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-016-1288-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604278v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brahic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604774v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana Rambonilaza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.05.037" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601548v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128549v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Lacroix" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tourman.2014.07.020" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLG3SJ2Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600405v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/c12299" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140270v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wre.2014.11.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818702v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedee Mollard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dissart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rambonilaza Bolatiana" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15235" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201260v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596220v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599348v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960712004043" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596894v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2012.01.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW1B21PQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173069v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999932v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Mollard Mollard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana M. Rambonilaza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Vollet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie A. M. Lacroix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592449v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651969v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Candau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lewis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593909v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556962v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.103.0569" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591410v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Ferrari" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426390802045947" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590706v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gadaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Point" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591179v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zander" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.J. Groot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Karpinski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Knierim" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658228v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczak" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371262v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Moalla" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.366" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389618v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gadaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248519v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588768v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Madureira" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590005v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661081v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2006.07.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23DT059D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588216v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275559v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589255v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151794v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Dalgaard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661931v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587730v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.162.0251" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-87Q0HZ21-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588199v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587729v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Dalgaard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584213v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583656v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586770v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201064v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583211v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580966v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511766v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938660v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Alard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603373v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goeldner Gianella" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Euzen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348246v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Asma Ben Othmen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601254v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amblard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Revol" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Luginbuhl" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Howard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599353v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Irichabeau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leandri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Martin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605713v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Terrasson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597329v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595501v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506082v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lifran" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rmbonilaza" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanja Westerberg" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248573v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592450v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Piorr" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Muller" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151793v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lewis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601991v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601388v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597357v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597358v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598043v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dissart" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacroix" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729727v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depres" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Mann" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589033v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aznar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Marsat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Helming" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wiggering" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587091v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583648v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809881v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04415035v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros Megido" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023464v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gueringer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790690v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Polge" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Guillouzic" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603369v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806639v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Mollard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598029v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597356v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597355v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594285v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depres" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mann" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02123886v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mann Carsten" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592534v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588880v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Jones" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Firbank" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertrand" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geffard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590460v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584076v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246152v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791226v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju&#8208;duval" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791448v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429126v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros-Megido" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0060" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05456711v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Raineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.251.0117" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304193v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dub&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2024.107639" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664296v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermione Froehlicher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzo Kaifu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106325" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404628v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz-Simonet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11482-023-10248-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404642v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schaeffer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.231.0137" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228399v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kaifu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2023.e02635" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200505v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathallah Kerouaz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eap.2023.05.024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04375010v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2023.104427" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214560v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epiphane Assouan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jup.2023.101661" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297783v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.117356" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361851v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J Capdeville" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Barillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barrault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baudrimont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202103013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155279v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gilbert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Renaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2020.185" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608817v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malyne Neang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wre.2018.07.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02568248v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Pham" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.705.0695" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485122v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joalland" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pereau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rambonilaza" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2018.12.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485123v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pryet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.03.018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817940v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rambonilaza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaufaron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-017-0992-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606091v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2017.1290589" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608816v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joalland" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604709v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simonet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Labenne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-016-1288-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604278v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brahic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604774v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana Rambonilaza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.05.037" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601548v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128549v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Lacroix" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tourman.2014.07.020" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLG3SJ2Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600405v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/c12299" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140270v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wre.2014.11.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818702v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedee Mollard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dissart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rambonilaza Bolatiana" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15235" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599348v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960712004043" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596220v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201260v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596894v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2012.01.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW1B21PQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173069v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999932v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Mollard Mollard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana M. Rambonilaza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Vollet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie A. M. Lacroix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651969v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Candau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lewis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592449v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593909v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556962v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.103.0569" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591410v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Ferrari" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426390802045947" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591179v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zander" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.J. Groot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Karpinski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Knierim" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590706v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gadaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Point" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658228v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczak" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371262v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Moalla" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.366" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389618v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gadaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248519v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588768v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Madureira" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590005v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661081v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2006.07.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23DT059D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275559v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588216v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589255v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151794v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Dalgaard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661931v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587730v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.162.0251" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-87Q0HZ21-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588199v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587729v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Dalgaard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584213v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583656v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586770v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201064v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583211v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580966v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511766v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938660v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Alard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603373v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goeldner Gianella" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Euzen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348246v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Asma Ben Othmen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601254v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amblard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Revol" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Luginbuhl" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Howard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599353v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Irichabeau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leandri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Martin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605713v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Terrasson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597329v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595501v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506082v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lifran" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rmbonilaza" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanja Westerberg" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248573v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592450v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Piorr" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Muller" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151793v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lewis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601991v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601388v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597357v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597358v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598043v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dissart" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacroix" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729727v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depres" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Mann" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589033v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aznar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Marsat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Helming" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wiggering" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587091v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583648v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809881v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04415035v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros Megido" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023464v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gueringer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790690v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Polge" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Guillouzic" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603369v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806639v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Mollard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598029v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597356v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597355v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594285v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depres" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mann" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02123886v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mann Carsten" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592534v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588880v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Jones" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Firbank" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertrand" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geffard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590460v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584076v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246152v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791226v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju&#8208;duval" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791448v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>