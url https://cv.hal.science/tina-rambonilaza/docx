--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tina Rambonilaza </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice du CESAER (UMR 1041), Institut Agro Dijon, INRAEDirectrice de recherche INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux de recherche et d’expertise sont dédiés à l’analyse et l’évaluation (ex ante comme ex post) des politiques publiques environnementales. L’évaluation économique que je mène peut emprunter différentes approches (théoriques ou empiriques), même si une grande majorité des travaux privilégie l’approche empirique par les préférences déclarées et la méthode des expériences de choix discrets (MECD). Ces dernières années, j’ai élargi mes préoccupations de recherche à la problématique de justice environnementale, en m’intéressant, aux ressorts socio-économiques et comportementaux des différentes formes d’inégalités induites ou résolues par les politiques publiques environnementales, à l’échelle des territoires.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion and report of the French Agency for Food, Environmental and Occupational Health and Safety (ANSES) relating to an analysis of the health risks associated with exposure to caterpillars with stinging hairs and the development of management recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Caparros-Megido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Risk Assess Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.0060E. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle demande des résidents vis-à-vis des pesticides ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latruffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Raineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025/1 (34), pp.117-162. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.251.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External costs of high-voltage overhead transmission lines: Evidence from a causal approach in rural France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Impact Assessment Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (online), pp.107639. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eiar.2024.107639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public preferences for policies promoting the conservation of a universally threatened species (Anguilla spp.): Insights from a choice experiment in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermione Froehlicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenzo Kaifu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 168, pp.106325. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2024.106325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Patterns of Subjective Well-Being on the Aquitaine Coastline, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Kuentz-Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Research in Quality of Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.415-444. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11482-023-10248-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche par clustering de variables de la qualité de vie à l’échelle des territoires – la méthode ClustOfVar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Kuentz-Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Février (1), pp.137-166. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.231.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eel translocation from a conservation perspective: A coupled systematic and narrative review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermione Froehlicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kaifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46, pp.e02635. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gecco.2023.e02635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valuing harvest regulation changes in recreational fisheries with a discrete choice experiment study: What can we learn from a synthetic review?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathallah Kerouaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Analysis and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 79, pp.40-54. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eap.2023.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the multidimensional structuring of quality of life. Evidence from a French city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Kuentz-Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 140, pp.104427. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cities.2023.104427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On sharing the costs of public drinking water infrastructure renewal among users with different preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Rulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epiphane Assouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utilities Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85, pp.101661. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jup.2023.101661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recreational anglers’ preferences about harvest regulations to protect a threatened freshwater fish in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathallah Kerouaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 332, pp.117356. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.117356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostiquer et réduire à la source les micropolluants -Retour d'expérience du projet Regard (Bordeaux Métropole)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-J Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aït-Aïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Barillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Baudrimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.13-28. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/202103013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crafting futures together: scenarios for water infrastructure asset management in a context of global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Rulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Gat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology: Water Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (8), pp.3052-3067. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/ws.2020.185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the potential of local market in remunerating water ecosystem services in Cambodia: An application for endogenous attribute non-attendance modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malyne Neang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (January), pp.14-26. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wre.2018.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Household Willingness to Pay for Micropollutant Removal in Domestic Wastewater: A Choice Experiment Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, pp.695. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.705.0695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bargaining local compensation payments for the installation of new power transmission lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 80 (May), pp.75-85. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2018.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimality Versus Viability in Groundwater Management with Environmental Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pryet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 161 (July), pp.109-120. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2019.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River Continuity Restoration and Diadromous Fishes: Much More than an Ecological Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaufaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61 (4), pp.671-686. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-017-0992-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative environmental governance and transaction costs in partnerships: Evidence from a social network approach to water management in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61 (1), pp.105-123. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09640568.2017.1290589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur touristique des aménités environnementales et nuisances associées aux infrastructures d'énergie re-nouvelable : une approche hédonique spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (Décembre), pp.93-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using ClustOfVar to Construct Quality of Life Indicators for Vulnerability Assessment Municipality Trajectories in Southwest France from 1999 to 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kuentz Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Labenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Indicators Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131, pp.973-997. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11205-016-1288-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-market values of forest biodiversity and the impact of informing the general public: Insights from generalized multinomial logit estimations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64, pp.93-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landowner’s perception of flood risk and preventive actions in estuarine environment: An empirical investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 180, pp.272-279. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.05.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of information on public preferences for forest biodiversity preservation: a split-sample test with choice experiment method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 125 (2), pp.253-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestic demand for tourism in rural areas: insights from summer stays in three French regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourism Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (February), pp.562-570. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tourman.2014.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving towards multilevel governance of wetland resources: local water organisations and institutional changes in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning C: Government and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (2), pp.393-411. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1068/c12299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating water resource management and land-use planning at the rural-urban interface: Insights from a political economy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp.45-59. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wre.2014.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aménités environnementales : quelle contribution au développement des territoires ruraux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedee Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rambonilaza Bolatiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les enjeux environnementaux au cœur du développement territorial, Hors-série (Hors-série 20), pp.20. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.15235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demande de séjour touristique en espace rural et vecteurs de valorisation marchande d’aménités naturelles et patrimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 93 (04), pp.423-441. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S1966960712004043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs formels et collaborations interindividuelles autour des aménités environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demande de séjour touristique en espace rural et vecteurs de valorisation marchande d’aménités naturelles et patrimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 93, pp.423-441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice experiment, multiple programmes contingent valuation and landscape preferences: How can we support the land use decision making process?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (4), pp.846-854. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2012.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménités des espaces ruraux : comment leur gestion et leur valorisation peuvent contribuer au développement territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedee Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus PSDR3 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménités des espaces ruraux : comment leur gestion et leur valorisation peuvent contribuer au développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana M. Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie A. M. Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 pages PSDR3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural multifunctionality and principles of justice: impacts of agrienvironmental agreements in Dordogne / Multifonctionnalité de l'agriculture et principes de justice : quelques effets des contrats agrienvironnementaux en Dordogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Octobre (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composante ethnique de la consommation par le consentement à payer : quels résultats, quelles perspectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (200), pp.53-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifonctionnalité de l'agriculture et principes de justice : quelques effets des contrats agro-environnementaux en France. Étude de cas sur un département (Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mécanismes de coordination dans les réseaux sociaux : un cadre analytique de la dynamique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, p. 569 - p. 593. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.103.0569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural multifunctionality promoting policies and the safeguarding of rural landscapes: how to evaluate the link?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (3), pp.297-309. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01426390802045947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farm models and economic valuation in the context of multifunctionality: A review of approaches from France, Germany, The Netherlands and Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C.J. Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Josien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Karpinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Knierim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (4-5), pp.339-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contractualiser l'ouverture des forêts privées au public?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, XXIII (1), pp.51-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle du panier de biens : grille d'analyse et observations de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedee Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 308, pp.55-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the model of &amp;quot; basket of goods &amp;quot; to a broader model of territorialized goods: concepts, methodology elements and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedee Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (31), pp.241-259. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer l'accès aux loisirs des français : l'ouverture des forêts privées au public. Quelles contraintes faut-il lever et à quel prix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, XXIII (1), pp.51-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural multifunctionality promoting policies and the safeguarding of rural landscapes: how to evaluate the link?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (3), pp.297-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00248519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of methods and evidence for economic valuation of agricultural non-commodity outputs and suggestions to facilitate its application to broader decisional contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Madureira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Karpinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 120 (1), pp.5-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of the WTP measurements with successive use of choice experiments method and multiple programmes method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 117 (5), pp.721-737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental amenities and territorial anchorage in the recreational-housing rental market : a hedonic approach with French data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedee Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (2), pp.484-493. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2006.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of the WTP measurement with successive use of choice experiments method and multiple programmes method.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 117 (5), pp.721-737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental amenities and territorial anchorage in the recreational-housing rental market: A hedonic approach with French data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (2), pp.484-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-use planning and public preferences: What can we learn from choice experiment method?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 83, pp.318-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Features of environmental sustainability in agriculture: some conceptual and operational issues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Dalgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (2/3), pp.107/115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménités environnementales et rente territoriale sur un marché de services différenciés : le cas du marché des gîtes ruraux labellisés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedee Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 116 (2), pp.251-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménités environnementales et rente territoriale sur un marché de services différenciés : le cas du marché des gîtes ruraux labellisés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 116 (2), pp.251-276. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.162.0251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labelling and Differentiation Strategy in the Recreational-Housing Rental Market of Rural Destinations: the French Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourism Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (3), pp.347-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Features of environmental sustainability in agriculture: some conceptual and operational issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Dalgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (2/3), pp.107-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental economics for sustainable growth: a handbook for practitioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (1), pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation environnementale : l'exemple de la demande de paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes économiques. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2863, pp.15-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes sociales et productivité dans le processus d'appariement des contrats agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualite Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 80 (4), pp.571-592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la demande de paysage : état de l’art et réflexions sur la méthode du transfert des benefices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70, pp.77-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la demande de paysage : état de l`art et réflexions sur la méthode du transfert des bénéfices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre de l'évaluation économique des aménités rurales en Europe : le cas des aménités environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, spécial Aménités rurales : une nouvelle lecture des enjeux territoriaux, pp.91-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance de la biodiversité en Nouvelle-Aquitaine : enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bretagnolle, V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Ecobiose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-34, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-écosystèmes des territoires urbains et artificialisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecobiose. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport d'évaluation sur le rôle de la biodiversité dans les socio-écosystèmes de Nouvelle-Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La planification de la gestion des milieux aquatiques et du risque d'inondation face aux disparités communales : le cas du SAGE de l'estuaire de la Gironde (projet VEGGA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Goeldner Gianella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Euzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concilier la gestion de l'eau et des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Johanet, pp.289-306, 2016, 979-10-91089-25-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourists Contribution to the Financing of Natural Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffrey Dehez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Asma Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourism, Recreation and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 139-145, Routledge, 2015, 9781315550695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From landscape offers to landscape production: the economics of rural paths: chap. 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Luginbuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and sustainable development: the french perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp.63-73, 2015, 978-1-4724-3859-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux économiques : évaluation des impacts du changement climatique : chapitre 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Irichabeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les impacts du changement climatique en Aquitaine. Un état des lieux scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux LPGA-Edition, pp.89-103, 2013, Dynamiques environnementales: à la croisée des sciences, 978-2-86781-874-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'offre de paysage à la production paysagère : l'économie des chemins ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Luginbuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Terrasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QUAE, pp.77-88, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs de la forêt, risque incendie et contractualisation en forêt privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ouverture des forêts au public : un service récréatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.121-140, 2012, Update Sciences &amp; Technologies, 978-2-7592-1809-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueil du public en forêt privée : à quel prix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle forêt pour les hommes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cemagref, pp.106-107, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation économique de la demande de paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Lifran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rmbonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanja Westerberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyses économiques du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2011, Update Sciences and Technologies, 978-2-7592-0923-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural Activities, Rural Areas and Natural Environment: Drawing Up the Frontiers of the Multifunctionality Concept.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural Landscapes and Agricultural Policies in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Piorr A. and Müller K., pp.14, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00248573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural Activities, Rural Areas and Natural Environment: Drawing Up the Frontiers of the Multifunctionality Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Piorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural Landscapes and Agricultural Policies in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.21-35, 2009, 978-3-540-79469-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equity within institutional arrangement for the supply of rural amenities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amenities and Rural Community Development: Theory, Methods and Public Policy, Collection New Horizons in Environmental Economics, Edward Elgar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gary Paul Green, Steven C. Deller and David W. Marcouiller (Eds.), pp.48-62, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local resistance to integrated land-use planning and water resource management: Lessons from French experience, Global Water Forum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de vie du littoral estuarien de la Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation, gestion et contribution des aménités naturelles au développement durable des territoires : le cas de l’estuaire de la Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménités des espaces ruraux : comment leur gestion et leur valorisation peuvent contribuer au developpement territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser les aménités des espaces ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux enjeux économiques des actions paysagères, éléments pour une nouvelle orientation de l'économie du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Depres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourism and landscapes within multifunctional rural areas: the French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Marsat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Helming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wiggering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multifunctional land use: meeting future demands for landscape goods and services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.293-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equity within institutional arrangements for the supply of rural amenities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amenities and Rural Development: theory, methods and public policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.48-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic valuation applied in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Country report multagri/Workpackage3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littoralisation appréhendée à l'échelle d'un socio-écosystème. Conditions de vie et dynamiques démographiques du complexe littoral/estuaire de la Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Kuentz-Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des risques sanitaires liés à l’exposition aux chenilles émettrices de poils urticants et élaboration de recommandations de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Caparros Megido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2020-SA-0005, Anses. 2023, 360 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04415035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet FUSEAU - Construire une gouvernance foncière multi-niveau au service d'une gestion intégrée de la préservation des milieux et ressources aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gueringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE, OFB. 2020, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des coordinations d’acteurs dans le cadre de la gouvernance foncière des milieux aquatiques. Le cas de la dynamique fluviale de l’Allier dans le Val d’Allier alluvial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Le Guillouzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volet &amp;quot;écosystèmes agricoles&amp;quot; de l’Évaluation Française des Écosystèmes et des Services Écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, pp.966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle valeur les Français accordent-ils à la préservation de la biodiversité dans les forêts publiques métropolitaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2016, pp.104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AMEN Aquitaine, Auvergne, Rhône-Alpes. Programme PSDR3 (2007-2011) : rapport scientifique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie A. M. Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] rapport final, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AMEN : rapport scientifique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité de l'Estuaire de la Gironde et Gouvernance des Aménagements (VEGGA) : rapport intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation touristique des aménités naturelles et patrimoniales comme trajectoire de développement des territoires de l’estuaire de la Gironde : Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux enjeux économiques des actions paysagères, éléments pour une nouvelle orientation de l'économie du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Depres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAYSAGES ET DEVELOPPEMENT DURABLE : Les nouveaux enjeux économiques des actions paysagères, éléments pour une nouvelle orientation de l’économie du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Depres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mann Carsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cemagref. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services récréatifs et multifonctionnalité des forêts en Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffrey Dehez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on regional indicator threshold / risk assessment, concepts and Land use Functional approach. Delivrable 3.2.1. SENSOR project, 6me PCRD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Firbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multiprogramme de l'évaluation paysagère: traiter de la dimension esthétique à travers l'effet de composition : Rapport intermédiaire - 2006 Programme de recherche &amp;quot;Sciences économiques et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge, models, techniques and tools that help to explain and forecast multifunctionality of agriculture. Country Report France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Josien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoire de plaine & grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Clause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biens produits par l'écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju‐duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 10. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services culturels et récréatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju‐duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 9. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId288"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tina Rambonilaza </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice du CESAER (UMR 1041), Institut Agro Dijon, INRAEDirectrice de recherche INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux de recherche et d’expertise sont dédiés à l’analyse et l’évaluation (ex ante comme ex post) des politiques publiques environnementales. L’évaluation économique que je mène peut emprunter différentes approches (théoriques ou empiriques), même si une grande majorité des travaux privilégie l’approche empirique par les préférences déclarées et la méthode des expériences de choix discrets (MECD). Ces dernières années, j’ai élargi mes préoccupations de recherche à la problématique de justice environnementale, en m’intéressant, aux ressorts socio-économiques et comportementaux des différentes formes d’inégalités induites ou résolues par les politiques publiques environnementales, à l’échelle des territoires.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle demande des résidents vis-à-vis des pesticides ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latruffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Raineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025/1 (34), pp.117-162. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.251.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion and report of the French Agency for Food, Environmental and Occupational Health and Safety (ANSES) relating to an analysis of the health risks associated with exposure to caterpillars with stinging hairs and the development of management recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Caparros-Megido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Risk Assess Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.0060E. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External costs of high-voltage overhead transmission lines: Evidence from a causal approach in rural France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Impact Assessment Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (online), pp.107639. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eiar.2024.107639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public preferences for policies promoting the conservation of a universally threatened species (Anguilla spp.): Insights from a choice experiment in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermione Froehlicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenzo Kaifu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 168, pp.106325. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2024.106325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Patterns of Subjective Well-Being on the Aquitaine Coastline, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Kuentz-Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Research in Quality of Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.415-444. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11482-023-10248-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eel translocation from a conservation perspective: A coupled systematic and narrative review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermione Froehlicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kaifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46, pp.e02635. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gecco.2023.e02635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valuing harvest regulation changes in recreational fisheries with a discrete choice experiment study: What can we learn from a synthetic review?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathallah Kerouaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Analysis and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 79, pp.40-54. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eap.2023.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche par clustering de variables de la qualité de vie à l’échelle des territoires – la méthode ClustOfVar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Kuentz-Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Février (1), pp.137-166. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.231.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the multidimensional structuring of quality of life. Evidence from a French city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Kuentz-Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 140, pp.104427. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cities.2023.104427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recreational anglers’ preferences about harvest regulations to protect a threatened freshwater fish in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathallah Kerouaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 332, pp.117356. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.117356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On sharing the costs of public drinking water infrastructure renewal among users with different preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Rulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epiphane Assouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utilities Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85, pp.101661. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jup.2023.101661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostiquer et réduire à la source les micropolluants -Retour d'expérience du projet Regard (Bordeaux Métropole)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-J Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aït-Aïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Barillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Baudrimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.13-28. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/202103013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crafting futures together: scenarios for water infrastructure asset management in a context of global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Rulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Gat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology: Water Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (8), pp.3052-3067. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/ws.2020.185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimality Versus Viability in Groundwater Management with Environmental Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pryet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 161 (July), pp.109-120. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2019.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the potential of local market in remunerating water ecosystem services in Cambodia: An application for endogenous attribute non-attendance modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malyne Neang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (January), pp.14-26. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wre.2018.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bargaining local compensation payments for the installation of new power transmission lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 80 (May), pp.75-85. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2018.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Household Willingness to Pay for Micropollutant Removal in Domestic Wastewater: A Choice Experiment Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, pp.695. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.705.0695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River Continuity Restoration and Diadromous Fishes: Much More than an Ecological Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaufaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61 (4), pp.671-686. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-017-0992-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative environmental governance and transaction costs in partnerships: Evidence from a social network approach to water management in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61 (1), pp.105-123. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09640568.2017.1290589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using ClustOfVar to Construct Quality of Life Indicators for Vulnerability Assessment Municipality Trajectories in Southwest France from 1999 to 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kuentz Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Labenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Indicators Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131, pp.973-997. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11205-016-1288-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur touristique des aménités environnementales et nuisances associées aux infrastructures d'énergie re-nouvelable : une approche hédonique spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (Décembre), pp.93-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-market values of forest biodiversity and the impact of informing the general public: Insights from generalized multinomial logit estimations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64, pp.93-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landowner’s perception of flood risk and preventive actions in estuarine environment: An empirical investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 180, pp.272-279. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.05.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating water resource management and land-use planning at the rural-urban interface: Insights from a political economy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp.45-59. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wre.2014.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving towards multilevel governance of wetland resources: local water organisations and institutional changes in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning C: Government and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (2), pp.393-411. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1068/c12299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestic demand for tourism in rural areas: insights from summer stays in three French regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourism Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (February), pp.562-570. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tourman.2014.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of information on public preferences for forest biodiversity preservation: a split-sample test with choice experiment method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 125 (2), pp.253-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aménités environnementales : quelle contribution au développement des territoires ruraux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedee Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rambonilaza Bolatiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les enjeux environnementaux au cœur du développement territorial, Hors-série (Hors-série 20), pp.20. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.15235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménités des espaces ruraux : comment leur gestion et leur valorisation peuvent contribuer au développement territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedee Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus PSDR3 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demande de séjour touristique en espace rural et vecteurs de valorisation marchande d’aménités naturelles et patrimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 93 (04), pp.423-441. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S1966960712004043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs formels et collaborations interindividuelles autour des aménités environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demande de séjour touristique en espace rural et vecteurs de valorisation marchande d’aménités naturelles et patrimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 93, pp.423-441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice experiment, multiple programmes contingent valuation and landscape preferences: How can we support the land use decision making process?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (4), pp.846-854. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2012.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménités des espaces ruraux : comment leur gestion et leur valorisation peuvent contribuer au développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana M. Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie A. M. Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 pages PSDR3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifonctionnalité de l'agriculture et principes de justice : quelques effets des contrats agro-environnementaux en France. Étude de cas sur un département (Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural multifunctionality and principles of justice: impacts of agrienvironmental agreements in Dordogne / Multifonctionnalité de l'agriculture et principes de justice : quelques effets des contrats agrienvironnementaux en Dordogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Octobre (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composante ethnique de la consommation par le consentement à payer : quels résultats, quelles perspectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (200), pp.53-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mécanismes de coordination dans les réseaux sociaux : un cadre analytique de la dynamique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, p. 569 - p. 593. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.103.0569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural multifunctionality promoting policies and the safeguarding of rural landscapes: how to evaluate the link?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (3), pp.297-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00248519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle du panier de biens : grille d'analyse et observations de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedee Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 308, pp.55-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farm models and economic valuation in the context of multifunctionality: A review of approaches from France, Germany, The Netherlands and Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C.J. Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Josien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Karpinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Knierim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (4-5), pp.339-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contractualiser l'ouverture des forêts privées au public?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, XXIII (1), pp.51-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural multifunctionality promoting policies and the safeguarding of rural landscapes: how to evaluate the link?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (3), pp.297-309. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01426390802045947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the model of &amp;quot; basket of goods &amp;quot; to a broader model of territorialized goods: concepts, methodology elements and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedee Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (31), pp.241-259. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer l'accès aux loisirs des français : l'ouverture des forêts privées au public. Quelles contraintes faut-il lever et à quel prix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, XXIII (1), pp.51-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-use planning and public preferences: What can we learn from choice experiment method?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 83, pp.318-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental amenities and territorial anchorage in the recreational-housing rental market : a hedonic approach with French data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedee Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (2), pp.484-493. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2006.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of the WTP measurements with successive use of choice experiments method and multiple programmes method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 117 (5), pp.721-737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of methods and evidence for economic valuation of agricultural non-commodity outputs and suggestions to facilitate its application to broader decisional contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Madureira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Karpinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 120 (1), pp.5-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental amenities and territorial anchorage in the recreational-housing rental market: A hedonic approach with French data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (2), pp.484-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of the WTP measurement with successive use of choice experiments method and multiple programmes method.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 117 (5), pp.721-737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménités environnementales et rente territoriale sur un marché de services différenciés : le cas du marché des gîtes ruraux labellisés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 116 (2), pp.251-276. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.162.0251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménités environnementales et rente territoriale sur un marché de services différenciés : le cas du marché des gîtes ruraux labellisés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedee Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 116 (2), pp.251-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Features of environmental sustainability in agriculture: some conceptual and operational issues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Dalgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (2/3), pp.107/115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labelling and Differentiation Strategy in the Recreational-Housing Rental Market of Rural Destinations: the French Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourism Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (3), pp.347-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Features of environmental sustainability in agriculture: some conceptual and operational issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Dalgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (2/3), pp.107-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental economics for sustainable growth: a handbook for practitioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (1), pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation environnementale : l'exemple de la demande de paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes économiques. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2863, pp.15-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes sociales et productivité dans le processus d'appariement des contrats agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualite Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 80 (4), pp.571-592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la demande de paysage : état de l’art et réflexions sur la méthode du transfert des benefices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70, pp.77-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la demande de paysage : état de l`art et réflexions sur la méthode du transfert des bénéfices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre de l'évaluation économique des aménités rurales en Europe : le cas des aménités environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, spécial Aménités rurales : une nouvelle lecture des enjeux territoriaux, pp.91-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance de la biodiversité en Nouvelle-Aquitaine : enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bretagnolle, V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Ecobiose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-34, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-écosystèmes des territoires urbains et artificialisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecobiose. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport d'évaluation sur le rôle de la biodiversité dans les socio-écosystèmes de Nouvelle-Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La planification de la gestion des milieux aquatiques et du risque d'inondation face aux disparités communales : le cas du SAGE de l'estuaire de la Gironde (projet VEGGA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Goeldner Gianella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Euzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concilier la gestion de l'eau et des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Johanet, pp.289-306, 2016, 979-10-91089-25-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourists Contribution to the Financing of Natural Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffrey Dehez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Asma Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourism, Recreation and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 139-145, Routledge, 2015, 9781315550695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From landscape offers to landscape production: the economics of rural paths: chap. 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Luginbuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and sustainable development: the french perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp.63-73, 2015, 978-1-4724-3859-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux économiques : évaluation des impacts du changement climatique : chapitre 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Irichabeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les impacts du changement climatique en Aquitaine. Un état des lieux scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux LPGA-Edition, pp.89-103, 2013, Dynamiques environnementales: à la croisée des sciences, 978-2-86781-874-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'offre de paysage à la production paysagère : l'économie des chemins ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Luginbuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Terrasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QUAE, pp.77-88, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs de la forêt, risque incendie et contractualisation en forêt privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ouverture des forêts au public : un service récréatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.121-140, 2012, Update Sciences &amp; Technologies, 978-2-7592-1809-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueil du public en forêt privée : à quel prix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle forêt pour les hommes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cemagref, pp.106-107, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation économique de la demande de paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Lifran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rmbonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanja Westerberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyses économiques du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2011, Update Sciences and Technologies, 978-2-7592-0923-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural Activities, Rural Areas and Natural Environment: Drawing Up the Frontiers of the Multifunctionality Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Piorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural Landscapes and Agricultural Policies in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.21-35, 2009, 978-3-540-79469-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural Activities, Rural Areas and Natural Environment: Drawing Up the Frontiers of the Multifunctionality Concept.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural Landscapes and Agricultural Policies in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Piorr A. and Müller K., pp.14, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00248573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equity within institutional arrangement for the supply of rural amenities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amenities and Rural Community Development: Theory, Methods and Public Policy, Collection New Horizons in Environmental Economics, Edward Elgar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gary Paul Green, Steven C. Deller and David W. Marcouiller (Eds.), pp.48-62, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de vie du littoral estuarien de la Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local resistance to integrated land-use planning and water resource management: Lessons from French experience, Global Water Forum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation, gestion et contribution des aménités naturelles au développement durable des territoires : le cas de l’estuaire de la Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménités des espaces ruraux : comment leur gestion et leur valorisation peuvent contribuer au developpement territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser les aménités des espaces ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux enjeux économiques des actions paysagères, éléments pour une nouvelle orientation de l'économie du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Depres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourism and landscapes within multifunctional rural areas: the French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Marsat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Helming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wiggering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multifunctional land use: meeting future demands for landscape goods and services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.293-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equity within institutional arrangements for the supply of rural amenities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amenities and Rural Development: theory, methods and public policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.48-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic valuation applied in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Country report multagri/Workpackage3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littoralisation appréhendée à l'échelle d'un socio-écosystème. Conditions de vie et dynamiques démographiques du complexe littoral/estuaire de la Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Kuentz-Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des risques sanitaires liés à l’exposition aux chenilles émettrices de poils urticants et élaboration de recommandations de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Caparros Megido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2020-SA-0005, Anses. 2023, 360 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04415035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet FUSEAU - Construire une gouvernance foncière multi-niveau au service d'une gestion intégrée de la préservation des milieux et ressources aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gueringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE, OFB. 2020, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des coordinations d’acteurs dans le cadre de la gouvernance foncière des milieux aquatiques. Le cas de la dynamique fluviale de l’Allier dans le Val d’Allier alluvial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Le Guillouzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volet &amp;quot;écosystèmes agricoles&amp;quot; de l’Évaluation Française des Écosystèmes et des Services Écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, pp.966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle valeur les Français accordent-ils à la préservation de la biodiversité dans les forêts publiques métropolitaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2016, pp.104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AMEN Aquitaine, Auvergne, Rhône-Alpes. Programme PSDR3 (2007-2011) : rapport scientifique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie A. M. Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] rapport final, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AMEN : rapport scientifique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité de l'Estuaire de la Gironde et Gouvernance des Aménagements (VEGGA) : rapport intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation touristique des aménités naturelles et patrimoniales comme trajectoire de développement des territoires de l’estuaire de la Gironde : Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAYSAGES ET DEVELOPPEMENT DURABLE : Les nouveaux enjeux économiques des actions paysagères, éléments pour une nouvelle orientation de l’économie du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Depres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mann Carsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cemagref. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux enjeux économiques des actions paysagères, éléments pour une nouvelle orientation de l'économie du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Depres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services récréatifs et multifonctionnalité des forêts en Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffrey Dehez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multiprogramme de l'évaluation paysagère: traiter de la dimension esthétique à travers l'effet de composition : Rapport intermédiaire - 2006 Programme de recherche &amp;quot;Sciences économiques et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on regional indicator threshold / risk assessment, concepts and Land use Functional approach. Delivrable 3.2.1. SENSOR project, 6me PCRD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Firbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge, models, techniques and tools that help to explain and forecast multifunctionality of agriculture. Country Report France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Josien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoire de plaine & grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Clause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services culturels et récréatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju‐duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 9. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biens produits par l'écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju‐duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 10. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId288"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429126v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros-Megido" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0060" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05456711v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Raineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.251.0117" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304193v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dub&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2024.107639" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664296v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermione Froehlicher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzo Kaifu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106325" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404628v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz-Simonet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11482-023-10248-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404642v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schaeffer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.231.0137" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228399v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kaifu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2023.e02635" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200505v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathallah Kerouaz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eap.2023.05.024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04375010v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2023.104427" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214560v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epiphane Assouan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jup.2023.101661" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297783v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.117356" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361851v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J Capdeville" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Barillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barrault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baudrimont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202103013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155279v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gilbert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Renaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2020.185" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608817v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malyne Neang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wre.2018.07.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02568248v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Pham" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.705.0695" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485122v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joalland" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pereau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rambonilaza" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2018.12.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485123v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pryet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.03.018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817940v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rambonilaza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaufaron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-017-0992-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606091v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2017.1290589" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608816v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joalland" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604709v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simonet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Labenne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-016-1288-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604278v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brahic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604774v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana Rambonilaza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.05.037" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601548v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128549v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Lacroix" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tourman.2014.07.020" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLG3SJ2Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600405v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/c12299" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140270v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wre.2014.11.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818702v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedee Mollard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dissart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rambonilaza Bolatiana" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15235" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599348v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960712004043" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596220v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201260v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596894v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2012.01.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW1B21PQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173069v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999932v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Mollard Mollard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana M. Rambonilaza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Vollet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie A. M. Lacroix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651969v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Candau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lewis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592449v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593909v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556962v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.103.0569" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591410v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Ferrari" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426390802045947" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591179v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zander" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.J. Groot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Karpinski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Knierim" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590706v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gadaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Point" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658228v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczak" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371262v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Moalla" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.366" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389618v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gadaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248519v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588768v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Madureira" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590005v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661081v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2006.07.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23DT059D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275559v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588216v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589255v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151794v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Dalgaard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661931v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587730v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.162.0251" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-87Q0HZ21-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588199v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587729v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Dalgaard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584213v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583656v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586770v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201064v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583211v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580966v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511766v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938660v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Alard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603373v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goeldner Gianella" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Euzen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348246v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Asma Ben Othmen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601254v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amblard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Revol" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Luginbuhl" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Howard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599353v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Irichabeau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leandri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Martin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605713v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Terrasson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597329v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595501v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506082v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lifran" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rmbonilaza" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanja Westerberg" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248573v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592450v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Piorr" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Muller" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151793v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lewis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601991v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601388v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597357v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597358v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598043v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dissart" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacroix" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729727v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depres" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Mann" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589033v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aznar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Marsat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Helming" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wiggering" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587091v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583648v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809881v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04415035v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros Megido" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023464v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gueringer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790690v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Polge" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Guillouzic" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603369v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806639v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Mollard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598029v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597356v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597355v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594285v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depres" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mann" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02123886v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mann Carsten" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592534v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588880v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Jones" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Firbank" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertrand" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geffard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590460v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584076v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246152v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791226v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju&#8208;duval" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791448v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05456711v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Raineau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.251.0117" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429126v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros-Megido" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0060" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304193v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dub&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2024.107639" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664296v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermione Froehlicher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzo Kaifu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106325" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404628v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz-Simonet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11482-023-10248-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228399v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kaifu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2023.e02635" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200505v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathallah Kerouaz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eap.2023.05.024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404642v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schaeffer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.231.0137" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04375010v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2023.104427" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297783v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.117356" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214560v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epiphane Assouan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jup.2023.101661" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361851v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J Capdeville" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Barillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barrault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baudrimont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202103013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155279v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gilbert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Renaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2020.185" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485123v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pereau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pryet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rambonilaza" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.03.018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608817v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malyne Neang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wre.2018.07.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485122v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joalland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2018.12.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02568248v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Pham" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.705.0695" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817940v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rambonilaza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaufaron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-017-0992-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606091v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2017.1290589" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604709v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simonet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Labenne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-016-1288-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608816v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joalland" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604278v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brahic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604774v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana Rambonilaza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.05.037" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140270v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wre.2014.11.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600405v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/c12299" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128549v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Lacroix" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tourman.2014.07.020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLG3SJ2Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601548v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818702v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedee Mollard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dissart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rambonilaza Bolatiana" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15235" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173069v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599348v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960712004043" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596220v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201260v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596894v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2012.01.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW1B21PQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999932v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Mollard Mollard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana M. Rambonilaza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Vollet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie A. M. Lacroix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593909v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lewis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651969v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Candau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592449v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556962v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.103.0569" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248519v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658228v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczak" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591179v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zander" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.J. Groot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Karpinski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Knierim" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590706v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gadaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Point" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591410v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Ferrari" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426390802045947" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371262v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Moalla" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.366" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389618v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gadaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589255v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661081v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2006.07.003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23DT059D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590005v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588768v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Madureira" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588216v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275559v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587730v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.162.0251" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-87Q0HZ21-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661931v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151794v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Dalgaard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588199v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587729v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Dalgaard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584213v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583656v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586770v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201064v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583211v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580966v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511766v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938660v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Alard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603373v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goeldner Gianella" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Euzen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348246v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Asma Ben Othmen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601254v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amblard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Revol" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Luginbuhl" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Howard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599353v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Irichabeau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leandri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Martin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605713v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Terrasson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597329v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595501v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506082v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lifran" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rmbonilaza" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanja Westerberg" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592450v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Piorr" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Muller" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248573v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151793v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lewis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601388v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601991v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597357v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597358v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598043v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dissart" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacroix" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729727v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depres" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Mann" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589033v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aznar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Marsat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Helming" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wiggering" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587091v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583648v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809881v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04415035v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros Megido" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023464v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gueringer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790690v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Polge" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Guillouzic" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603369v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806639v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Mollard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598029v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597356v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597355v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02123886v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mann Carsten" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594285v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depres" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mann" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592534v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590460v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588880v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Jones" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Firbank" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertrand" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geffard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584076v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246152v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791448v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju&#8208;duval" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791226v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>