--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tina Rambonilaza </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice du CESAER (UMR 1041), Institut Agro Dijon, INRAEDirectrice de recherche INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux de recherche et d’expertise sont dédiés à l’analyse et l’évaluation (ex ante comme ex post) des politiques publiques environnementales. L’évaluation économique que je mène peut emprunter différentes approches (théoriques ou empiriques), même si une grande majorité des travaux privilégie l’approche empirique par les préférences déclarées et la méthode des expériences de choix discrets (MECD). Ces dernières années, j’ai élargi mes préoccupations de recherche à la problématique de justice environnementale, en m’intéressant, aux ressorts socio-économiques et comportementaux des différentes formes d’inégalités induites ou résolues par les politiques publiques environnementales, à l’échelle des territoires.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle demande des résidents vis-à-vis des pesticides ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latruffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Raineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025/1 (34), pp.117-162. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.251.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion and report of the French Agency for Food, Environmental and Occupational Health and Safety (ANSES) relating to an analysis of the health risks associated with exposure to caterpillars with stinging hairs and the development of management recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Caparros-Megido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Risk Assess Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.0060E. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External costs of high-voltage overhead transmission lines: Evidence from a causal approach in rural France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Impact Assessment Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (online), pp.107639. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eiar.2024.107639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public preferences for policies promoting the conservation of a universally threatened species (Anguilla spp.): Insights from a choice experiment in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermione Froehlicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenzo Kaifu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 168, pp.106325. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2024.106325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Patterns of Subjective Well-Being on the Aquitaine Coastline, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Kuentz-Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Research in Quality of Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.415-444. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11482-023-10248-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eel translocation from a conservation perspective: A coupled systematic and narrative review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermione Froehlicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kaifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46, pp.e02635. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gecco.2023.e02635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valuing harvest regulation changes in recreational fisheries with a discrete choice experiment study: What can we learn from a synthetic review?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathallah Kerouaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Analysis and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 79, pp.40-54. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eap.2023.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche par clustering de variables de la qualité de vie à l’échelle des territoires – la méthode ClustOfVar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Kuentz-Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Février (1), pp.137-166. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.231.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the multidimensional structuring of quality of life. Evidence from a French city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Kuentz-Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 140, pp.104427. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cities.2023.104427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recreational anglers’ preferences about harvest regulations to protect a threatened freshwater fish in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathallah Kerouaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 332, pp.117356. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.117356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On sharing the costs of public drinking water infrastructure renewal among users with different preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Rulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epiphane Assouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utilities Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85, pp.101661. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jup.2023.101661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostiquer et réduire à la source les micropolluants -Retour d'expérience du projet Regard (Bordeaux Métropole)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-J Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aït-Aïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Barillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Baudrimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.13-28. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/202103013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crafting futures together: scenarios for water infrastructure asset management in a context of global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Rulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Gat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology: Water Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (8), pp.3052-3067. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/ws.2020.185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimality Versus Viability in Groundwater Management with Environmental Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pryet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 161 (July), pp.109-120. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2019.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the potential of local market in remunerating water ecosystem services in Cambodia: An application for endogenous attribute non-attendance modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malyne Neang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (January), pp.14-26. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wre.2018.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bargaining local compensation payments for the installation of new power transmission lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 80 (May), pp.75-85. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2018.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Household Willingness to Pay for Micropollutant Removal in Domestic Wastewater: A Choice Experiment Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, pp.695. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.705.0695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River Continuity Restoration and Diadromous Fishes: Much More than an Ecological Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaufaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61 (4), pp.671-686. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-017-0992-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative environmental governance and transaction costs in partnerships: Evidence from a social network approach to water management in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61 (1), pp.105-123. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09640568.2017.1290589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using ClustOfVar to Construct Quality of Life Indicators for Vulnerability Assessment Municipality Trajectories in Southwest France from 1999 to 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kuentz Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Labenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Indicators Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131, pp.973-997. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11205-016-1288-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur touristique des aménités environnementales et nuisances associées aux infrastructures d'énergie re-nouvelable : une approche hédonique spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (Décembre), pp.93-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-market values of forest biodiversity and the impact of informing the general public: Insights from generalized multinomial logit estimations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64, pp.93-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landowner’s perception of flood risk and preventive actions in estuarine environment: An empirical investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 180, pp.272-279. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.05.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating water resource management and land-use planning at the rural-urban interface: Insights from a political economy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp.45-59. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wre.2014.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving towards multilevel governance of wetland resources: local water organisations and institutional changes in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning C: Government and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (2), pp.393-411. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1068/c12299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestic demand for tourism in rural areas: insights from summer stays in three French regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourism Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (February), pp.562-570. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tourman.2014.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of information on public preferences for forest biodiversity preservation: a split-sample test with choice experiment method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 125 (2), pp.253-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aménités environnementales : quelle contribution au développement des territoires ruraux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedee Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rambonilaza Bolatiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les enjeux environnementaux au cœur du développement territorial, Hors-série (Hors-série 20), pp.20. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.15235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménités des espaces ruraux : comment leur gestion et leur valorisation peuvent contribuer au développement territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedee Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus PSDR3 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demande de séjour touristique en espace rural et vecteurs de valorisation marchande d’aménités naturelles et patrimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 93 (04), pp.423-441. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S1966960712004043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs formels et collaborations interindividuelles autour des aménités environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demande de séjour touristique en espace rural et vecteurs de valorisation marchande d’aménités naturelles et patrimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 93, pp.423-441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice experiment, multiple programmes contingent valuation and landscape preferences: How can we support the land use decision making process?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (4), pp.846-854. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2012.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménités des espaces ruraux : comment leur gestion et leur valorisation peuvent contribuer au développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana M. Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie A. M. Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 pages PSDR3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifonctionnalité de l'agriculture et principes de justice : quelques effets des contrats agro-environnementaux en France. Étude de cas sur un département (Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural multifunctionality and principles of justice: impacts of agrienvironmental agreements in Dordogne / Multifonctionnalité de l'agriculture et principes de justice : quelques effets des contrats agrienvironnementaux en Dordogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Octobre (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composante ethnique de la consommation par le consentement à payer : quels résultats, quelles perspectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (200), pp.53-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mécanismes de coordination dans les réseaux sociaux : un cadre analytique de la dynamique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, p. 569 - p. 593. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.103.0569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural multifunctionality promoting policies and the safeguarding of rural landscapes: how to evaluate the link?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (3), pp.297-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00248519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle du panier de biens : grille d'analyse et observations de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedee Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 308, pp.55-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farm models and economic valuation in the context of multifunctionality: A review of approaches from France, Germany, The Netherlands and Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C.J. Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Josien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Karpinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Knierim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (4-5), pp.339-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contractualiser l'ouverture des forêts privées au public?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, XXIII (1), pp.51-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural multifunctionality promoting policies and the safeguarding of rural landscapes: how to evaluate the link?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (3), pp.297-309. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01426390802045947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the model of &amp;quot; basket of goods &amp;quot; to a broader model of territorialized goods: concepts, methodology elements and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedee Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (31), pp.241-259. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer l'accès aux loisirs des français : l'ouverture des forêts privées au public. Quelles contraintes faut-il lever et à quel prix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, XXIII (1), pp.51-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-use planning and public preferences: What can we learn from choice experiment method?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 83, pp.318-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental amenities and territorial anchorage in the recreational-housing rental market : a hedonic approach with French data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedee Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (2), pp.484-493. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2006.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of the WTP measurements with successive use of choice experiments method and multiple programmes method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 117 (5), pp.721-737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of methods and evidence for economic valuation of agricultural non-commodity outputs and suggestions to facilitate its application to broader decisional contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Madureira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Karpinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 120 (1), pp.5-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental amenities and territorial anchorage in the recreational-housing rental market: A hedonic approach with French data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (2), pp.484-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of the WTP measurement with successive use of choice experiments method and multiple programmes method.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 117 (5), pp.721-737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménités environnementales et rente territoriale sur un marché de services différenciés : le cas du marché des gîtes ruraux labellisés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 116 (2), pp.251-276. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.162.0251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménités environnementales et rente territoriale sur un marché de services différenciés : le cas du marché des gîtes ruraux labellisés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedee Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 116 (2), pp.251-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Features of environmental sustainability in agriculture: some conceptual and operational issues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Dalgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (2/3), pp.107/115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labelling and Differentiation Strategy in the Recreational-Housing Rental Market of Rural Destinations: the French Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourism Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (3), pp.347-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Features of environmental sustainability in agriculture: some conceptual and operational issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Dalgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (2/3), pp.107-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental economics for sustainable growth: a handbook for practitioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (1), pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation environnementale : l'exemple de la demande de paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes économiques. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2863, pp.15-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes sociales et productivité dans le processus d'appariement des contrats agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualite Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 80 (4), pp.571-592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la demande de paysage : état de l’art et réflexions sur la méthode du transfert des benefices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70, pp.77-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la demande de paysage : état de l`art et réflexions sur la méthode du transfert des bénéfices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre de l'évaluation économique des aménités rurales en Europe : le cas des aménités environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, spécial Aménités rurales : une nouvelle lecture des enjeux territoriaux, pp.91-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance de la biodiversité en Nouvelle-Aquitaine : enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bretagnolle, V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Ecobiose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-34, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-écosystèmes des territoires urbains et artificialisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecobiose. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport d'évaluation sur le rôle de la biodiversité dans les socio-écosystèmes de Nouvelle-Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La planification de la gestion des milieux aquatiques et du risque d'inondation face aux disparités communales : le cas du SAGE de l'estuaire de la Gironde (projet VEGGA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Goeldner Gianella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Euzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concilier la gestion de l'eau et des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Johanet, pp.289-306, 2016, 979-10-91089-25-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourists Contribution to the Financing of Natural Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffrey Dehez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Asma Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourism, Recreation and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 139-145, Routledge, 2015, 9781315550695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From landscape offers to landscape production: the economics of rural paths: chap. 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Luginbuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and sustainable development: the french perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp.63-73, 2015, 978-1-4724-3859-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux économiques : évaluation des impacts du changement climatique : chapitre 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Irichabeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les impacts du changement climatique en Aquitaine. Un état des lieux scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux LPGA-Edition, pp.89-103, 2013, Dynamiques environnementales: à la croisée des sciences, 978-2-86781-874-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'offre de paysage à la production paysagère : l'économie des chemins ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Luginbuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Terrasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QUAE, pp.77-88, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs de la forêt, risque incendie et contractualisation en forêt privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ouverture des forêts au public : un service récréatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.121-140, 2012, Update Sciences &amp; Technologies, 978-2-7592-1809-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueil du public en forêt privée : à quel prix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle forêt pour les hommes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cemagref, pp.106-107, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation économique de la demande de paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Lifran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rmbonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanja Westerberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyses économiques du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2011, Update Sciences and Technologies, 978-2-7592-0923-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural Activities, Rural Areas and Natural Environment: Drawing Up the Frontiers of the Multifunctionality Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Piorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural Landscapes and Agricultural Policies in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.21-35, 2009, 978-3-540-79469-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural Activities, Rural Areas and Natural Environment: Drawing Up the Frontiers of the Multifunctionality Concept.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural Landscapes and Agricultural Policies in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Piorr A. and Müller K., pp.14, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00248573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equity within institutional arrangement for the supply of rural amenities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amenities and Rural Community Development: Theory, Methods and Public Policy, Collection New Horizons in Environmental Economics, Edward Elgar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gary Paul Green, Steven C. Deller and David W. Marcouiller (Eds.), pp.48-62, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de vie du littoral estuarien de la Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local resistance to integrated land-use planning and water resource management: Lessons from French experience, Global Water Forum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation, gestion et contribution des aménités naturelles au développement durable des territoires : le cas de l’estuaire de la Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménités des espaces ruraux : comment leur gestion et leur valorisation peuvent contribuer au developpement territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser les aménités des espaces ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux enjeux économiques des actions paysagères, éléments pour une nouvelle orientation de l'économie du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Depres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourism and landscapes within multifunctional rural areas: the French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Marsat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Helming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wiggering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multifunctional land use: meeting future demands for landscape goods and services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.293-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equity within institutional arrangements for the supply of rural amenities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amenities and Rural Development: theory, methods and public policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.48-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic valuation applied in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Country report multagri/Workpackage3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littoralisation appréhendée à l'échelle d'un socio-écosystème. Conditions de vie et dynamiques démographiques du complexe littoral/estuaire de la Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Kuentz-Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des risques sanitaires liés à l’exposition aux chenilles émettrices de poils urticants et élaboration de recommandations de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Caparros Megido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2020-SA-0005, Anses. 2023, 360 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04415035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet FUSEAU - Construire une gouvernance foncière multi-niveau au service d'une gestion intégrée de la préservation des milieux et ressources aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gueringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE, OFB. 2020, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des coordinations d’acteurs dans le cadre de la gouvernance foncière des milieux aquatiques. Le cas de la dynamique fluviale de l’Allier dans le Val d’Allier alluvial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Le Guillouzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volet &amp;quot;écosystèmes agricoles&amp;quot; de l’Évaluation Française des Écosystèmes et des Services Écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, pp.966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle valeur les Français accordent-ils à la préservation de la biodiversité dans les forêts publiques métropolitaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2016, pp.104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AMEN Aquitaine, Auvergne, Rhône-Alpes. Programme PSDR3 (2007-2011) : rapport scientifique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie A. M. Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] rapport final, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AMEN : rapport scientifique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité de l'Estuaire de la Gironde et Gouvernance des Aménagements (VEGGA) : rapport intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation touristique des aménités naturelles et patrimoniales comme trajectoire de développement des territoires de l’estuaire de la Gironde : Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAYSAGES ET DEVELOPPEMENT DURABLE : Les nouveaux enjeux économiques des actions paysagères, éléments pour une nouvelle orientation de l’économie du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Depres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mann Carsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cemagref. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux enjeux économiques des actions paysagères, éléments pour une nouvelle orientation de l'économie du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Depres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services récréatifs et multifonctionnalité des forêts en Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffrey Dehez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multiprogramme de l'évaluation paysagère: traiter de la dimension esthétique à travers l'effet de composition : Rapport intermédiaire - 2006 Programme de recherche &amp;quot;Sciences économiques et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on regional indicator threshold / risk assessment, concepts and Land use Functional approach. Delivrable 3.2.1. SENSOR project, 6me PCRD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Firbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge, models, techniques and tools that help to explain and forecast multifunctionality of agriculture. Country Report France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Josien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoire de plaine & grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Clause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services culturels et récréatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju‐duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 9. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biens produits par l'écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju‐duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 10. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId288"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tina Rambonilaza </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice du CESAER (UMR 1041), Institut Agro Dijon, INRAEDirectrice de recherche INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux de recherche et d’expertise sont dédiés à l’analyse et l’évaluation (ex ante comme ex post) des politiques publiques environnementales. L’évaluation économique que je mène peut emprunter différentes approches (théoriques ou empiriques), même si une grande majorité des travaux privilégie l’approche empirique par les préférences déclarées et la méthode des expériences de choix discrets (MECD). Ces dernières années, j’ai élargi mes préoccupations de recherche à la problématique de justice environnementale, en m’intéressant, aux ressorts socio-économiques et comportementaux des différentes formes d’inégalités induites ou résolues par les politiques publiques environnementales, à l’échelle des territoires.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public perceptions of land-policy-for-local-food goals: findings from a discrete choice experiment study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grâce Kassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 138, pp.103012. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2025.103012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion and report of the French Agency for Food, Environmental and Occupational Health and Safety (ANSES) relating to an analysis of the health risks associated with exposure to caterpillars with stinging hairs and the development of management recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Caparros-Megido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Risk Assess Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.0060E. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle demande des résidents vis-à-vis des pesticides ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latruffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Raineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025/1 (34), pp.117-162. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.251.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External costs of high-voltage overhead transmission lines: Evidence from a causal approach in rural France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Impact Assessment Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (online), pp.107639. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eiar.2024.107639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public preferences for policies promoting the conservation of a universally threatened species (Anguilla spp.): Insights from a choice experiment in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermione Froehlicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenzo Kaifu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 168, pp.106325. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2024.106325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Patterns of Subjective Well-Being on the Aquitaine Coastline, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Kuentz-Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Research in Quality of Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.415-444. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11482-023-10248-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eel translocation from a conservation perspective: A coupled systematic and narrative review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermione Froehlicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kaifu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Daverat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46, pp.e02635. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gecco.2023.e02635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valuing harvest regulation changes in recreational fisheries with a discrete choice experiment study: What can we learn from a synthetic review?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathallah Kerouaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Analysis and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 79, pp.40-54. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eap.2023.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche par clustering de variables de la qualité de vie à l’échelle des territoires – la méthode ClustOfVar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Kuentz-Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Février (1), pp.137-166. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.231.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the multidimensional structuring of quality of life. Evidence from a French city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Kuentz-Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 140, pp.104427. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cities.2023.104427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recreational anglers’ preferences about harvest regulations to protect a threatened freshwater fish in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathallah Kerouaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 332, pp.117356. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.117356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On sharing the costs of public drinking water infrastructure renewal among users with different preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Rulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epiphane Assouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utilities Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 85, pp.101661. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jup.2023.101661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostiquer et réduire à la source les micropolluants -Retour d'expérience du projet Regard (Bordeaux Métropole)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-J Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aït-Aïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Barillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Baudrimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.13-28. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/202103013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crafting futures together: scenarios for water infrastructure asset management in a context of global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Rulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Gat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology: Water Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (8), pp.3052-3067. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/ws.2020.185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the potential of local market in remunerating water ecosystem services in Cambodia: An application for endogenous attribute non-attendance modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malyne Neang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (January), pp.14-26. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wre.2018.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bargaining local compensation payments for the installation of new power transmission lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 80 (May), pp.75-85. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2018.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Household Willingness to Pay for Micropollutant Removal in Domestic Wastewater: A Choice Experiment Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, pp.695. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.705.0695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimality Versus Viability in Groundwater Management with Environmental Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pryet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 161 (July), pp.109-120. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2019.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River Continuity Restoration and Diadromous Fishes: Much More than an Ecological Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaufaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61 (4), pp.671-686. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-017-0992-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative environmental governance and transaction costs in partnerships: Evidence from a social network approach to water management in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61 (1), pp.105-123. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09640568.2017.1290589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using ClustOfVar to Construct Quality of Life Indicators for Vulnerability Assessment Municipality Trajectories in Southwest France from 1999 to 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kuentz Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Labenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Indicators Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131, pp.973-997. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11205-016-1288-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur touristique des aménités environnementales et nuisances associées aux infrastructures d'énergie re-nouvelable : une approche hédonique spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (Décembre), pp.93-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-market values of forest biodiversity and the impact of informing the general public: Insights from generalized multinomial logit estimations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64, pp.93-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landowner’s perception of flood risk and preventive actions in estuarine environment: An empirical investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 180, pp.272-279. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.05.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving towards multilevel governance of wetland resources: local water organisations and institutional changes in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning C: Government and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (2), pp.393-411. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1068/c12299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of information on public preferences for forest biodiversity preservation: a split-sample test with choice experiment method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 125 (2), pp.253-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestic demand for tourism in rural areas: insights from summer stays in three French regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Turpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourism Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (February), pp.562-570. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tourman.2014.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating water resource management and land-use planning at the rural-urban interface: Insights from a political economy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp.45-59. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wre.2014.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aménités environnementales : quelle contribution au développement des territoires ruraux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedee Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rambonilaza Bolatiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les enjeux environnementaux au cœur du développement territorial, Hors-série (Hors-série 20), pp.20. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.15235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs formels et collaborations interindividuelles autour des aménités environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demande de séjour touristique en espace rural et vecteurs de valorisation marchande d’aménités naturelles et patrimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 93, pp.423-441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demande de séjour touristique en espace rural et vecteurs de valorisation marchande d’aménités naturelles et patrimoniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 93 (04), pp.423-441. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S1966960712004043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice experiment, multiple programmes contingent valuation and landscape preferences: How can we support the land use decision making process?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (4), pp.846-854. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2012.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménités des espaces ruraux : comment leur gestion et leur valorisation peuvent contribuer au développement territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedee Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus PSDR3 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménités des espaces ruraux : comment leur gestion et leur valorisation peuvent contribuer au développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana M. Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie A. M. Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 pages PSDR3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifonctionnalité de l'agriculture et principes de justice : quelques effets des contrats agro-environnementaux en France. Étude de cas sur un département (Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composante ethnique de la consommation par le consentement à payer : quels résultats, quelles perspectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (200), pp.53-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural multifunctionality and principles of justice: impacts of agrienvironmental agreements in Dordogne / Multifonctionnalité de l'agriculture et principes de justice : quelques effets des contrats agrienvironnementaux en Dordogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Octobre (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mécanismes de coordination dans les réseaux sociaux : un cadre analytique de la dynamique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, p. 569 - p. 593. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.103.0569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle du panier de biens : grille d'analyse et observations de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedee Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 308, pp.55-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural multifunctionality promoting policies and the safeguarding of rural landscapes: how to evaluate the link?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (3), pp.297-309. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01426390802045947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contractualiser l'ouverture des forêts privées au public?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, XXIII (1), pp.51-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farm models and economic valuation in the context of multifunctionality: A review of approaches from France, Germany, The Netherlands and Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C.J. Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Josien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Karpinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Knierim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (4-5), pp.339-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the model of &amp;quot; basket of goods &amp;quot; to a broader model of territorialized goods: concepts, methodology elements and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedee Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (31), pp.241-259. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer l'accès aux loisirs des français : l'ouverture des forêts privées au public. Quelles contraintes faut-il lever et à quel prix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, XXIII (1), pp.51-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural multifunctionality promoting policies and the safeguarding of rural landscapes: how to evaluate the link?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (3), pp.297-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00248519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental amenities and territorial anchorage in the recreational-housing rental market : a hedonic approach with French data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedee Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (2), pp.484-493. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2006.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of methods and evidence for economic valuation of agricultural non-commodity outputs and suggestions to facilitate its application to broader decisional contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Madureira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Karpinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 120 (1), pp.5-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of the WTP measurements with successive use of choice experiments method and multiple programmes method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 117 (5), pp.721-737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental amenities and territorial anchorage in the recreational-housing rental market: A hedonic approach with French data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (2), pp.484-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of the WTP measurement with successive use of choice experiments method and multiple programmes method.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 117 (5), pp.721-737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-use planning and public preferences: What can we learn from choice experiment method?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 83, pp.318-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménités environnementales et rente territoriale sur un marché de services différenciés : le cas du marché des gîtes ruraux labellisés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 116 (2), pp.251-276. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.162.0251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménités environnementales et rente territoriale sur un marché de services différenciés : le cas du marché des gîtes ruraux labellisés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedee Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Vollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 116 (2), pp.251-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Features of environmental sustainability in agriculture: some conceptual and operational issues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Dalgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (2/3), pp.107/115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labelling and Differentiation Strategy in the Recreational-Housing Rental Market of Rural Destinations: the French Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourism Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (3), pp.347-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Features of environmental sustainability in agriculture: some conceptual and operational issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Dalgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (2/3), pp.107-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental economics for sustainable growth: a handbook for practitioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (1), pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation environnementale : l'exemple de la demande de paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes économiques. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2863, pp.15-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes sociales et productivité dans le processus d'appariement des contrats agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualite Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 80 (4), pp.571-592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la demande de paysage : état de l’art et réflexions sur la méthode du transfert des benefices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70, pp.77-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la demande de paysage : état de l`art et réflexions sur la méthode du transfert des bénéfices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre de l'évaluation économique des aménités rurales en Europe : le cas des aménités environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, spécial Aménités rurales : une nouvelle lecture des enjeux territoriaux, pp.91-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance de la biodiversité en Nouvelle-Aquitaine : enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bretagnolle, V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Ecobiose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-34, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-écosystèmes des territoires urbains et artificialisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecobiose. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport d'évaluation sur le rôle de la biodiversité dans les socio-écosystèmes de Nouvelle-Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La planification de la gestion des milieux aquatiques et du risque d'inondation face aux disparités communales : le cas du SAGE de l'estuaire de la Gironde (projet VEGGA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Goeldner Gianella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Euzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concilier la gestion de l'eau et des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Johanet, pp.289-306, 2016, 979-10-91089-25-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourists Contribution to the Financing of Natural Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffrey Dehez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Asma Ben Othmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourism, Recreation and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 139-145, Routledge, 2015, 9781315550695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From landscape offers to landscape production: the economics of rural paths: chap. 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Luginbuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and sustainable development: the french perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp.63-73, 2015, 978-1-4724-3859-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux économiques : évaluation des impacts du changement climatique : chapitre 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Irichabeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les impacts du changement climatique en Aquitaine. Un état des lieux scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux LPGA-Edition, pp.89-103, 2013, Dynamiques environnementales: à la croisée des sciences, 978-2-86781-874-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'offre de paysage à la production paysagère : l'économie des chemins ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Luginbuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Terrasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QUAE, pp.77-88, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs de la forêt, risque incendie et contractualisation en forêt privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ouverture des forêts au public : un service récréatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.121-140, 2012, Update Sciences &amp; Technologies, 978-2-7592-1809-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueil du public en forêt privée : à quel prix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle forêt pour les hommes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cemagref, pp.106-107, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation économique de la demande de paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Lifran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rmbonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanja Westerberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyses économiques du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2011, Update Sciences and Technologies, 978-2-7592-0923-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural Activities, Rural Areas and Natural Environment: Drawing Up the Frontiers of the Multifunctionality Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Piorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural Landscapes and Agricultural Policies in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.21-35, 2009, 978-3-540-79469-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural Activities, Rural Areas and Natural Environment: Drawing Up the Frontiers of the Multifunctionality Concept.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural Landscapes and Agricultural Policies in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Piorr A. and Müller K., pp.14, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00248573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equity within institutional arrangement for the supply of rural amenities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amenities and Rural Community Development: Theory, Methods and Public Policy, Collection New Horizons in Environmental Economics, Edward Elgar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gary Paul Green, Steven C. Deller and David W. Marcouiller (Eds.), pp.48-62, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local resistance to integrated land-use planning and water resource management: Lessons from French experience, Global Water Forum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de vie du littoral estuarien de la Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation, gestion et contribution des aménités naturelles au développement durable des territoires : le cas de l’estuaire de la Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménités des espaces ruraux : comment leur gestion et leur valorisation peuvent contribuer au developpement territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser les aménités des espaces ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux enjeux économiques des actions paysagères, éléments pour une nouvelle orientation de l'économie du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Depres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourism and landscapes within multifunctional rural areas: the French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Marsat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Helming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wiggering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multifunctional land use: meeting future demands for landscape goods and services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.293-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equity within institutional arrangements for the supply of rural amenities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amenities and Rural Development: theory, methods and public policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.48-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic valuation applied in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Country report multagri/Workpackage3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littoralisation appréhendée à l'échelle d'un socio-écosystème. Conditions de vie et dynamiques démographiques du complexe littoral/estuaire de la Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Kuentz-Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des risques sanitaires liés à l’exposition aux chenilles émettrices de poils urticants et élaboration de recommandations de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Caparros Megido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2020-SA-0005, Anses. 2023, 360 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04415035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet FUSEAU - Construire une gouvernance foncière multi-niveau au service d'une gestion intégrée de la préservation des milieux et ressources aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gueringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE, OFB. 2020, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des coordinations d’acteurs dans le cadre de la gouvernance foncière des milieux aquatiques. Le cas de la dynamique fluviale de l’Allier dans le Val d’Allier alluvial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Le Guillouzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volet &amp;quot;écosystèmes agricoles&amp;quot; de l’Évaluation Française des Écosystèmes et des Services Écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, pp.966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle valeur les Français accordent-ils à la préservation de la biodiversité dans les forêts publiques métropolitaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2016, pp.104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AMEN Aquitaine, Auvergne, Rhône-Alpes. Programme PSDR3 (2007-2011) : rapport scientifique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amédée Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie A. M. Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] rapport final, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AMEN : rapport scientifique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité de l'Estuaire de la Gironde et Gouvernance des Aménagements (VEGGA) : rapport intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation touristique des aménités naturelles et patrimoniales comme trajectoire de développement des territoires de l’estuaire de la Gironde : Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux enjeux économiques des actions paysagères, éléments pour une nouvelle orientation de l'économie du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Depres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAYSAGES ET DEVELOPPEMENT DURABLE : Les nouveaux enjeux économiques des actions paysagères, éléments pour une nouvelle orientation de l’économie du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Depres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mann Carsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cemagref. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services récréatifs et multifonctionnalité des forêts en Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffrey Dehez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on regional indicator threshold / risk assessment, concepts and Land use Functional approach. Delivrable 3.2.1. SENSOR project, 6me PCRD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Firbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multiprogramme de l'évaluation paysagère: traiter de la dimension esthétique à travers l'effet de composition : Rapport intermédiaire - 2006 Programme de recherche &amp;quot;Sciences économiques et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge, models, techniques and tools that help to explain and forecast multifunctionality of agriculture. Country Report France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Josien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoire de plaine & grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Clause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biens produits par l'écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju‐duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 10. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services culturels et récréatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju‐duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 9. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId291"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05456711v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Raineau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.251.0117" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429126v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros-Megido" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0060" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304193v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dub&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2024.107639" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664296v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermione Froehlicher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzo Kaifu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106325" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404628v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz-Simonet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11482-023-10248-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228399v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kaifu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2023.e02635" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200505v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathallah Kerouaz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eap.2023.05.024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404642v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schaeffer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.231.0137" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04375010v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2023.104427" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297783v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.117356" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214560v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epiphane Assouan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jup.2023.101661" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361851v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J Capdeville" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Barillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barrault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baudrimont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202103013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155279v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gilbert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Renaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2020.185" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485123v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pereau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pryet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rambonilaza" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.03.018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608817v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malyne Neang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wre.2018.07.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485122v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joalland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2018.12.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02568248v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Pham" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.705.0695" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817940v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rambonilaza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaufaron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-017-0992-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606091v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2017.1290589" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604709v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simonet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Labenne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-016-1288-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608816v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joalland" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604278v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brahic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604774v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana Rambonilaza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.05.037" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140270v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wre.2014.11.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600405v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/c12299" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128549v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Lacroix" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tourman.2014.07.020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLG3SJ2Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601548v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818702v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedee Mollard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dissart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rambonilaza Bolatiana" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15235" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173069v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599348v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960712004043" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596220v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201260v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596894v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2012.01.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW1B21PQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999932v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Mollard Mollard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana M. Rambonilaza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Vollet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie A. M. Lacroix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593909v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lewis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651969v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Candau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592449v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556962v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.103.0569" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248519v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658228v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczak" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591179v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zander" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.J. Groot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Karpinski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Knierim" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590706v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gadaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Point" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591410v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Ferrari" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426390802045947" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371262v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Moalla" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.366" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389618v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gadaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589255v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661081v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2006.07.003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23DT059D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590005v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588768v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Madureira" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588216v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275559v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587730v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.162.0251" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-87Q0HZ21-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661931v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151794v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Dalgaard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588199v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587729v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Dalgaard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584213v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583656v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586770v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201064v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583211v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580966v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511766v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938660v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Alard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603373v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goeldner Gianella" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Euzen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348246v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Asma Ben Othmen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601254v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amblard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Revol" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Luginbuhl" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Howard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599353v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Irichabeau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leandri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Martin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605713v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Terrasson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597329v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595501v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506082v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lifran" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rmbonilaza" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanja Westerberg" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592450v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Piorr" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Muller" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248573v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151793v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lewis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601388v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601991v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597357v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597358v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598043v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dissart" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacroix" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729727v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depres" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Mann" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589033v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aznar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Marsat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Helming" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wiggering" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587091v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583648v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809881v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04415035v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros Megido" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023464v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gueringer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790690v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Polge" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Guillouzic" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603369v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806639v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Mollard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598029v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597356v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597355v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02123886v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mann Carsten" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594285v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depres" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mann" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592534v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590460v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588880v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Jones" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Firbank" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertrand" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geffard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584076v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246152v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791448v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju&#8208;duval" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791226v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609096v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#226;ce Kassis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2025.103012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429126v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros-Megido" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0060" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05456711v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Raineau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.251.0117" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304193v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dub&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2024.107639" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664296v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermione Froehlicher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzo Kaifu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106325" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404628v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz-Simonet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11482-023-10248-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228399v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kaifu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2023.e02635" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200505v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathallah Kerouaz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eap.2023.05.024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404642v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schaeffer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.231.0137" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04375010v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2023.104427" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297783v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.117356" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214560v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epiphane Assouan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jup.2023.101661" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361851v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J Capdeville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Barillon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barrault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baudrimont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202103013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155279v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gilbert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Renaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2020.185" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608817v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malyne Neang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wre.2018.07.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485122v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joalland" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pereau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rambonilaza" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2018.12.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02568248v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Pham" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.705.0695" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485123v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pryet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.03.018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817940v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rambonilaza" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaufaron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-017-0992-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606091v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2017.1290589" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604709v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simonet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Labenne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-016-1288-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608816v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joalland" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604278v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brahic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604774v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana Rambonilaza" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.05.037" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600405v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/c12299" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601548v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128549v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Lacroix" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tourman.2014.07.020" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLG3SJ2Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140270v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wre.2014.11.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818702v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedee Mollard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dissart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rambonilaza Bolatiana" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15235" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596220v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201260v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599348v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960712004043" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596894v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2012.01.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW1B21PQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173069v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999932v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Mollard Mollard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana M. Rambonilaza" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Vollet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie A. M. Lacroix" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593909v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lewis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592449v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651969v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Candau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556962v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.103.0569" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658228v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczak" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591410v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Ferrari" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426390802045947" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590706v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gadaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Point" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591179v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zander" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.J. Groot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Karpinski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Knierim" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371262v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Moalla" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.366" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389618v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gadaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248519v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661081v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2006.07.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23DT059D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588768v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Madureira" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590005v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588216v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275559v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589255v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587730v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.162.0251" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-87Q0HZ21-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661931v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151794v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Dalgaard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588199v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587729v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Dalgaard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584213v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583656v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586770v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201064v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583211v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580966v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511766v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938660v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Alard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603373v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goeldner Gianella" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Euzen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348246v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Asma Ben Othmen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601254v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amblard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Revol" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Luginbuhl" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Howard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599353v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Irichabeau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leandri" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Martin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605713v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Terrasson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597329v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595501v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506082v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lifran" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rmbonilaza" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanja Westerberg" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592450v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Piorr" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Muller" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248573v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151793v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lewis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601991v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601388v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597357v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597358v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598043v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dissart" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacroix" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729727v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depres" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Mann" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589033v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aznar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Marsat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Helming" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wiggering" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587091v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583648v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809881v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04415035v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros Megido" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023464v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gueringer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790690v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Polge" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Guillouzic" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603369v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806639v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Mollard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598029v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597356v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597355v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594285v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depres" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mann" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02123886v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mann Carsten" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592534v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588880v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Jones" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Firbank" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertrand" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geffard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590460v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584076v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246152v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791226v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju&#8208;duval" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791448v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>