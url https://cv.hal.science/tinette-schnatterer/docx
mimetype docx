--- v0 (2026-03-15)
+++ v1 (2026-05-07)
@@ -386,317 +386,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03481122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une représentation sous contrôle : visions du système politique et réformes institutionnelles dans le mouvement des Gilets Jaunes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pauline Liochon</w:t>
+                <w:t xml:space="preserve">Die politische Agenda Deutschlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Breunig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinette Schnatterer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/parti.028.0221⟩</w:t>
+              <w:t xml:space="preserve">Politische Vierteljahresschrift</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61 (1), pp.131-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11615-020-00226-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02993252v1</w:t>
+                <w:t xml:space="preserve">halshs-02506854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rozenberg, Les députés français et l’Europe : Tristes hémicycles ?, Paris, Presses de Sciences Po, 2018, 352 pages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une représentation sous contrôle : visions du système politique et réformes institutionnelles dans le mouvement des Gilets Jaunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Liochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinette Schnatterer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique européenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 67-68, pp.242-245. </w:t>
+              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Le pétitionnement en ligne, 28, pp.221-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/poeu.067.0242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/parti.028.0221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-02924871v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02993252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die politische Agenda Deutschlands</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Rozenberg, Les députés français et l’Europe : Tristes hémicycles ?, Paris, Presses de Sciences Po, 2018, 352 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinette Schnatterer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politische Vierteljahresschrift</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 61 (1), pp.131-149. </w:t>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67-68, pp.242-245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11615-020-00226-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/poeu.067.0242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02506854v1</w:t>
+                <w:t xml:space="preserve">halshs-02924871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Public Support for European Integration across Time and Countries: The ‘European Mood’ Indicator</w:t>
               </w:r>
@@ -1222,278 +1222,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00830677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Far Away, So Close: Parliament and Citizens in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'interdiction du cumul des mandats est un impératif, mais ne surestimons pas ses effets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rozenberg</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Kerrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinette Schnatterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Kerrouche</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Squarcioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Legislative Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue Parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 944, pp.14-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02382548v1</w:t>
+                <w:t xml:space="preserve">halshs-00742881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'interdiction du cumul des mandats est un impératif, mais ne surestimons pas ses effets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Far Away, So Close: Parliament and Citizens in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefébure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tinette Schnatterer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Kerrouche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Squarcioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue Parlementaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Legislative Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (3-4), pp.294-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13572334.2012.706046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00742881v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les deux Sénats : mode de scrutin et profil des sénateurs français</w:t>
               </w:r>
@@ -1932,230 +1932,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03247038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Political Agendas in Germany</w:t>
+                <w:t xml:space="preserve">Connecting Government Announcements and Public Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Breunig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Grossman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinette Schnatterer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Frank R. Baumgartner; Christian Breunig; Emiliano Grossman. </w:t>
+              <w:t xml:space="preserve">Frank Baumgartner; Christian Breunig; Emiliano Grossman (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Policy Agendas: Theory, Tools, Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/oso/9780198835332.003.0010⟩</w:t>
+              <w:t xml:space="preserve">Comparative Policy Agendas: Theory, Tolls and Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.300-316, 2019, 9780198835332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oso/9780198835332.003.0030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359315v1</w:t>
+                <w:t xml:space="preserve">hal-02381046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting Government Announcements and Public Policy</w:t>
+                <w:t xml:space="preserve">Political Agendas in Germany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Breunig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinette Schnatterer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Frank Baumgartner; Christian Breunig; Emiliano Grossman (eds.). </w:t>
+              <w:t xml:space="preserve">Frank R. Baumgartner; Christian Breunig; Emiliano Grossman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Policy Agendas: Theory, Tolls and Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oxford University Press, pp.300-316, 2019, 9780198835332. </w:t>
+              <w:t xml:space="preserve">Comparative Policy Agendas: Theory, Tools, Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.97-104, 2019, 9780198835332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/oso/9780198835332.003.0030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/oso/9780198835332.003.0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381046v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can you hear me? Political communication between MPs and citizens</w:t>
               </w:r>
@@ -2249,77 +2249,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Far Away, So Close: Parliament and Citizens in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefébure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Kerrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinette Schnatterer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2658,109 +2658,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governmental polling, what for? Going through the complexity of polls as a decision-making instrument by building and applying a typology of survey questions in the German and EU contexts (2013-2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Belot</w:t>
+                <w:t xml:space="preserve">What governments want to know about citizens’ preferences: the agenda of government polls in Germany (2013-2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Durovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinette Schnatterer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECPR General Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Charles University, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04795012v1</w:t>
+                <w:t xml:space="preserve">hal-04794988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What governments want to know about citizens' preferences : the agenda of government polls in Germany (2013-2021)</w:t>
               </w:r>
@@ -2776,73 +2776,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Durovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinette Schnatterer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque sur les Sondages de la SFDS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">15th annual CAP Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794978v1</w:t>
+                <w:t xml:space="preserve">hal-04794965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What governments want to know about citizens' preferences : the agenda of government polls in Germany (2013-2021)</w:t>
               </w:r>
@@ -2858,401 +2858,401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Durovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinette Schnatterer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th annual CAP Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">12e Colloque sur les Sondages de la SFDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794965v1</w:t>
+                <w:t xml:space="preserve">hal-04794978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What governments want to know about citizens’ preferences: the agenda of government polls in Germany (2013-2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anja Durovic</w:t>
+                <w:t xml:space="preserve">Governmental polling, what for? Going through the complexity of polls as a decision-making instrument by building and applying a typology of survey questions in the German and EU contexts (2013-2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinette Schnatterer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECPR General Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Charles University, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794988v1</w:t>
+                <w:t xml:space="preserve">hal-04795012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What governments want to know about citizens’ preferences: the agenda of government polls in Germany (2013-2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anja Durovic</w:t>
+                <w:t xml:space="preserve">What determines why some political issues will get onto the agenda of (government) polls while others won’t?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinette Schnatterer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Workshop Economics and Politics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LIEPP's Evaluation of democracy research group, Department of applied economics of the Université libre de Bruxelles, Dec 2022, Université de Lille, France</w:t>
+              <w:t xml:space="preserve">ECPR Joint Sessions, Workshop : Elites and public opinion: Analysing the interaction of public opinion, policy-making and party strategy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Uinversity of Edinburgh, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04795032v1</w:t>
+                <w:t xml:space="preserve">halshs-03677276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governmental polling, what for? Going through the complexity of polls as a decision-making instrument by building and applying a typology of survey questions in the German and EU contexts (2013-2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Belot</w:t>
+                <w:t xml:space="preserve">What governments want to know about citizens’ preferences: the agenda of government polls in Germany (2013-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Durovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinette Schnatterer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECPR Joint Sessions, Workshop : Elites and public opinion: Analysing the interaction of public opinion, policy-making and party strategy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, University of Edinburgh, Scotland, United Kingdom</w:t>
+              <w:t xml:space="preserve">5th Workshop Economics and Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIEPP's Evaluation of democracy research group, Department of applied economics of the Université libre de Bruxelles, Dec 2022, Université de Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03677175v1</w:t>
+                <w:t xml:space="preserve">hal-04795032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What determines why some political issues will get onto the agenda of (government) polls while others won’t?</w:t>
+                <w:t xml:space="preserve">Governmental polling, what for? Going through the complexity of polls as a decision-making instrument by building and applying a typology of survey questions in the German and EU contexts (2013-2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinette Schnatterer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECPR Joint Sessions, Workshop : Elites and public opinion: Analysing the interaction of public opinion, policy-making and party strategy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2022, Uinversity of Edinburgh, Scotland, United Kingdom</w:t>
+              <w:t xml:space="preserve">, Apr 2022, University of Edinburgh, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03677276v1</w:t>
+                <w:t xml:space="preserve">halshs-03677175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What governments want to know about citizens’ preferences: the agenda of government polls in Germany (2013‑2020)</w:t>
               </w:r>
@@ -3471,90 +3471,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà de la démocratie représentative : visions du système politique et réformes institutionnelles dans le mouvement des Gilets jaunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinette Schnatterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Liochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Congrès de l’AFSP, Session thématique 12 : Au-delà des partis et des élections ? Confronter théorie politique et perceptions des acteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de science politique, Jul 2019, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4157,51 +4157,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinette Schnatterer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Durovic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501763.2025.2559994" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685199v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1475-6765.12721" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481122v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Breunig" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinaudeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13572334.2021.2010395" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02993252v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bedock" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Liochon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.028.0221" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02924871v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.067.0242" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506854v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11615-020-00226-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686534v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guinaudeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007123416000776" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382596v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.192.0035" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382841v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.159.0093" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382579v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2015.14" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382623v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Costa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Squarcioni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13572334.2013.787201" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830677v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brouard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Kerrouche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13572334.2013.787194" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382548v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lef&#233;bure" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenberg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13572334.2012.706046" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742881v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382639v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Deiss-Helbig" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.035.0113" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718611v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jean-jaures.org/Publications/Les-essais/Peut-on-revaloriser-le-parlement-francais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04803094v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Belot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92213-8_5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247038v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359315v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198835332.003.0010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02381046v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Grossman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198835332.003.0030" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834888v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Schittny" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72029-6_6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927652v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795191v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794930v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816654v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795012v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794978v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794965v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794988v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795032v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677175v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677276v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03850812v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795058v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02884606v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02295549v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889604v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Persico" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981989v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01233776v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BORD0397" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822617v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.nqartyrp5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinette Schnatterer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Durovic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501763.2025.2559994" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685199v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1475-6765.12721" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481122v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Breunig" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinaudeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13572334.2021.2010395" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506854v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11615-020-00226-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02993252v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bedock" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Liochon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.028.0221" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02924871v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.067.0242" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686534v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guinaudeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007123416000776" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382596v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.192.0035" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382841v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.159.0093" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382579v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2015.14" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382623v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Costa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Squarcioni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13572334.2013.787201" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830677v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brouard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Kerrouche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13572334.2013.787194" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742881v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382548v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lef&#233;bure" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenberg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13572334.2012.706046" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382639v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Deiss-Helbig" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.035.0113" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718611v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jean-jaures.org/Publications/Les-essais/Peut-on-revaloriser-le-parlement-francais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04803094v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Belot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92213-8_5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247038v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02381046v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Grossman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198835332.003.0030" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359315v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198835332.003.0010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834888v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Schittny" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72029-6_6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927652v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795191v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794930v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816654v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794988v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794965v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794978v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795012v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677276v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795032v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677175v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03850812v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795058v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02884606v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02295549v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889604v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Persico" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981989v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01233776v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BORD0397" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822617v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.nqartyrp5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>