--- v1 (2026-05-07)
+++ v2 (2026-05-30)
@@ -477,226 +477,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02506854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une représentation sous contrôle : visions du système politique et réformes institutionnelles dans le mouvement des Gilets Jaunes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Rozenberg, Les députés français et l’Europe : Tristes hémicycles ?, Paris, Presses de Sciences Po, 2018, 352 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinette Schnatterer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/parti.028.0221⟩</w:t>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67-68, pp.242-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeu.067.0242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02993252v1</w:t>
+                <w:t xml:space="preserve">halshs-02924871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rozenberg, Les députés français et l’Europe : Tristes hémicycles ?, Paris, Presses de Sciences Po, 2018, 352 pages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une représentation sous contrôle : visions du système politique et réformes institutionnelles dans le mouvement des Gilets Jaunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bedock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Liochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinette Schnatterer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique européenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 67-68, pp.242-245. </w:t>
+              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Le pétitionnement en ligne, 3 (28), pp.221-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/poeu.067.0242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/parti.028.0221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-02924871v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02993252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Public Support for European Integration across Time and Countries: The ‘European Mood’ Indicator</w:t>
               </w:r>
@@ -2822,191 +2822,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What governments want to know about citizens' preferences : the agenda of government polls in Germany (2013-2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anja Durovic</w:t>
+                <w:t xml:space="preserve">Governmental polling, what for? Going through the complexity of polls as a decision-making instrument by building and applying a typology of survey questions in the German and EU contexts (2013-2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinette Schnatterer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque sur les Sondages de la SFDS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">ECPR General Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Charles University, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794978v1</w:t>
+                <w:t xml:space="preserve">hal-04795012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governmental polling, what for? Going through the complexity of polls as a decision-making instrument by building and applying a typology of survey questions in the German and EU contexts (2013-2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Belot</w:t>
+                <w:t xml:space="preserve">What governments want to know about citizens' preferences : the agenda of government polls in Germany (2013-2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Durovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinette Schnatterer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECPR General Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Charles University, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">12e Colloque sur les Sondages de la SFDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04795012v1</w:t>
+                <w:t xml:space="preserve">hal-04794978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What determines why some political issues will get onto the agenda of (government) polls while others won’t?</w:t>
               </w:r>
@@ -3068,191 +3068,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03677276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What governments want to know about citizens’ preferences: the agenda of government polls in Germany (2013-2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anja Durovic</w:t>
+                <w:t xml:space="preserve">Governmental polling, what for? Going through the complexity of polls as a decision-making instrument by building and applying a typology of survey questions in the German and EU contexts (2013-2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinette Schnatterer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Workshop Economics and Politics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LIEPP's Evaluation of democracy research group, Department of applied economics of the Université libre de Bruxelles, Dec 2022, Université de Lille, France</w:t>
+              <w:t xml:space="preserve">ECPR Joint Sessions, Workshop : Elites and public opinion: Analysing the interaction of public opinion, policy-making and party strategy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, University of Edinburgh, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04795032v1</w:t>
+                <w:t xml:space="preserve">halshs-03677175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governmental polling, what for? Going through the complexity of polls as a decision-making instrument by building and applying a typology of survey questions in the German and EU contexts (2013-2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Belot</w:t>
+                <w:t xml:space="preserve">What governments want to know about citizens’ preferences: the agenda of government polls in Germany (2013-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Durovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinette Schnatterer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECPR Joint Sessions, Workshop : Elites and public opinion: Analysing the interaction of public opinion, policy-making and party strategy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, University of Edinburgh, Scotland, United Kingdom</w:t>
+              <w:t xml:space="preserve">5th Workshop Economics and Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIEPP's Evaluation of democracy research group, Department of applied economics of the Université libre de Bruxelles, Dec 2022, Université de Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03677175v1</w:t>
+                <w:t xml:space="preserve">hal-04795032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What governments want to know about citizens’ preferences: the agenda of government polls in Germany (2013‑2020)</w:t>
               </w:r>
@@ -3471,90 +3471,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà de la démocratie représentative : visions du système politique et réformes institutionnelles dans le mouvement des Gilets jaunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bedock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinette Schnatterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Liochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Congrès de l’AFSP, Session thématique 12 : Au-delà des partis et des élections ? Confronter théorie politique et perceptions des acteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de science politique, Jul 2019, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4157,51 +4157,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinette Schnatterer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Durovic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501763.2025.2559994" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685199v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1475-6765.12721" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481122v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Breunig" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinaudeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13572334.2021.2010395" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506854v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11615-020-00226-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02993252v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bedock" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Liochon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.028.0221" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02924871v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.067.0242" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686534v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guinaudeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007123416000776" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382596v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.192.0035" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382841v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.159.0093" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382579v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2015.14" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382623v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Costa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Squarcioni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13572334.2013.787201" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830677v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brouard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Kerrouche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13572334.2013.787194" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742881v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382548v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lef&#233;bure" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenberg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13572334.2012.706046" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382639v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Deiss-Helbig" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.035.0113" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718611v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jean-jaures.org/Publications/Les-essais/Peut-on-revaloriser-le-parlement-francais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04803094v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Belot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92213-8_5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247038v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02381046v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Grossman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198835332.003.0030" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359315v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198835332.003.0010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834888v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Schittny" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72029-6_6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927652v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795191v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794930v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816654v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794988v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794965v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794978v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795012v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677276v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795032v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677175v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03850812v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795058v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02884606v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02295549v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889604v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Persico" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981989v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01233776v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BORD0397" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822617v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.nqartyrp5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinette Schnatterer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Durovic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501763.2025.2559994" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685199v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1475-6765.12721" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481122v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Breunig" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinaudeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13572334.2021.2010395" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506854v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11615-020-00226-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02924871v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.067.0242" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02993252v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bedock" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Liochon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.028.0221" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686534v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guinaudeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007123416000776" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382596v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.192.0035" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382841v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.159.0093" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382579v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2015.14" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382623v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Costa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Squarcioni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13572334.2013.787201" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830677v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brouard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Kerrouche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13572334.2013.787194" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742881v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382548v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lef&#233;bure" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenberg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13572334.2012.706046" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382639v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Deiss-Helbig" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.035.0113" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718611v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jean-jaures.org/Publications/Les-essais/Peut-on-revaloriser-le-parlement-francais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04803094v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Belot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92213-8_5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247038v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02381046v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Grossman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198835332.003.0030" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359315v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198835332.003.0010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01834888v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Schittny" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72029-6_6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927652v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795191v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794930v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816654v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794988v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794965v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795012v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794978v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677276v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677175v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795032v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03850812v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795058v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02884606v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02295549v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889604v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Persico" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981989v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01233776v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BORD0397" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822617v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.nqartyrp5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>