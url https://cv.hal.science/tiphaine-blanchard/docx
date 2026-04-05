--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -675,274 +675,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and factors associated with overweight and obesity in cats in veterinary hospitals in France during the COVID-19 pandemic</w:t>
+                <w:t xml:space="preserve">Enhancing cognitive functions in aged dogs and cats: a systematic review of enriched diets and nutraceuticals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Hoummady</w:t>
+                <w:t xml:space="preserve">Justine Eppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pétra Rouch-Buck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Priymenko</w:t>
+                <w:t xml:space="preserve">Fabienne Delfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Meynadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Feline Medicine and Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (2), </w:t>
+              <w:t xml:space="preserve">GeroScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1098612x241305924⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11357-025-01521-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04949119v1</w:t>
+                <w:t xml:space="preserve">hal-04908828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing cognitive functions in aged dogs and cats: a systematic review of enriched diets and nutraceuticals</w:t>
+                <w:t xml:space="preserve">Prevalence and factors associated with overweight and obesity in cats in veterinary hospitals in France during the COVID-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Eppe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amélie Mugnier</w:t>
+                <w:t xml:space="preserve">Sara Hoummady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Delfour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Meynadier</w:t>
+                <w:t xml:space="preserve">Pétra Rouch-Buck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Priymenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeroScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Feline Medicine and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11357-025-01521-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1098612x241305924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908828v1</w:t>
+                <w:t xml:space="preserve">hal-04949119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suspected congenital oesophageal stenosis in a cat</w:t>
               </w:r>
@@ -1075,51 +1075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence and factors associated with overweight and obesity in dogs in France between 2020 and 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hoummady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1573,51 +1573,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Perception of the Body Condition of Cats and Dogs by French Pet Owners and the Factors Influencing Underestimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hoummady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1945,273 +1945,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between 16S RNA-based ruminal microbiota composition and ruminal lesions in grazing cattle slaughtered in southern France: a pilot study</w:t>
+                <w:t xml:space="preserve">Establishment and evolution of ruminotypes of lactating Lacaune ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Guinard</w:t>
+                <w:t xml:space="preserve">Christel Marie-Etancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Farizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Larraillet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charlotte Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Meynadier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESVCN Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Vila Real, Portugal</w:t>
+              <w:t xml:space="preserve">EAAP2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799646v1</w:t>
+                <w:t xml:space="preserve">hal-04116731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment and evolution of ruminotypes of lactating Lacaune ewes</w:t>
+                <w:t xml:space="preserve">Association between 16S RNA-based ruminal microbiota composition and ruminal lesions in grazing cattle slaughtered in southern France: a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Guinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larraillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Marie-Etancelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Farizon</w:t>
+                <w:t xml:space="preserve">Martin Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Allain</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Arcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAAP2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">ESVCN Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Vila Real, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04116731v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2367,77 +2367,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Impact of Saccharomyces cerevisiae Supplementation on Rumenitis-Like Lesions in Grassland System Cows: A Pilot Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larraillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Arcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3043,51 +3043,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5BE80DC2"/>
+    <w:nsid w:val="D6790BFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3274,51 +3274,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tiphaine-blanchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3009-651X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/293145636" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343204v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Wieczorek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Blanchard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jhsi.033.0079" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041920v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Mugnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Boulet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Meynadier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Priymenko" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2025.106537" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408391v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Kaleem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Farizon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jfsnr.2642-110000185" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990332v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;a Brisset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey L Taylor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo J Fernandez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J Hazel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci12030272" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949119v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hoummady" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;tra Rouch-Buck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1098612x241305924" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908828v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Eppe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Delfour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-025-01521-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078705v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Fauquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Meynaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Didier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Conchou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vrc2.70093" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551910v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Blanchard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Banuls" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bynens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcam.2024.100875" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799654v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-024-04296-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799653v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Zaboski-Pena" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Harroche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Th&#233;odon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/hai.2024.0027" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799657v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Graverand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345235v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banuls" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bynens" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13233646" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738704v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fantinati" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Domange" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2022.104084" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799621v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799646v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guinard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larraillet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bruno" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arcier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116731v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie-Etancelin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330110v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gouiric" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799651v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chevaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799641v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieczorek Am&#233;lie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Chemit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Godde" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fillias" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03636683v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Jourdan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuis-Coronas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Pouch-Buck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Richard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799643v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Garapin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Schelcher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Corbi&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05466896v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025TLSEP097" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tiphaine-blanchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3009-651X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/293145636" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343204v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Wieczorek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Blanchard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jhsi.033.0079" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041920v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Mugnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Boulet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Meynadier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Priymenko" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2025.106537" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408391v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Kaleem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Farizon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jfsnr.2642-110000185" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990332v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;a Brisset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey L Taylor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo J Fernandez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J Hazel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci12030272" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908828v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Eppe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Delfour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-025-01521-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949119v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hoummady" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;tra Rouch-Buck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1098612x241305924" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078705v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Fauquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Meynaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Didier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Conchou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vrc2.70093" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551910v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Blanchard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Banuls" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bynens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcam.2024.100875" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799654v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-024-04296-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799653v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Zaboski-Pena" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Harroche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Th&#233;odon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/hai.2024.0027" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799657v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Graverand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345235v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banuls" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bynens" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13233646" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738704v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fantinati" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Domange" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2022.104084" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799621v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116731v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie-Etancelin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799646v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guinard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larraillet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bruno" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arcier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330110v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gouiric" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799651v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chevaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799641v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieczorek Am&#233;lie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Chemit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Godde" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fillias" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03636683v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Jourdan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuis-Coronas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Pouch-Buck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Richard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799643v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Garapin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Schelcher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Corbi&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05466896v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025TLSEP097" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>