--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -190,248 +190,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ostéopathie: perception de la dysbiose intestinale canine et impact potentiel sur la composition du microbiote</w:t>
+                <w:t xml:space="preserve">Epidemiological and clinical profiles of young and senior dogs fed a standard diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Wieczorek</w:t>
+                <w:t xml:space="preserve">Tiphaine Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Blanchard</w:t>
+                <w:t xml:space="preserve">Amélie Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Meynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Priymenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de l'hypnose et de la Santé Intégrative </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/jhsi.033.0079⟩</w:t>
+              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 240, pp.106537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2025.106537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343204v1</w:t>
+                <w:t xml:space="preserve">hal-05041920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiological and clinical profiles of young and senior dogs fed a standard diet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ostéopathie: perception de la dysbiose intestinale canine et impact potentiel sur la composition du microbiote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Wieczorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Blanchard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Priymenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 240, pp.106537. </w:t>
+              <w:t xml:space="preserve">Journal de l'hypnose et de la Santé Intégrative </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 33 (4), pp.79-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2025.106537⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/jhsi.033.0079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05041920v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Digestive Bacteria Suffer from Oxidative Stress: A Study on Ruminal Bacteria</w:t>
               </w:r>
@@ -456,51 +456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Farizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -577,51 +577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auréa Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracey L Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo J Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -681,103 +681,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing cognitive functions in aged dogs and cats: a systematic review of enriched diets and nutraceuticals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Eppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Blanchard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Amélie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Delfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Meynadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeroScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -811,90 +811,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence and factors associated with overweight and obesity in cats in veterinary hospitals in France during the COVID-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hoummady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pétra Rouch-Buck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Priymenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Feline Medicine and Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 27 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -980,51 +980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Conchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Record Case Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
@@ -1196,103 +1196,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring frailty in apparently healthy senior dogs: a cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Blanchard</w:t>
+                <w:t xml:space="preserve">Amélie Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Mugnier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Priymenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Meynadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 20, pp.436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1326,51 +1326,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating influences on pet attachment in France: Insights from the adaptation of the French Lexington Attachment to Pets Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luana Zaboski-Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1378,51 +1378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilana Harroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Théodon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Meynadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human-Animal Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (1), 9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1456,77 +1456,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rumen : un atout pour la transition agroécologique et un levier pour la gestion intégrée de la santé des élevages de ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Le Graverand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Meynadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15, pp.30 - 36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1560,51 +1560,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Perception of the Body Condition of Cats and Dogs by French Pet Owners and the Factors Influencing Underestimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hoummady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1694,90 +1694,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two cases of suspected poisoning with goat's rue (Galega officinalis L.) in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fantinati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Domange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Priymenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.104084. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1843,90 +1843,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between feed profile and health parameters in French senior dogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Blanchard</w:t>
+                <w:t xml:space="preserve">Amélie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Mugnier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Priymenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Meynadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European College of Veterinary and Comparative Nutrition 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1951,51 +1951,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment and evolution of ruminotypes of lactating Lacaune ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Marie-Etancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2003,51 +2003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Farizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Meynadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAAP2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2072,51 +2072,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between 16S RNA-based ruminal microbiota composition and ruminal lesions in grazing cattle slaughtered in southern France: a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2229,103 +2229,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishing reference values and evaluating analytical approaches for plasma vitamin E in dogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Meynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gouiric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Priymenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESVCN Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Leipzig, Germany</w:t>
@@ -2354,51 +2354,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Impact of Saccharomyces cerevisiae Supplementation on Rumenitis-Like Lesions in Grassland System Cows: A Pilot Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larraillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2479,51 +2479,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can the osteopath's perception reflect a change in the dog's digestive microbiota?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wieczorek Amélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2604,51 +2604,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic Capacity Assessment in the Caniage Pilot Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2729,51 +2729,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatal poisoning with Rhamnus alaternus in two heifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Garapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2781,51 +2781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Schelcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Priymenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESVCN logo European Society of Veterinary &amp; Comparative Nutrition Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2882,51 +2882,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoire de vieillissement chez le chien : exploration biologique et évaluation d'une solution nutritionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie animale. Université de Toulouse, 2025. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2025TLSEP097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3043,51 +3043,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D6790BFA"/>
+    <w:nsid w:val="09585C2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3274,51 +3274,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tiphaine-blanchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3009-651X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/293145636" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343204v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Wieczorek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Blanchard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jhsi.033.0079" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041920v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Mugnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Boulet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Meynadier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Priymenko" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2025.106537" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408391v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Kaleem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Farizon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jfsnr.2642-110000185" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990332v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;a Brisset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey L Taylor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo J Fernandez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J Hazel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci12030272" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908828v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Eppe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Delfour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-025-01521-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949119v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hoummady" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;tra Rouch-Buck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1098612x241305924" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078705v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Fauquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Meynaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Didier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Conchou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vrc2.70093" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551910v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Blanchard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Banuls" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bynens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcam.2024.100875" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799654v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-024-04296-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799653v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Zaboski-Pena" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Harroche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Th&#233;odon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/hai.2024.0027" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799657v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Graverand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345235v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banuls" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bynens" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13233646" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738704v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fantinati" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Domange" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2022.104084" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799621v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116731v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie-Etancelin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799646v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guinard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larraillet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bruno" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arcier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330110v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gouiric" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799651v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chevaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799641v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieczorek Am&#233;lie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Chemit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Godde" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fillias" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03636683v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Jourdan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuis-Coronas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Pouch-Buck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Richard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799643v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Garapin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Schelcher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Corbi&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05466896v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025TLSEP097" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tiphaine-blanchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3009-651X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/293145636" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041920v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Blanchard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Mugnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Boulet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Meynadier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Priymenko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2025.106537" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343204v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Wieczorek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jhsi.033.0079" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408391v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Kaleem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Farizon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jfsnr.2642-110000185" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990332v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;a Brisset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey L Taylor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo J Fernandez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J Hazel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci12030272" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908828v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Eppe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Delfour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-025-01521-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949119v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hoummady" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;tra Rouch-Buck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1098612x241305924" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078705v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Fauquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Meynaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Didier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Conchou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vrc2.70093" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551910v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Blanchard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Banuls" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bynens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcam.2024.100875" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799654v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-024-04296-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799653v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Zaboski-Pena" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Harroche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Th&#233;odon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/hai.2024.0027" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799657v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Graverand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345235v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banuls" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bynens" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13233646" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738704v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fantinati" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Domange" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2022.104084" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799621v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116731v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie-Etancelin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799646v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guinard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larraillet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bruno" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arcier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330110v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gouiric" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799651v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chevaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799641v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieczorek Am&#233;lie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Chemit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Godde" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fillias" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03636683v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Jourdan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuis-Coronas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Pouch-Buck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Richard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799643v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Garapin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Schelcher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Corbi&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05466896v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025TLSEP097" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>