--- v0 (2026-03-26)
+++ v1 (2026-05-02)
@@ -654,372 +654,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La violence du déplacement : politique de mémoire d’un conflit en mouvement</w:t>
+                <w:t xml:space="preserve">A nos corps célestes. Figurer la disparition forcée en Colombie : le témoignage comme enjeu de mémoire et politique de réparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Duriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II Colloque international Migrations Amériques|France|Espagne - Politiques migratoires : une approche historique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Nanterre; Université Paris 8, Dec 2023, Paris - Collège d'Espagne - Cité Internationale Universitaire de Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international « Politiques de mémoire locale et nationale en Amérique Latine : dialogue, concurrence ou complémentarité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen - Normandie ; Mémorial de Caen, Nov 2023, Caen, Université de Caen-Normandie(Présentiel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683756v1</w:t>
+                <w:t xml:space="preserve">hal-04683761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victimes ou victimaires ? Victimes et victimaires : l’enjeu de la parole dans la circonscription de la violence en Colombie</w:t>
+                <w:t xml:space="preserve">Les sens de l’oubli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Duriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Représenter la violence dans l'espace colombien d'après guerre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LADEC, Triangle, Mar 2023, Lyon, Francia</w:t>
+              <w:t xml:space="preserve">Colloque international « Es posible la paz total/ Is total Peace Possible ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collegium de Lyon; Triangle, Jun 2023, Lyon (Université Lumière Lyon 2), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683869v1</w:t>
+                <w:t xml:space="preserve">hal-04683766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nos corps célestes. Figurer la disparition forcée en Colombie : le témoignage comme enjeu de mémoire et politique de réparation</w:t>
+                <w:t xml:space="preserve">D'une crise à l'autre ? Sortir de guerre en Colombie au temps de pandémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Duriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Politiques de mémoire locale et nationale en Amérique Latine : dialogue, concurrence ou complémentarité »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Caen - Normandie ; Mémorial de Caen, Nov 2023, Caen, Université de Caen-Normandie(Présentiel), France</w:t>
+              <w:t xml:space="preserve">Congrès de l'AFEA, Atelier 5 " Gouverner la vie pour affronter la crise écologique "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEA, Nov 2023, Paris INALCO, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683761v1</w:t>
+                <w:t xml:space="preserve">hal-04683762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sens de l’oubli</w:t>
+                <w:t xml:space="preserve">Victimes ou victimaires ? Victimes et victimaires : l’enjeu de la parole dans la circonscription de la violence en Colombie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Duriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Es posible la paz total/ Is total Peace Possible ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collegium de Lyon; Triangle, Jun 2023, Lyon (Université Lumière Lyon 2), France</w:t>
+              <w:t xml:space="preserve">Représenter la violence dans l'espace colombien d'après guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LADEC, Triangle, Mar 2023, Lyon, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683766v1</w:t>
+                <w:t xml:space="preserve">hal-04683869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D'une crise à l'autre ? Sortir de guerre en Colombie au temps de pandémie</w:t>
+                <w:t xml:space="preserve">La violence du déplacement : politique de mémoire d’un conflit en mouvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Duriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'AFEA, Atelier 5 " Gouverner la vie pour affronter la crise écologique "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFEA, Nov 2023, Paris INALCO, France</w:t>
+              <w:t xml:space="preserve">II Colloque international Migrations Amériques|France|Espagne - Politiques migratoires : une approche historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Nanterre; Université Paris 8, Dec 2023, Paris - Collège d'Espagne - Cité Internationale Universitaire de Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683762v1</w:t>
+                <w:t xml:space="preserve">hal-04683756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de : &amp;quot;Interface C : Souvenirs en constructions : formes individuelles et collectives</w:t>
               </w:r>
@@ -1219,234 +1219,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« « Être » et « devenir » desplazado à Soacha : les effets de catégorisation sur les sociabilités urbaines et sur la recomposition des violences dans les cinturónes de miseria(s) »</w:t>
+                <w:t xml:space="preserve">Mobilités contraintes et conflit armé interne : le cas colombien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Duriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International « Conflits et Processus de Paix : le cas de la Colombie »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ALEC/ IdA/ chaire d'excellence Gestion du conflit et de l'après-conflit/ Université de Limoges, Sep 2017, Limoges, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche des "Amériques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IdA/ Université Nice Côte d'Azur, Oct 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683879v1</w:t>
+                <w:t xml:space="preserve">hal-04683882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilités contraintes et conflit armé interne : le cas colombien</w:t>
+                <w:t xml:space="preserve">Des « polybandas » à la « Mano Negra » : la perception de la violence de groupe dans la pratique des déplacements forcés de population en milieu urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Duriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche des "Amériques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IdA/ Université Nice Côte d'Azur, Oct 2017, Nice, France</w:t>
+              <w:t xml:space="preserve">Colloque Maras, gangs et bandits. Pour une ethnographie du phénomène en Amérique Latine.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Triangle/IEP de Lyon/ Université Lumoère Lyon 2/ENS de Lyon/ IdA, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683882v1</w:t>
+                <w:t xml:space="preserve">hal-04683880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des « polybandas » à la « Mano Negra » : la perception de la violence de groupe dans la pratique des déplacements forcés de population en milieu urbain</w:t>
+                <w:t xml:space="preserve">« « Être » et « devenir » desplazado à Soacha : les effets de catégorisation sur les sociabilités urbaines et sur la recomposition des violences dans les cinturónes de miseria(s) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Duriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Maras, gangs et bandits. Pour une ethnographie du phénomène en Amérique Latine.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Triangle/IEP de Lyon/ Université Lumoère Lyon 2/ENS de Lyon/ IdA, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque International « Conflits et Processus de Paix : le cas de la Colombie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ALEC/ IdA/ chaire d'excellence Gestion du conflit et de l'après-conflit/ Université de Limoges, Sep 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683880v1</w:t>
+                <w:t xml:space="preserve">hal-04683879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bodies in Motion and Citizenship: The « Internally Displaced Person » in Colombia, a Community of Exiles</w:t>
               </w:r>
@@ -1495,234 +1495,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ciudad, guerra y migraciones: las violencias socio-espacial en los Altos de Cazucá - Soacha (Colombia)</w:t>
+                <w:t xml:space="preserve">Les modalités urbaines du desplazmiento forzado à Soacha (Colombie): une (re)configuration de l'exil?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Duriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Américanistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFEA/ CEMCA/ IdA/ IFAC/ Ambassade de France en Colombie, Jun 2015, Madrid, France</w:t>
+              <w:t xml:space="preserve">"De l'Amérique aux Amériques: dynamiques d'un continent patchwork"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tiphaine DURIEZ, Maria Fernanda ACOSTA, Lamia MOKRANE, Nov 2014, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684128v1</w:t>
+                <w:t xml:space="preserve">halshs-01162966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modalités urbaines du desplazmiento forzado à Soacha (Colombie): une (re)configuration de l'exil?</w:t>
+                <w:t xml:space="preserve">Penser les mouvements résidentiels en contexte de conflit armé interne à la lumière des contraintes du territoire : le cas des desplazamientos forzados intra-urbanos dans la Comuna 4 de Soacha (Colombie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Duriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"De l'Amérique aux Amériques: dynamiques d'un continent patchwork"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tiphaine DURIEZ, Maria Fernanda ACOSTA, Lamia MOKRANE, Nov 2014, Nice, France</w:t>
+              <w:t xml:space="preserve">Journées d’étude « jeunes chercheurs » sur le logement et l’habitat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, REHAL/ UMR CITERES/UMR MIGRINTER/ Université François Rabelais de Tours, Jun 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01162966v1</w:t>
+                <w:t xml:space="preserve">hal-04683891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser les mouvements résidentiels en contexte de conflit armé interne à la lumière des contraintes du territoire : le cas des desplazamientos forzados intra-urbanos dans la Comuna 4 de Soacha (Colombie)</w:t>
+                <w:t xml:space="preserve">Ciudad, guerra y migraciones: las violencias socio-espacial en los Altos de Cazucá - Soacha (Colombia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Duriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude « jeunes chercheurs » sur le logement et l’habitat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, REHAL/ UMR CITERES/UMR MIGRINTER/ Université François Rabelais de Tours, Jun 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Américanistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFEA/ CEMCA/ IdA/ IFAC/ Ambassade de France en Colombie, Jun 2015, Madrid, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683891v1</w:t>
+                <w:t xml:space="preserve">hal-04684128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajustamiento y reconocimiento de la ciudadanía en los espacios urbanos informales.</w:t>
               </w:r>
@@ -2429,51 +2429,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22B4A6DD"/>
+    <w:nsid w:val="387A66F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2660,51 +2660,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tiphaine-duriez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1306-5749" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184101530" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04683745v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Duriez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12804/revistas.urosario.edu.co/territorios/a.6402" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04496207v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.481.0021" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04683585v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/trahs.695" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04683611v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04683670v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04683753v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04683756v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04683869v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04683761v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04683766v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04683762v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234074v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie H&#233;l&#232;ne Trigeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04683871v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04683874v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04683879v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04683882v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04683880v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04683888v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684128v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162966v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04683891v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684161v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684142v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684174v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684200v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684224v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684263v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04626718v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Alaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duriez Tiphaine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01403462v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014NICE2046" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tiphaine-duriez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1306-5749" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184101530" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04683745v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Duriez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12804/revistas.urosario.edu.co/territorios/a.6402" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04496207v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.481.0021" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04683585v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/trahs.695" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04683611v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04683670v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04683753v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04683761v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04683766v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04683762v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04683869v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04683756v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234074v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie H&#233;l&#232;ne Trigeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04683871v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04683874v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04683882v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04683880v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04683879v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04683888v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162966v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04683891v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684128v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684161v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684142v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684174v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684200v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684224v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684263v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04626718v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Alaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duriez Tiphaine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01403462v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014NICE2046" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>