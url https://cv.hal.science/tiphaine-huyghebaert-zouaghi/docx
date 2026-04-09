--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.479166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tiphaine HUYGHEBAERT-ZOUAGHI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tiphaine-huyghebaert-zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9175-3689</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">190613025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervisors' need-related behaviors and employees' functioning: A person-centered investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Paquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Geneviève Trépanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Journal of Human Resource Management: Zeitschrift für Personalforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/23970022251357240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal person-centered investigation of the multidimensional nature of deviant work behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Managerial Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/jmp-12-2024-0939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the conditional effects of supervisors’ availability expectations after work hours: the moderating role of longitudinal need-related supervisory behaviour profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J S Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Work and Organizational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1359432x.2025.2573669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal person-centered investigation of the multidimensional nature of employees’ perceptions of job crafting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Stress Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.367-381. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/str0000355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the relationship between sustainable human resource management and organizational identification vary by culture? Evidence from 35 countries based on GLOBE framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Turek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Wojtczuk-Turek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Edgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Podgorodnichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgin Okay-Somerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/CEMJ-04-2024-0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants identitaires des intentions de décrochage scolaire et universitaire : analyse de contenu des menaces identitaires vécues par les lycéen·nes et étudiant·es français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Badré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Popiolek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54/1, pp.139-170. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13j6c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal person-centered investigation of individual employees’ team boosting behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J S Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44, pp.3595-3609. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12144-025-07444-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature, Predictors, and Outcomes of Workers’ Longitudinal Workaholism Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Group and Organization Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50, pp.701-755. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10596011231189587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal person-centered investigation of the multidimensional nature of employees’ individual orientations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Career Development International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (4), pp.365-379. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/CDI-05-2024-0212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcool et tabac : des échappatoires face aux contraintes du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/aak.tv344e6wf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological need satisfaction, frustration, and unfulfillment profiles in the workplace: Their nature, predictors, and outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Jungert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31, pp.1974-1995. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jmo.2024.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subordinates' perceptions of the need- supportive, need-thwarting, and need- indifferent behaviors used by their supervisors: A person-centered investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Ntoumanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74, pp.e12573. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apps.12573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements interpersonnels du superviseur, états de besoins psychologiques et motivation des subordonnés : Etude des couleurs vives et fades des processus motivationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2023.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interruptions at work and (counter) productivity: The mediating role of psychological need unfulfillment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Lagios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Caesens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Organizational Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJOA-09-2023-3972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal person-centered investigation of the multidimensional nature of employees’ perceptions of challenge and hindrance demands at work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anxiety, Stress and Coping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37, pp.558-586. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10615806.2024.2324252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal perspective on the nature, predictors, and outcomes of work recovery profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J S Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Work and Organizational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.551-569. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1359432x.2024.2335593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking students' psychological need states: The unique role of need unfulfillment to understanding ill-being in academic settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Ntoumanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Badré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stress and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smi.3379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable human resource management and job satisfaction—Unlocking the power of organizational identification: A cross‐cultural perspective from 54 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Wojtczuk-Turek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Turek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Edgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Bosak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Social Responsibility and Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (5), pp.4910-4932. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/csr.2815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The daily dynamics of basic psychological need satisfaction at work, their determinants, and their implications: An application of Dynamic Structural Equation Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Work and Organizational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.294-309. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1359432X.2023.2276534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How supervisor and coworker ostracism influence employee outcomes: The role of organizational dehumanization and organizational embodiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Brison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Caesens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic Journal of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/BJM-09-2023-0370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleagues' norms regarding work-related messages: their differential effects among remote and onsite workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personnel Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53, pp.173-192. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/PR-01-2022-0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the nature, predictors, and outcomes of longitudinal work passion profiles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J S Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motivation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.298-314. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/mot0000307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managerial predictors and motivational outcomes of workers' psychological need states profiles: A two-wave examination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Ntoumanis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Work and Organizational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (2), pp.216-233. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1359432X.2022.2127354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passionnés à quel prix ? Passion pour le travail et interface vie professionnelle-vie personnelle des exploitants agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Geraldy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Deguerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cbs0000375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telepressure and Recovery Experiences Among Remote and Onsite Workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Personnel Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.13-19. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1866-5888/a000303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workaholism and work engagement: An examination of their psychometric multidimensionality and relations with employees’ functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Caesens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Sandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42, pp.5240-5253. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12144-021-01820-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervisors’ interpersonal styles: An integrative perspective and a measure based on Self-Determination Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Ntoumanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.1097-1133. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apps.12423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature, predictor, and outcomes of motivation trajectories during a professional training program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Sandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Work and Organizational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31, pp.226-244. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1359432X.2021.1950140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal profiles of work-family interface: Their individual and organizational predictors, personal and work outcomes, and implications for onsite and remote workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vocational Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 134, pp.103695. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvb.2022.103695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal examination of nurses’ need satisfaction profiles: A latent transition analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.4837-4859. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12144-020-00972-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature, Predictors, and Outcomes of Nurses’ Affect Profiles: A Longitudinal Examination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Caesens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillet Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Stress Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.342-359. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/str0000265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How and when does personal life orientation predict well-being?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J. S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Career Development Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (240-255), </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cdq.12304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of psychological detachment from work in a digital era: How do job stressors and personal strategies interplay with individual vulnerabilities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63 (4), pp.346-356. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/SJOP.12810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnout Integrative Measure (BIM): Validation among French College Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.5344. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.904367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervisor expectations regarding work-related messages: Their differential effects among remote and on-site workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leadership and Organization Development Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (3), pp.501-514. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/LODJ-01-2022-0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological and Relational Conditions for Job Crafting to Occur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cougot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stress and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (3), pp.516-527. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smi.3014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing the Conceptualization and Measurement of Psychological Need States: A 3 x 3 Model Based on Self-Determination Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Ntoumanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Career Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (3), pp.396-421. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1069072720978792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment favoriser l’anticipation positive d’un déménagement organisationnel chez des salariés ? Test d’un modèle psychosocio-environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beltou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (2), pp.119-130. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2021.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le burn-out est-il une entité nosographique distincte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Deleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (3), pp.241-257. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2020.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote working: A double-edged sword for workers' personal and professional well-being</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J S Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27, pp.1060-1082. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jmo.2021.71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Value of Considering Specific Facets of Interactional Justice Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2020.00812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02585962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Job Demands on Nurses’ Burnout and Presenteeism through Sleep Quality and Relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (3-4), pp.583-592. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jocn.15116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students’ Need Satisfaction Profiles: Similarity and Change over the Course of a University Semester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Alibran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Special Section on Advancing the Applied Psychology of Inclusion and Diversity, 69 (4), pp.1396-1437. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apps.12227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived career opportunities, commitment to the supervisor, social isolation: Their effects on nurses’ well-being and turnover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophéline Audusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nursing Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (1), pp.207-214. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jonm.12666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University students' need satisfaction trajectories: A growth mixture analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60, pp.275-285. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2017.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the longitudinal effects of surface acting on managers’ functioning through psychological needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Occupational Health Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (2), pp.207-222. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/ocp0000080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets négatifs de la surcharge de travail et de l’addiction envers le travail chez les directeurs d’ESSMS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Actif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 500-503, pp.157-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological Safety Climate as a Human Resource Development Target: Effects on Workers Functioning Through Need Satisfaction and Thwarting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Dubois-Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Developing Human Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (2), pp.169-181. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1523422318756955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the longitudinal effects of workload on ill-being through each dimension of workaholism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beltou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Stress Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (2), pp.144-162. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/str0000055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging psychosocial safety climate to prevent ill-being: The mediating role of psychological need thwarting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vocational Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 107, pp.111-125. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvb.2018.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of workload on teachers' functioning: A moderated mediation model including sleeping problems and overcommitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beltou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stress and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (5), pp.601-611. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smi.2820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the effect of affective commitment to the supervisor on nurses’ psychological health as a function of internal locus of control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Kerhardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nursing Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (4), pp.297-306. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jonm.12466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous and controlled reasons underlying self-approach and self-avoidance goals and educational outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (1), pp.179-193. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11218-017-9368-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformational leadership, work-family conflict and enrichment, and commitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vandenberghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 79 (4), pp.339-362. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.794.0339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager la qualité de vie au travail des managers : Étude sur les déterminants de la santé psychologique d’encadrants du secteur sanitaire, social, et médico-social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Actif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 484/487, pp.19-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvilinear effects of job characteristics on ill-being in the nursing profession: a cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advanced Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (5), pp.1109-1121. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jan.12894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the Roles of Work Autonomous and Controlled Motivations on Satisfaction and Anxiety as a Function of Role Ambiguity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Lafrenière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 150 (5), pp.644-665. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00223980.2016.1154811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du soutien organisationnel perçu et des caractéristiques de l’emploi sur l’anxiété au travail et l’épuisement professionnel : Le rôle médiateur de la satisfaction des besoins psychologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colombat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61 (2), pp.73-81. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2014.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous and controlled reasons underlying achievement goals: Implications for the 3 × 2 achievement goal model in educational and work settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Lafrenière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motivation and Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (6), pp.858-875. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11031-015-9505-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Job Demands and Organizational Resources through Psychological Need Satisfaction and Thwarting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colombat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spanish Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/sjp.2015.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une intervention de job crafting pour promouvoir le fonctionnement des télétravailleurs à l’interface entre les sphères professionnelle et personnelle. In T. Huyghebaert-Zouaghi & N. Gillet (chairs), Le télétravail, à l’interface entre sphères de vie professionnelle et personnelle : implications pour le fonctionnement psychologique des employé·es. [Symposium]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy J. C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Dionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attentes de disponibilité en dehors des heures de travail et comportements des employés : le rôle modérateur des profils de supervision. In T. Huyghebaert-Zouaghi & N. Gillet (chairs), Le télétravail, à l’interface entre sphères de vie professionnelle et personnelle : implications pour le fonctionnement psychologique des employé·es. [Symposium]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le télétravail, à l’interface entre sphères de vie professionnelle et personnelle : implications pour le fonctionnement psychologique des employé·es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les besoins psychologiques à l’interface des vies professionnelle et personnelle : vers une typologie intégrant diverses modalités de travail. In T. Huyghebaert-Zouaghi & N. Gillet (chairs), Le télétravail, à l’interface entre sphères de vie professionnelle et personnelle : implications pour le fonctionnement psychologique des employé·es. [Symposium]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Houle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qui menace l’identité des demandeurs d’emploi et conséquences sur leur santé psychologique : Analyse de contenu des thèmes récurrents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et validation d’une mesure intégrative de burnout des demandeurs d’emploi (MIB-DE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the “dim light” colors of motivational processes at work: The unique roles of need-indifferent behaviors and need unfulfillment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Self-Determination Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orlando, FL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la zone grise des comportements managériaux : le rôle unique des comportements indifférents du superviseur dans l’altération de la santé psychologique au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J S Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Ntoumanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90ème congrès de l’Acfas (Association canadienne-française pour l’avancement des sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude longitudinale des caractéristiques, déterminants et conséquences de profils d’expériences de récupération hors travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90ème congrès de l’Acfas (Association canadienne-française pour l’avancement des sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude longitudinale des comportements de consommation d’alcool, de tabac et de vapotage en télétravail : Les femmes plus exposées ? [Présentation du projet CONSOMTEL]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique de l’Institut National du Cancer (INCa) : « Tabac et alcool : les innovations des jeunes chercheurs en sciences humaines et sociales et santé publique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature, déterminants et conséquences de profils de workaholisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les personnes présentant des troubles psychiques : Les apports de la Théorie de l’Auto-Détermination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Études sur le Handicap Psychique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences psychologiques du stress de la situation de chômage selon la stratégie de faire face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lefeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal profiles of work-family interface: Their predictors and implications for onsite and remote workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J. S. Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Congress of Work and Organizational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienfaits du détachement psychologique à l’ère du numérique : Effets des contraintes professionnelles et des caractéristiques individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l'Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils de Satisfaction des Besoins Psychologiques en Contexte de Travail : Leurs Implications Longitudinales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème congrès de l'Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment construire une enquête pour favoriser la publication des données recueillies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Journées Francophones de la Recherche en Soins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils de satisfaction des besoins psychologiques en contexte de travail : Leurs implications longitudinales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J. S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal Examination of Workers’ Need Satisfaction Profiles and Their Implications: A Latent Transition Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Self-Determination Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Egmond aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du climat de sécurité psychosociale sur la santé psychologique, les attitudes et les comportements des salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat de sécurité psychosociale : un puissant prédicteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convention Nationale du SNAECSO (Syndicat employeur des acteurs du lien social et familial) – Salariés et bénévoles : Qu’est-ce qui nous motive ? Qu’est-ce qui nous engage ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat de sécurité psychosociale : Un prédicteur de la santé psychologique, des attitudes et des comportements des travailleurs du secteur social et médico-social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational determinants of workers’ psychological health, attitudes, and behaviors: The mediating role of psychological need satisfaction and thwarting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Self-Determination Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal investigation of organizational resources, emotional dissonance, need satisfaction and thwarting, and psychological health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Psychological Applications Conference and Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychosocial safety climate and work outcomes: The mediating role of need satisfaction and thwarting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Congress of Work and Organizational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions de contraintes et ressources professionnelles en télétravail: Analyses de profils longitudinaux, de leurs prédicteurs et de leurs implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding remote workers' job characteristics and their implications for well- and ill-being: Development and validation of the Remote Work Job Demands and Resources-Questionnaire (RJDR-Q)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Academy of Occupational Health Psychology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing the Conceptualization and Measurement of Psychological Need States in Education Settings: The unique role of psychological need unfulfillment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Badré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Jungert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Self-Determination Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between coworker/supervisor ostracism and organizational dehumanization: The moderating role of organizational embodiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Brison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Caesens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Belgian Association for Psychological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Deci et Richard Ryan : la théorie de l’autodétermination au service de la gestion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Chevalier, C. Coron, H. Gaillard, &amp; E. Oiry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grands Auteurs en Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Éditions, pp.159-171, 2024, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.cheva.2024.01.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotions des enseignants : Quelles implications pour les étudiants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Gobin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pamela Gobin; Véronique Baltazart; Elisa Tornare; Aurélie Simöes-Perlant; Nicolas Stefaniak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émotions et Apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.366-391, 2021, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.gobin.2021.01.0366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à l'édition française: Nos manières de (nous) motiver sont-elles les plus efficaces?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pourquoi faisons-nous ce que nous faisons? Motivation, auto-détermination et autonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi faisons-nous ce que nous faisons? Motivation, auto-détermination et autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants organisationnels de la santé psychologique, d’attitudes et de comportements critiques des professionnels du secteur sanitaire, social, et médico-social : les besoins psychologiques comme mécanismes explicatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université de Tours (UT), 2015. Français. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04877521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId244"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.479166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tiphaine HUYGHEBAERT-ZOUAGHI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tiphaine-huyghebaert-zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9175-3689</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">190613025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal person-centered investigation of the multidimensional nature of deviant work behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Managerial Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/jmp-12-2024-0939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the effectiveness of an online self-training job crafting intervention among remote workers: A randomized controlled study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Dionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Stress Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Advance online publication. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/str0000391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervisors' need-related behaviors and employees' functioning: A person-centered investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Paquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Geneviève Trépanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Journal of Human Resource Management: Zeitschrift für Personalforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/23970022251357240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal investigation of remote workers’ job demands and resources profiles, their predictors and implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy J. C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12144-026-09281-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the conditional effects of supervisors’ availability expectations after work hours: the moderating role of longitudinal need-related supervisory behaviour profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J S Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Work and Organizational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1359432x.2025.2573669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding remote workers' job demands and resources and their implications for well‐ and ill‐being: Development and validation of a new measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 75 (2), pp.e70076. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apps.70076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological need satisfaction, frustration, and unfulfillment profiles in the workplace: Their nature, predictors, and outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Jungert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31, pp.1974-1995. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jmo.2024.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subordinates' perceptions of the need- supportive, need-thwarting, and need- indifferent behaviors used by their supervisors: A person-centered investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Ntoumanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74, pp.e12573. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apps.12573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the relationship between sustainable human resource management and organizational identification vary by culture? Evidence from 35 countries based on GLOBE framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Turek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Wojtczuk-Turek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Edgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Podgorodnichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgin Okay-Somerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/CEMJ-04-2024-0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants identitaires des intentions de décrochage scolaire et universitaire : analyse de contenu des menaces identitaires vécues par les lycéen·nes et étudiant·es français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Badré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Popiolek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54/1, pp.139-170. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13j6c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal person-centered investigation of individual employees’ team boosting behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J S Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44, pp.3595-3609. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12144-025-07444-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature, Predictors, and Outcomes of Workers’ Longitudinal Workaholism Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Group and Organization Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50, pp.701-755. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10596011231189587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal person-centered investigation of the multidimensional nature of employees’ perceptions of job crafting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Stress Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.367-381. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/str0000355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal person-centered investigation of the multidimensional nature of employees’ individual orientations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Career Development International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (4), pp.365-379. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/CDI-05-2024-0212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcool et tabac : des échappatoires face aux contraintes du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/aak.tv344e6wf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal perspective on the nature, predictors, and outcomes of work recovery profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J S Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Work and Organizational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.551-569. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1359432x.2024.2335593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal person-centered investigation of the multidimensional nature of employees’ perceptions of challenge and hindrance demands at work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anxiety, Stress and Coping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37, pp.558-586. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10615806.2024.2324252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements interpersonnels du superviseur, états de besoins psychologiques et motivation des subordonnés : Etude des couleurs vives et fades des processus motivationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2023.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interruptions at work and (counter) productivity: The mediating role of psychological need unfulfillment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Lagios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Caesens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Organizational Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJOA-09-2023-3972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable human resource management and job satisfaction—Unlocking the power of organizational identification: A cross‐cultural perspective from 54 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Wojtczuk-Turek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Turek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Edgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Bosak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Social Responsibility and Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (5), pp.4910-4932. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/csr.2815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking students' psychological need states: The unique role of need unfulfillment to understanding ill-being in academic settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Ntoumanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Badré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stress and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smi.3379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleagues' norms regarding work-related messages: their differential effects among remote and onsite workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personnel Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53, pp.173-192. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/PR-01-2022-0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How supervisor and coworker ostracism influence employee outcomes: The role of organizational dehumanization and organizational embodiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Brison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Caesens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic Journal of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/BJM-09-2023-0370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The daily dynamics of basic psychological need satisfaction at work, their determinants, and their implications: An application of Dynamic Structural Equation Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Work and Organizational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.294-309. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1359432X.2023.2276534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervisors’ interpersonal styles: An integrative perspective and a measure based on Self-Determination Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Ntoumanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.1097-1133. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apps.12423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passionnés à quel prix ? Passion pour le travail et interface vie professionnelle-vie personnelle des exploitants agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Geraldy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Deguerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cbs0000375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telepressure and Recovery Experiences Among Remote and Onsite Workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Personnel Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.13-19. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1866-5888/a000303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managerial predictors and motivational outcomes of workers' psychological need states profiles: A two-wave examination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Ntoumanis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Work and Organizational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (2), pp.216-233. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1359432X.2022.2127354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the nature, predictors, and outcomes of longitudinal work passion profiles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J S Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motivation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.298-314. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/mot0000307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workaholism and work engagement: An examination of their psychometric multidimensionality and relations with employees’ functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Caesens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Sandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42, pp.5240-5253. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12144-021-01820-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervisor expectations regarding work-related messages: Their differential effects among remote and on-site workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leadership and Organization Development Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (3), pp.501-514. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/LODJ-01-2022-0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature, Predictors, and Outcomes of Nurses’ Affect Profiles: A Longitudinal Examination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Caesens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillet Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Stress Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.342-359. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/str0000265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How and when does personal life orientation predict well-being?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J. S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Career Development Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (240-255), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cdq.12304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal profiles of work-family interface: Their individual and organizational predictors, personal and work outcomes, and implications for onsite and remote workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vocational Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 134, pp.103695. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvb.2022.103695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal examination of nurses’ need satisfaction profiles: A latent transition analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.4837-4859. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12144-020-00972-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature, predictor, and outcomes of motivation trajectories during a professional training program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Sandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Work and Organizational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31, pp.226-244. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1359432X.2021.1950140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of psychological detachment from work in a digital era: How do job stressors and personal strategies interplay with individual vulnerabilities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63 (4), pp.346-356. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/SJOP.12810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnout Integrative Measure (BIM): Validation among French College Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.5344. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.904367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment favoriser l’anticipation positive d’un déménagement organisationnel chez des salariés ? Test d’un modèle psychosocio-environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beltou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (2), pp.119-130. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2021.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le burn-out est-il une entité nosographique distincte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Deleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (3), pp.241-257. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2020.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote working: A double-edged sword for workers' personal and professional well-being</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J S Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27, pp.1060-1082. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jmo.2021.71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological and Relational Conditions for Job Crafting to Occur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cougot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stress and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (3), pp.516-527. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smi.3014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing the Conceptualization and Measurement of Psychological Need States: A 3 x 3 Model Based on Self-Determination Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Ntoumanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Career Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (3), pp.396-421. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1069072720978792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students’ Need Satisfaction Profiles: Similarity and Change over the Course of a University Semester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Alibran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Special Section on Advancing the Applied Psychology of Inclusion and Diversity, 69 (4), pp.1396-1437. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apps.12227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Job Demands on Nurses’ Burnout and Presenteeism through Sleep Quality and Relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (3-4), pp.583-592. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jocn.15116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Value of Considering Specific Facets of Interactional Justice Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2020.00812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02585962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University students' need satisfaction trajectories: A growth mixture analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60, pp.275-285. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2017.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived career opportunities, commitment to the supervisor, social isolation: Their effects on nurses’ well-being and turnover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophéline Audusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nursing Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (1), pp.207-214. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jonm.12666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of workload on teachers' functioning: A moderated mediation model including sleeping problems and overcommitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beltou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stress and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (5), pp.601-611. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smi.2820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the longitudinal effects of workload on ill-being through each dimension of workaholism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beltou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Stress Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (2), pp.144-162. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/str0000055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets négatifs de la surcharge de travail et de l’addiction envers le travail chez les directeurs d’ESSMS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Actif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 500-503, pp.157-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological Safety Climate as a Human Resource Development Target: Effects on Workers Functioning Through Need Satisfaction and Thwarting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Dubois-Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Developing Human Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (2), pp.169-181. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1523422318756955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the longitudinal effects of surface acting on managers’ functioning through psychological needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Occupational Health Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (2), pp.207-222. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/ocp0000080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging psychosocial safety climate to prevent ill-being: The mediating role of psychological need thwarting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vocational Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 107, pp.111-125. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvb.2018.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the effect of affective commitment to the supervisor on nurses’ psychological health as a function of internal locus of control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Kerhardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nursing Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (4), pp.297-306. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jonm.12466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous and controlled reasons underlying self-approach and self-avoidance goals and educational outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (1), pp.179-193. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11218-017-9368-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager la qualité de vie au travail des managers : Étude sur les déterminants de la santé psychologique d’encadrants du secteur sanitaire, social, et médico-social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Actif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 484/487, pp.19-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformational leadership, work-family conflict and enrichment, and commitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vandenberghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 79 (4), pp.339-362. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.794.0339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvilinear effects of job characteristics on ill-being in the nursing profession: a cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advanced Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (5), pp.1109-1121. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jan.12894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the Roles of Work Autonomous and Controlled Motivations on Satisfaction and Anxiety as a Function of Role Ambiguity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Lafrenière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 150 (5), pp.644-665. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00223980.2016.1154811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du soutien organisationnel perçu et des caractéristiques de l’emploi sur l’anxiété au travail et l’épuisement professionnel : Le rôle médiateur de la satisfaction des besoins psychologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colombat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61 (2), pp.73-81. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2014.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous and controlled reasons underlying achievement goals: Implications for the 3 × 2 achievement goal model in educational and work settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Lafrenière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motivation and Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (6), pp.858-875. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11031-015-9505-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Job Demands and Organizational Resources through Psychological Need Satisfaction and Thwarting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colombat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spanish Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/sjp.2015.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attentes de disponibilité en dehors des heures de travail et comportements des employés : le rôle modérateur des profils de supervision. In T. Huyghebaert-Zouaghi & N. Gillet (chairs), Le télétravail, à l’interface entre sphères de vie professionnelle et personnelle : implications pour le fonctionnement psychologique des employé·es. [Symposium]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une intervention de job crafting pour promouvoir le fonctionnement des télétravailleurs à l’interface entre les sphères professionnelle et personnelle. In T. Huyghebaert-Zouaghi & N. Gillet (chairs), Le télétravail, à l’interface entre sphères de vie professionnelle et personnelle : implications pour le fonctionnement psychologique des employé·es. [Symposium]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy J. C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Dionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les besoins psychologiques à l’interface des vies professionnelle et personnelle : vers une typologie intégrant diverses modalités de travail. In T. Huyghebaert-Zouaghi & N. Gillet (chairs), Le télétravail, à l’interface entre sphères de vie professionnelle et personnelle : implications pour le fonctionnement psychologique des employé·es. [Symposium]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Houle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le télétravail, à l’interface entre sphères de vie professionnelle et personnelle : implications pour le fonctionnement psychologique des employé·es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qui menace l’identité des demandeurs d’emploi et conséquences sur leur santé psychologique : Analyse de contenu des thèmes récurrents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature, déterminants et conséquences de profils de workaholisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la zone grise des comportements managériaux : le rôle unique des comportements indifférents du superviseur dans l’altération de la santé psychologique au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J S Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Ntoumanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90ème congrès de l’Acfas (Association canadienne-française pour l’avancement des sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the “dim light” colors of motivational processes at work: The unique roles of need-indifferent behaviors and need unfulfillment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Self-Determination Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orlando, FL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et validation d’une mesure intégrative de burnout des demandeurs d’emploi (MIB-DE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude longitudinale des caractéristiques, déterminants et conséquences de profils d’expériences de récupération hors travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90ème congrès de l’Acfas (Association canadienne-française pour l’avancement des sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude longitudinale des comportements de consommation d’alcool, de tabac et de vapotage en télétravail : Les femmes plus exposées ? [Présentation du projet CONSOMTEL]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique de l’Institut National du Cancer (INCa) : « Tabac et alcool : les innovations des jeunes chercheurs en sciences humaines et sociales et santé publique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal profiles of work-family interface: Their predictors and implications for onsite and remote workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J. S. Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Congress of Work and Organizational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences psychologiques du stress de la situation de chômage selon la stratégie de faire face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lefeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les personnes présentant des troubles psychiques : Les apports de la Théorie de l’Auto-Détermination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Études sur le Handicap Psychique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienfaits du détachement psychologique à l’ère du numérique : Effets des contraintes professionnelles et des caractéristiques individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l'Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment construire une enquête pour favoriser la publication des données recueillies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Journées Francophones de la Recherche en Soins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils de satisfaction des besoins psychologiques en contexte de travail : Leurs implications longitudinales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J. S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils de Satisfaction des Besoins Psychologiques en Contexte de Travail : Leurs Implications Longitudinales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème congrès de l'Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal Examination of Workers’ Need Satisfaction Profiles and Their Implications: A Latent Transition Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Self-Determination Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Egmond aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du climat de sécurité psychosociale sur la santé psychologique, les attitudes et les comportements des salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat de sécurité psychosociale : un puissant prédicteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convention Nationale du SNAECSO (Syndicat employeur des acteurs du lien social et familial) – Salariés et bénévoles : Qu’est-ce qui nous motive ? Qu’est-ce qui nous engage ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational determinants of workers’ psychological health, attitudes, and behaviors: The mediating role of psychological need satisfaction and thwarting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Self-Determination Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat de sécurité psychosociale : Un prédicteur de la santé psychologique, des attitudes et des comportements des travailleurs du secteur social et médico-social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal investigation of organizational resources, emotional dissonance, need satisfaction and thwarting, and psychological health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Psychological Applications Conference and Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychosocial safety climate and work outcomes: The mediating role of need satisfaction and thwarting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Congress of Work and Organizational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding remote workers' job characteristics and their implications for well- and ill-being: Development and validation of the Remote Work Job Demands and Resources-Questionnaire (RJDR-Q)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Academy of Occupational Health Psychology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions de contraintes et ressources professionnelles en télétravail: Analyses de profils longitudinaux, de leurs prédicteurs et de leurs implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing the Conceptualization and Measurement of Psychological Need States in Education Settings: The unique role of psychological need unfulfillment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Badré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Jungert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Self-Determination Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between coworker/supervisor ostracism and organizational dehumanization: The moderating role of organizational embodiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Brison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Caesens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Belgian Association for Psychological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Deci et Richard Ryan : la théorie de l’autodétermination au service de la gestion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Chevalier, C. Coron, H. Gaillard, &amp; E. Oiry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grands Auteurs en Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Éditions, pp.159-171, 2024, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.cheva.2024.01.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotions des enseignants : Quelles implications pour les étudiants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Gobin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pamela Gobin; Véronique Baltazart; Elisa Tornare; Aurélie Simöes-Perlant; Nicolas Stefaniak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émotions et Apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.366-391, 2021, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.gobin.2021.01.0366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à l'édition française: Nos manières de (nous) motiver sont-elles les plus efficaces?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pourquoi faisons-nous ce que nous faisons? Motivation, auto-détermination et autonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi faisons-nous ce que nous faisons? Motivation, auto-détermination et autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants organisationnels de la santé psychologique, d’attitudes et de comportements critiques des professionnels du secteur sanitaire, social, et médico-social : les besoins psychologiques comme mécanismes explicatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université de Tours (UT), 2015. Français. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04877521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId250"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5BC5E968"/>
+    <w:nsid w:val="7939A923"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tiphaine-huyghebaert-zouaghi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9175-3689" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190613025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172909v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Paquette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Huyghebaert-Zouaghi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Genevi&#232;ve Tr&#233;panier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J.S. Morin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23970022251357240" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546367v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Diaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jmp-12-2024-0939" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546373v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J S Morin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fernet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Austin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1359432x.2025.2573669" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926773v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000355" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223789v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Turek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Wojtczuk-Turek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Edgar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Podgorodnichenko" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgin Okay-Somerville" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CEMJ-04-2024-0121" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172912v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berjot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Badr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Popiolek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j6c" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920344v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-025-07444-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167486v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10596011231189587" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172916v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CDI-05-2024-0212" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250455v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.tv344e6wf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702222v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Jungert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caruana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jmo.2024.25" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695505v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Ntoumanis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Thomas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apps.12573" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241647v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2023.09.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528740v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Lagios" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blandin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Caesens" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJOA-09-2023-3972" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486796v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10615806.2024.2324252" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560108v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1359432x.2024.2335593" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424254v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.3379" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703320v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Klein" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Bosak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.2815" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284997v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1359432X.2023.2276534" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563180v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Brison" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BJM-09-2023-0370" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864099v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/PR-01-2022-0067" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196657v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/mot0000307" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780889v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1359432X.2022.2127354" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180292v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Geraldy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Martinet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deguerne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000375" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649333v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1866-5888/a000303" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233259v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sandrin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-021-01820-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741381v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apps.12423" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03280263v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.S. Morin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suarez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1359432X.2021.1950140" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556346v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvb.2022.103695" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913715v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Forest" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fouquereau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-020-00972-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715953v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillet Nicolas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000265" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780887v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J. S. Morin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cdq.12304" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621565v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/SJOP.12810" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755857v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Weber" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.904367" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650442v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/LODJ-01-2022-0030" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071744v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cougot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.3014" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008836v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1069072720978792" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199266v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beltou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coillot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Aubouin-Bonnaventure" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2021.03.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923491v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmid" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertrand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cartier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Deleau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2020.07.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545531v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jmo.2021.71" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02585962v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Huyghebaert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00812" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397344v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colombat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocn.15116" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406383v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Alibran" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Barrault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apps.12227" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397435v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;line Audusseau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jonm.12666" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397390v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Burger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Maillot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2017.11.003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397499v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi-Joseph Lahiani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/ocp0000080" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181735v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397528v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dubois-Fleury" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1523422318756955" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397406v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gimenes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000055" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397522v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvb.2018.03.010" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397493v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tellier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.2820" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397744v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Becker" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Kerhardy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jonm.12466" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397742v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bucourt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-017-9368-z" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397763v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vandenberghe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.794.0339" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649421v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397774v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.12894" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1ZPMD6FD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397770v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Lafreni&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223980.2016.1154811" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397749v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2014.05.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397778v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11031-015-9505-y" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397775v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/sjp.2015.30" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172820v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my J. C. Thomas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Dionne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172773v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172757v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172784v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Houle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877063v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lefeuvre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Robion" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440443v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Voisin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131372v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877098v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440444v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877468v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440449v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877482v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780882v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780892v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281763v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281631v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Forest" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877311v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326219v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281657v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281699v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877489v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326230v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326158v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326152v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326144v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877268v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877284v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131382v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780904v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876994v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cheva.2024.01.0159" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338751v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Gobin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.gobin.2021.01.0366" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649390v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piazza" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440434v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04877521v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tiphaine-huyghebaert-zouaghi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9175-3689" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190613025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546367v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Diaz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Huyghebaert-Zouaghi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jmp-12-2024-0939" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582348v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Thomas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Dionne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caruana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi-Joseph Lahiani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000391" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172909v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Paquette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Genevi&#232;ve Tr&#233;panier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J.S. Morin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23970022251357240" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582428v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my J. C. Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berjot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fernet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-026-09281-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546373v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J S Morin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Austin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1359432x.2025.2573669" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582388v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apps.70076" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702222v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Jungert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jmo.2024.25" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695505v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Ntoumanis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apps.12573" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223789v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Turek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Wojtczuk-Turek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Edgar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Podgorodnichenko" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgin Okay-Somerville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CEMJ-04-2024-0121" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172912v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Badr&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Popiolek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j6c" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-025-07444-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167486v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10596011231189587" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926773v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000355" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172916v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CDI-05-2024-0212" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250455v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.tv344e6wf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560108v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1359432x.2024.2335593" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486796v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10615806.2024.2324252" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241647v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2023.09.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528740v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Lagios" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blandin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Caesens" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJOA-09-2023-3972" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703320v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Klein" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Bosak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.2815" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424254v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.3379" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864099v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/PR-01-2022-0067" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563180v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Brison" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BJM-09-2023-0370" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284997v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1359432X.2023.2276534" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741381v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apps.12423" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180292v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Geraldy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Martinet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deguerne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000375" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649333v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1866-5888/a000303" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780889v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1359432X.2022.2127354" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196657v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/mot0000307" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233259v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sandrin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-021-01820-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650442v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/LODJ-01-2022-0030" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715953v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillet Nicolas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fouquereau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000265" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780887v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J. S. Morin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cdq.12304" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556346v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvb.2022.103695" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913715v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Forest" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-020-00972-1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03280263v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.S. Morin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suarez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1359432X.2021.1950140" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621565v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/SJOP.12810" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755857v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Weber" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.904367" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199266v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beltou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coillot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Aubouin-Bonnaventure" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2021.03.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923491v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmid" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertrand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cartier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Deleau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2020.07.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545531v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jmo.2021.71" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071744v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cougot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.3014" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008836v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1069072720978792" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406383v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Alibran" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Barrault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apps.12227" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397344v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colombat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocn.15116" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02585962v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Huyghebaert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00812" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397390v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Burger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Maillot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2017.11.003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397435v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;line Audusseau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jonm.12666" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397493v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tellier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.2820" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397406v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gimenes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000055" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181735v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397528v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dubois-Fleury" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1523422318756955" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397499v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/ocp0000080" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397522v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvb.2018.03.010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397744v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Becker" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Kerhardy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jonm.12466" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397742v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bucourt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-017-9368-z" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649421v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397763v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vandenberghe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.794.0339" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397774v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.12894" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1ZPMD6FD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397770v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Lafreni&#232;re" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223980.2016.1154811" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397749v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2014.05.004" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397778v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11031-015-9505-y" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397775v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/sjp.2015.30" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172773v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172820v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172784v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Houle" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172757v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877063v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lefeuvre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Robion" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440449v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877098v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131372v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440443v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Voisin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440444v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877468v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780892v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780882v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877482v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281763v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877311v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326219v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281631v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Forest" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281657v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281699v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877489v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326158v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326230v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326152v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326144v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877284v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877268v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131382v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780904v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876994v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cheva.2024.01.0159" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338751v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Gobin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.gobin.2021.01.0366" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649390v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piazza" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440434v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04877521v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>