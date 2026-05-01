--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.479166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tiphaine HUYGHEBAERT-ZOUAGHI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tiphaine-huyghebaert-zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9175-3689</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">190613025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal person-centered investigation of the multidimensional nature of deviant work behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Managerial Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/jmp-12-2024-0939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the effectiveness of an online self-training job crafting intervention among remote workers: A randomized controlled study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Dionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Stress Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Advance online publication. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/str0000391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervisors' need-related behaviors and employees' functioning: A person-centered investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Paquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Geneviève Trépanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Journal of Human Resource Management: Zeitschrift für Personalforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/23970022251357240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal investigation of remote workers’ job demands and resources profiles, their predictors and implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy J. C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12144-026-09281-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the conditional effects of supervisors’ availability expectations after work hours: the moderating role of longitudinal need-related supervisory behaviour profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J S Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Work and Organizational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1359432x.2025.2573669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding remote workers' job demands and resources and their implications for well‐ and ill‐being: Development and validation of a new measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 75 (2), pp.e70076. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apps.70076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological need satisfaction, frustration, and unfulfillment profiles in the workplace: Their nature, predictors, and outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Jungert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31, pp.1974-1995. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jmo.2024.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subordinates' perceptions of the need- supportive, need-thwarting, and need- indifferent behaviors used by their supervisors: A person-centered investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Ntoumanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74, pp.e12573. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apps.12573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the relationship between sustainable human resource management and organizational identification vary by culture? Evidence from 35 countries based on GLOBE framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Turek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Wojtczuk-Turek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Edgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Podgorodnichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgin Okay-Somerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/CEMJ-04-2024-0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants identitaires des intentions de décrochage scolaire et universitaire : analyse de contenu des menaces identitaires vécues par les lycéen·nes et étudiant·es français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Badré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Popiolek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54/1, pp.139-170. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13j6c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal person-centered investigation of individual employees’ team boosting behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J S Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44, pp.3595-3609. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12144-025-07444-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature, Predictors, and Outcomes of Workers’ Longitudinal Workaholism Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Group and Organization Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50, pp.701-755. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10596011231189587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal person-centered investigation of the multidimensional nature of employees’ perceptions of job crafting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Stress Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.367-381. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/str0000355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal person-centered investigation of the multidimensional nature of employees’ individual orientations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Career Development International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (4), pp.365-379. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/CDI-05-2024-0212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcool et tabac : des échappatoires face aux contraintes du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/aak.tv344e6wf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal perspective on the nature, predictors, and outcomes of work recovery profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J S Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Work and Organizational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.551-569. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1359432x.2024.2335593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal person-centered investigation of the multidimensional nature of employees’ perceptions of challenge and hindrance demands at work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anxiety, Stress and Coping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37, pp.558-586. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10615806.2024.2324252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements interpersonnels du superviseur, états de besoins psychologiques et motivation des subordonnés : Etude des couleurs vives et fades des processus motivationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2023.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interruptions at work and (counter) productivity: The mediating role of psychological need unfulfillment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Lagios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Caesens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Organizational Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJOA-09-2023-3972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable human resource management and job satisfaction—Unlocking the power of organizational identification: A cross‐cultural perspective from 54 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Wojtczuk-Turek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Turek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Edgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Bosak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Social Responsibility and Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (5), pp.4910-4932. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/csr.2815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking students' psychological need states: The unique role of need unfulfillment to understanding ill-being in academic settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Ntoumanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Badré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stress and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smi.3379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleagues' norms regarding work-related messages: their differential effects among remote and onsite workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personnel Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53, pp.173-192. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/PR-01-2022-0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How supervisor and coworker ostracism influence employee outcomes: The role of organizational dehumanization and organizational embodiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Brison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Caesens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic Journal of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/BJM-09-2023-0370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The daily dynamics of basic psychological need satisfaction at work, their determinants, and their implications: An application of Dynamic Structural Equation Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Work and Organizational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.294-309. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1359432X.2023.2276534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervisors’ interpersonal styles: An integrative perspective and a measure based on Self-Determination Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Ntoumanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.1097-1133. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apps.12423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passionnés à quel prix ? Passion pour le travail et interface vie professionnelle-vie personnelle des exploitants agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Geraldy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Deguerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cbs0000375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telepressure and Recovery Experiences Among Remote and Onsite Workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Personnel Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.13-19. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1866-5888/a000303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managerial predictors and motivational outcomes of workers' psychological need states profiles: A two-wave examination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Ntoumanis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Work and Organizational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (2), pp.216-233. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1359432X.2022.2127354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the nature, predictors, and outcomes of longitudinal work passion profiles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J S Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motivation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.298-314. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/mot0000307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workaholism and work engagement: An examination of their psychometric multidimensionality and relations with employees’ functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Caesens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Sandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42, pp.5240-5253. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12144-021-01820-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervisor expectations regarding work-related messages: Their differential effects among remote and on-site workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leadership and Organization Development Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (3), pp.501-514. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/LODJ-01-2022-0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature, Predictors, and Outcomes of Nurses’ Affect Profiles: A Longitudinal Examination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Caesens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillet Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Stress Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.342-359. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/str0000265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How and when does personal life orientation predict well-being?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J. S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Career Development Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (240-255), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cdq.12304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal profiles of work-family interface: Their individual and organizational predictors, personal and work outcomes, and implications for onsite and remote workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vocational Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 134, pp.103695. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvb.2022.103695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal examination of nurses’ need satisfaction profiles: A latent transition analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.4837-4859. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12144-020-00972-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature, predictor, and outcomes of motivation trajectories during a professional training program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Sandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Work and Organizational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31, pp.226-244. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1359432X.2021.1950140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of psychological detachment from work in a digital era: How do job stressors and personal strategies interplay with individual vulnerabilities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63 (4), pp.346-356. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/SJOP.12810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnout Integrative Measure (BIM): Validation among French College Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.5344. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.904367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment favoriser l’anticipation positive d’un déménagement organisationnel chez des salariés ? Test d’un modèle psychosocio-environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beltou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (2), pp.119-130. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2021.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le burn-out est-il une entité nosographique distincte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Deleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (3), pp.241-257. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2020.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote working: A double-edged sword for workers' personal and professional well-being</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J S Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27, pp.1060-1082. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jmo.2021.71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological and Relational Conditions for Job Crafting to Occur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cougot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stress and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (3), pp.516-527. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smi.3014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing the Conceptualization and Measurement of Psychological Need States: A 3 x 3 Model Based on Self-Determination Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Ntoumanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Career Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (3), pp.396-421. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1069072720978792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students’ Need Satisfaction Profiles: Similarity and Change over the Course of a University Semester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Alibran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Special Section on Advancing the Applied Psychology of Inclusion and Diversity, 69 (4), pp.1396-1437. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apps.12227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Job Demands on Nurses’ Burnout and Presenteeism through Sleep Quality and Relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (3-4), pp.583-592. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jocn.15116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Value of Considering Specific Facets of Interactional Justice Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2020.00812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02585962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University students' need satisfaction trajectories: A growth mixture analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60, pp.275-285. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2017.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived career opportunities, commitment to the supervisor, social isolation: Their effects on nurses’ well-being and turnover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophéline Audusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nursing Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (1), pp.207-214. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jonm.12666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of workload on teachers' functioning: A moderated mediation model including sleeping problems and overcommitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beltou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stress and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (5), pp.601-611. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smi.2820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the longitudinal effects of workload on ill-being through each dimension of workaholism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beltou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Stress Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (2), pp.144-162. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/str0000055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets négatifs de la surcharge de travail et de l’addiction envers le travail chez les directeurs d’ESSMS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Actif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 500-503, pp.157-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological Safety Climate as a Human Resource Development Target: Effects on Workers Functioning Through Need Satisfaction and Thwarting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Dubois-Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Developing Human Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (2), pp.169-181. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1523422318756955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the longitudinal effects of surface acting on managers’ functioning through psychological needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Occupational Health Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (2), pp.207-222. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/ocp0000080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging psychosocial safety climate to prevent ill-being: The mediating role of psychological need thwarting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vocational Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 107, pp.111-125. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvb.2018.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the effect of affective commitment to the supervisor on nurses’ psychological health as a function of internal locus of control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Kerhardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nursing Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (4), pp.297-306. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jonm.12466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous and controlled reasons underlying self-approach and self-avoidance goals and educational outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (1), pp.179-193. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11218-017-9368-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager la qualité de vie au travail des managers : Étude sur les déterminants de la santé psychologique d’encadrants du secteur sanitaire, social, et médico-social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Actif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 484/487, pp.19-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformational leadership, work-family conflict and enrichment, and commitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vandenberghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 79 (4), pp.339-362. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.794.0339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvilinear effects of job characteristics on ill-being in the nursing profession: a cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advanced Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (5), pp.1109-1121. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jan.12894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the Roles of Work Autonomous and Controlled Motivations on Satisfaction and Anxiety as a Function of Role Ambiguity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Lafrenière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 150 (5), pp.644-665. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00223980.2016.1154811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du soutien organisationnel perçu et des caractéristiques de l’emploi sur l’anxiété au travail et l’épuisement professionnel : Le rôle médiateur de la satisfaction des besoins psychologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colombat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61 (2), pp.73-81. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2014.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous and controlled reasons underlying achievement goals: Implications for the 3 × 2 achievement goal model in educational and work settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Lafrenière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motivation and Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (6), pp.858-875. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11031-015-9505-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Job Demands and Organizational Resources through Psychological Need Satisfaction and Thwarting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colombat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spanish Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/sjp.2015.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attentes de disponibilité en dehors des heures de travail et comportements des employés : le rôle modérateur des profils de supervision. In T. Huyghebaert-Zouaghi & N. Gillet (chairs), Le télétravail, à l’interface entre sphères de vie professionnelle et personnelle : implications pour le fonctionnement psychologique des employé·es. [Symposium]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une intervention de job crafting pour promouvoir le fonctionnement des télétravailleurs à l’interface entre les sphères professionnelle et personnelle. In T. Huyghebaert-Zouaghi & N. Gillet (chairs), Le télétravail, à l’interface entre sphères de vie professionnelle et personnelle : implications pour le fonctionnement psychologique des employé·es. [Symposium]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy J. C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Dionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les besoins psychologiques à l’interface des vies professionnelle et personnelle : vers une typologie intégrant diverses modalités de travail. In T. Huyghebaert-Zouaghi & N. Gillet (chairs), Le télétravail, à l’interface entre sphères de vie professionnelle et personnelle : implications pour le fonctionnement psychologique des employé·es. [Symposium]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Houle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le télétravail, à l’interface entre sphères de vie professionnelle et personnelle : implications pour le fonctionnement psychologique des employé·es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qui menace l’identité des demandeurs d’emploi et conséquences sur leur santé psychologique : Analyse de contenu des thèmes récurrents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature, déterminants et conséquences de profils de workaholisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la zone grise des comportements managériaux : le rôle unique des comportements indifférents du superviseur dans l’altération de la santé psychologique au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J S Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Ntoumanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90ème congrès de l’Acfas (Association canadienne-française pour l’avancement des sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the “dim light” colors of motivational processes at work: The unique roles of need-indifferent behaviors and need unfulfillment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Self-Determination Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orlando, FL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et validation d’une mesure intégrative de burnout des demandeurs d’emploi (MIB-DE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude longitudinale des caractéristiques, déterminants et conséquences de profils d’expériences de récupération hors travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90ème congrès de l’Acfas (Association canadienne-française pour l’avancement des sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude longitudinale des comportements de consommation d’alcool, de tabac et de vapotage en télétravail : Les femmes plus exposées ? [Présentation du projet CONSOMTEL]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique de l’Institut National du Cancer (INCa) : « Tabac et alcool : les innovations des jeunes chercheurs en sciences humaines et sociales et santé publique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal profiles of work-family interface: Their predictors and implications for onsite and remote workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J. S. Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Congress of Work and Organizational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences psychologiques du stress de la situation de chômage selon la stratégie de faire face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lefeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les personnes présentant des troubles psychiques : Les apports de la Théorie de l’Auto-Détermination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Études sur le Handicap Psychique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienfaits du détachement psychologique à l’ère du numérique : Effets des contraintes professionnelles et des caractéristiques individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l'Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment construire une enquête pour favoriser la publication des données recueillies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Journées Francophones de la Recherche en Soins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils de satisfaction des besoins psychologiques en contexte de travail : Leurs implications longitudinales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J. S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils de Satisfaction des Besoins Psychologiques en Contexte de Travail : Leurs Implications Longitudinales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème congrès de l'Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal Examination of Workers’ Need Satisfaction Profiles and Their Implications: A Latent Transition Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Self-Determination Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Egmond aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du climat de sécurité psychosociale sur la santé psychologique, les attitudes et les comportements des salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat de sécurité psychosociale : un puissant prédicteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convention Nationale du SNAECSO (Syndicat employeur des acteurs du lien social et familial) – Salariés et bénévoles : Qu’est-ce qui nous motive ? Qu’est-ce qui nous engage ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational determinants of workers’ psychological health, attitudes, and behaviors: The mediating role of psychological need satisfaction and thwarting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Self-Determination Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat de sécurité psychosociale : Un prédicteur de la santé psychologique, des attitudes et des comportements des travailleurs du secteur social et médico-social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal investigation of organizational resources, emotional dissonance, need satisfaction and thwarting, and psychological health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Psychological Applications Conference and Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychosocial safety climate and work outcomes: The mediating role of need satisfaction and thwarting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Congress of Work and Organizational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding remote workers' job characteristics and their implications for well- and ill-being: Development and validation of the Remote Work Job Demands and Resources-Questionnaire (RJDR-Q)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Academy of Occupational Health Psychology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions de contraintes et ressources professionnelles en télétravail: Analyses de profils longitudinaux, de leurs prédicteurs et de leurs implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing the Conceptualization and Measurement of Psychological Need States in Education Settings: The unique role of psychological need unfulfillment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Badré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Jungert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Self-Determination Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between coworker/supervisor ostracism and organizational dehumanization: The moderating role of organizational embodiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Brison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Caesens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Belgian Association for Psychological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Deci et Richard Ryan : la théorie de l’autodétermination au service de la gestion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Chevalier, C. Coron, H. Gaillard, &amp; E. Oiry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grands Auteurs en Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Éditions, pp.159-171, 2024, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.cheva.2024.01.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotions des enseignants : Quelles implications pour les étudiants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Gobin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pamela Gobin; Véronique Baltazart; Elisa Tornare; Aurélie Simöes-Perlant; Nicolas Stefaniak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émotions et Apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.366-391, 2021, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.gobin.2021.01.0366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à l'édition française: Nos manières de (nous) motiver sont-elles les plus efficaces?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pourquoi faisons-nous ce que nous faisons? Motivation, auto-détermination et autonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi faisons-nous ce que nous faisons? Motivation, auto-détermination et autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants organisationnels de la santé psychologique, d’attitudes et de comportements critiques des professionnels du secteur sanitaire, social, et médico-social : les besoins psychologiques comme mécanismes explicatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université de Tours (UT), 2015. Français. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04877521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId250"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.479166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tiphaine HUYGHEBAERT-ZOUAGHI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tiphaine-huyghebaert-zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9175-3689</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">190613025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal person-centered investigation of the multidimensional nature of deviant work behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Managerial Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/jmp-12-2024-0939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal investigation of remote workers’ job demands and resources profiles, their predictors and implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 45, pp.851. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12144-026-09281-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding remote workers' job demands and resources and their implications for well‐ and ill‐being: Development and validation of a new measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 75 (2), pp.e70076. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apps.70076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the effectiveness of an online self-training job crafting intervention among remote workers: A randomized controlled study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Dionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Stress Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Advance online publication. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/str0000391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal person-centered investigation of the multidimensional nature of employees’ perceptions of job crafting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Stress Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.367-381. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/str0000355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervisors' need-related behaviors and employees' functioning: A person-centered investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Paquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Geneviève Trépanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Journal of Human Resource Management: Zeitschrift für Personalforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/23970022251357240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants identitaires des intentions de décrochage scolaire et universitaire : analyse de contenu des menaces identitaires vécues par les lycéen·nes et étudiant·es français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Badré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Popiolek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54/1, pp.139-170. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13j6c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the relationship between sustainable human resource management and organizational identification vary by culture? Evidence from 35 countries based on GLOBE framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Turek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Wojtczuk-Turek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Edgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Podgorodnichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgin Okay-Somerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/CEMJ-04-2024-0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal person-centered investigation of individual employees’ team boosting behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J S Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44, pp.3595-3609. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12144-025-07444-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature, Predictors, and Outcomes of Workers’ Longitudinal Workaholism Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Group and Organization Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50, pp.701-755. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10596011231189587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal person-centered investigation of the multidimensional nature of employees’ individual orientations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Career Development International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (4), pp.365-379. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/CDI-05-2024-0212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the conditional effects of supervisors’ availability expectations after work hours: the moderating role of longitudinal need-related supervisory behaviour profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J S Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Work and Organizational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1359432x.2025.2573669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcool et tabac : des échappatoires face aux contraintes du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/aak.tv344e6wf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological need satisfaction, frustration, and unfulfillment profiles in the workplace: Their nature, predictors, and outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Jungert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31, pp.1974-1995. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jmo.2024.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subordinates' perceptions of the need- supportive, need-thwarting, and need- indifferent behaviors used by their supervisors: A person-centered investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Ntoumanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74, pp.e12573. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apps.12573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal perspective on the nature, predictors, and outcomes of work recovery profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J S Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Work and Organizational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.551-569. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1359432x.2024.2335593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal person-centered investigation of the multidimensional nature of employees’ perceptions of challenge and hindrance demands at work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anxiety, Stress and Coping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37, pp.558-586. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10615806.2024.2324252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements interpersonnels du superviseur, états de besoins psychologiques et motivation des subordonnés : Etude des couleurs vives et fades des processus motivationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2023.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interruptions at work and (counter) productivity: The mediating role of psychological need unfulfillment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Lagios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Caesens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Organizational Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJOA-09-2023-3972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable human resource management and job satisfaction—Unlocking the power of organizational identification: A cross‐cultural perspective from 54 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Wojtczuk-Turek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Turek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Edgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Bosak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Social Responsibility and Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (5), pp.4910-4932. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/csr.2815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking students' psychological need states: The unique role of need unfulfillment to understanding ill-being in academic settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Ntoumanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Badré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stress and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smi.3379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How supervisor and coworker ostracism influence employee outcomes: The role of organizational dehumanization and organizational embodiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Brison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Caesens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic Journal of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/BJM-09-2023-0370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleagues' norms regarding work-related messages: their differential effects among remote and onsite workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personnel Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53, pp.173-192. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/PR-01-2022-0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The daily dynamics of basic psychological need satisfaction at work, their determinants, and their implications: An application of Dynamic Structural Equation Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Work and Organizational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.294-309. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1359432X.2023.2276534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telepressure and Recovery Experiences Among Remote and Onsite Workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Personnel Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.13-19. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1866-5888/a000303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passionnés à quel prix ? Passion pour le travail et interface vie professionnelle-vie personnelle des exploitants agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Geraldy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Deguerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cbs0000375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managerial predictors and motivational outcomes of workers' psychological need states profiles: A two-wave examination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Ntoumanis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Work and Organizational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (2), pp.216-233. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1359432X.2022.2127354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the nature, predictors, and outcomes of longitudinal work passion profiles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J S Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motivation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.298-314. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/mot0000307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workaholism and work engagement: An examination of their psychometric multidimensionality and relations with employees’ functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Caesens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Sandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42, pp.5240-5253. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12144-021-01820-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervisors’ interpersonal styles: An integrative perspective and a measure based on Self-Determination Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Ntoumanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.1097-1133. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apps.12423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature, Predictors, and Outcomes of Nurses’ Affect Profiles: A Longitudinal Examination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Caesens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillet Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Stress Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.342-359. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/str0000265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How and when does personal life orientation predict well-being?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J. S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Career Development Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (240-255), </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cdq.12304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal profiles of work-family interface: Their individual and organizational predictors, personal and work outcomes, and implications for onsite and remote workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vocational Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 134, pp.103695. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvb.2022.103695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal examination of nurses’ need satisfaction profiles: A latent transition analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.4837-4859. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12144-020-00972-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature, predictor, and outcomes of motivation trajectories during a professional training program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Sandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Work and Organizational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31, pp.226-244. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1359432X.2021.1950140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of psychological detachment from work in a digital era: How do job stressors and personal strategies interplay with individual vulnerabilities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63 (4), pp.346-356. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/SJOP.12810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnout Integrative Measure (BIM): Validation among French College Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.5344. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.904367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervisor expectations regarding work-related messages: Their differential effects among remote and on-site workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leadership and Organization Development Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (3), pp.501-514. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/LODJ-01-2022-0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological and Relational Conditions for Job Crafting to Occur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cougot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stress and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (3), pp.516-527. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smi.3014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing the Conceptualization and Measurement of Psychological Need States: A 3 x 3 Model Based on Self-Determination Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Ntoumanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Career Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (3), pp.396-421. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1069072720978792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment favoriser l’anticipation positive d’un déménagement organisationnel chez des salariés ? Test d’un modèle psychosocio-environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beltou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Aubouin-Bonnaventure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (2), pp.119-130. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2021.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le burn-out est-il une entité nosographique distincte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Deleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (3), pp.241-257. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2020.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote working: A double-edged sword for workers' personal and professional well-being</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J S Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27, pp.1060-1082. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jmo.2021.71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Job Demands on Nurses’ Burnout and Presenteeism through Sleep Quality and Relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (3-4), pp.583-592. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jocn.15116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Value of Considering Specific Facets of Interactional Justice Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Coillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2020.00812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02585962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students’ Need Satisfaction Profiles: Similarity and Change over the Course of a University Semester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Alibran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Special Section on Advancing the Applied Psychology of Inclusion and Diversity, 69 (4), pp.1396-1437. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apps.12227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived career opportunities, commitment to the supervisor, social isolation: Their effects on nurses’ well-being and turnover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophéline Audusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nursing Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (1), pp.207-214. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jonm.12666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University students' need satisfaction trajectories: A growth mixture analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60, pp.275-285. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2017.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological Safety Climate as a Human Resource Development Target: Effects on Workers Functioning Through Need Satisfaction and Thwarting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Dubois-Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Developing Human Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (2), pp.169-181. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1523422318756955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the longitudinal effects of workload on ill-being through each dimension of workaholism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beltou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Stress Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (2), pp.144-162. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/str0000055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets négatifs de la surcharge de travail et de l’addiction envers le travail chez les directeurs d’ESSMS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Actif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 500-503, pp.157-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the longitudinal effects of surface acting on managers’ functioning through psychological needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Occupational Health Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (2), pp.207-222. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/ocp0000080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging psychosocial safety climate to prevent ill-being: The mediating role of psychological need thwarting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vocational Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 107, pp.111-125. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvb.2018.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of workload on teachers' functioning: A moderated mediation model including sleeping problems and overcommitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beltou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stress and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (5), pp.601-611. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smi.2820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the effect of affective commitment to the supervisor on nurses’ psychological health as a function of internal locus of control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Kerhardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nursing Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (4), pp.297-306. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jonm.12466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous and controlled reasons underlying self-approach and self-avoidance goals and educational outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (1), pp.179-193. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11218-017-9368-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager la qualité de vie au travail des managers : Étude sur les déterminants de la santé psychologique d’encadrants du secteur sanitaire, social, et médico-social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Actif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 484/487, pp.19-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformational leadership, work-family conflict and enrichment, and commitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vandenberghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 79 (4), pp.339-362. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.794.0339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvilinear effects of job characteristics on ill-being in the nursing profession: a cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advanced Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72 (5), pp.1109-1121. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jan.12894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining the Roles of Work Autonomous and Controlled Motivations on Satisfaction and Anxiety as a Function of Role Ambiguity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Lafrenière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 150 (5), pp.644-665. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00223980.2016.1154811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du soutien organisationnel perçu et des caractéristiques de l’emploi sur l’anxiété au travail et l’épuisement professionnel : Le rôle médiateur de la satisfaction des besoins psychologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colombat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61 (2), pp.73-81. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2014.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous and controlled reasons underlying achievement goals: Implications for the 3 × 2 achievement goal model in educational and work settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Lafrenière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motivation and Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (6), pp.858-875. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11031-015-9505-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Job Demands and Organizational Resources through Psychological Need Satisfaction and Thwarting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colombat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spanish Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/sjp.2015.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attentes de disponibilité en dehors des heures de travail et comportements des employés : le rôle modérateur des profils de supervision. In T. Huyghebaert-Zouaghi & N. Gillet (chairs), Le télétravail, à l’interface entre sphères de vie professionnelle et personnelle : implications pour le fonctionnement psychologique des employé·es. [Symposium]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et implications psychologiques des contraintes et ressources professionnelles en télétravail. In M. Burakova & E. Galy-Marié (Chairs), Enjeux organisationnels de la prise en compte de l'interface travail-hors travail [Symposium]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy J. C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès de l'Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une intervention de job crafting pour promouvoir le fonctionnement des télétravailleurs à l’interface entre les sphères professionnelle et personnelle. In T. Huyghebaert-Zouaghi & N. Gillet (chairs), Le télétravail, à l’interface entre sphères de vie professionnelle et personnelle : implications pour le fonctionnement psychologique des employé·es. [Symposium]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy J. C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Dionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le télétravail, à l’interface entre sphères de vie professionnelle et personnelle : implications pour le fonctionnement psychologique des employé·es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les besoins psychologiques à l’interface des vies professionnelle et personnelle : vers une typologie intégrant diverses modalités de travail. In T. Huyghebaert-Zouaghi & N. Gillet (chairs), Le télétravail, à l’interface entre sphères de vie professionnelle et personnelle : implications pour le fonctionnement psychologique des employé·es. [Symposium]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Houle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qui menace l’identité des demandeurs d’emploi et conséquences sur leur santé psychologique : Analyse de contenu des thèmes récurrents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the “dim light” colors of motivational processes at work: The unique roles of need-indifferent behaviors and need unfulfillment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Self-Determination Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orlando, FL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la zone grise des comportements managériaux : le rôle unique des comportements indifférents du superviseur dans l’altération de la santé psychologique au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J S Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Ntoumanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90ème congrès de l’Acfas (Association canadienne-française pour l’avancement des sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et validation d’une mesure intégrative de burnout des demandeurs d’emploi (MIB-DE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude longitudinale des caractéristiques, déterminants et conséquences de profils d’expériences de récupération hors travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90ème congrès de l’Acfas (Association canadienne-française pour l’avancement des sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude longitudinale des comportements de consommation d’alcool, de tabac et de vapotage en télétravail : Les femmes plus exposées ? [Présentation du projet CONSOMTEL]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique de l’Institut National du Cancer (INCa) : « Tabac et alcool : les innovations des jeunes chercheurs en sciences humaines et sociales et santé publique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature, déterminants et conséquences de profils de workaholisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les personnes présentant des troubles psychiques : Les apports de la Théorie de l’Auto-Détermination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Études sur le Handicap Psychique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences psychologiques du stress de la situation de chômage selon la stratégie de faire face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lefeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal profiles of work-family interface: Their predictors and implications for onsite and remote workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J. S. Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Congress of Work and Organizational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienfaits du détachement psychologique à l’ère du numérique : Effets des contraintes professionnelles et des caractéristiques individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l'Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils de Satisfaction des Besoins Psychologiques en Contexte de Travail : Leurs Implications Longitudinales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème congrès de l'Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment construire une enquête pour favoriser la publication des données recueillies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Journées Francophones de la Recherche en Soins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils de satisfaction des besoins psychologiques en contexte de travail : Leurs implications longitudinales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J. S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal Examination of Workers’ Need Satisfaction Profiles and Their Implications: A Latent Transition Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre J.S. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Self-Determination Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Egmond aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du climat de sécurité psychosociale sur la santé psychologique, les attitudes et les comportements des salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat de sécurité psychosociale : un puissant prédicteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convention Nationale du SNAECSO (Syndicat employeur des acteurs du lien social et familial) – Salariés et bénévoles : Qu’est-ce qui nous motive ? Qu’est-ce qui nous engage ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat de sécurité psychosociale : Un prédicteur de la santé psychologique, des attitudes et des comportements des travailleurs du secteur social et médico-social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational determinants of workers’ psychological health, attitudes, and behaviors: The mediating role of psychological need satisfaction and thwarting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Self-Determination Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal investigation of organizational resources, emotional dissonance, need satisfaction and thwarting, and psychological health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Psychological Applications Conference and Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychosocial safety climate and work outcomes: The mediating role of need satisfaction and thwarting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Fouquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Congress of Work and Organizational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the effectiveness of an online self-training job crafting intervention among remote workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy J. C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Dionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caruana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi-Joseph Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Congress of Work and Organizational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding remote workers' job characteristics and their implications for well- and ill-being: Development and validation of the Remote Work Job Demands and Resources-Questionnaire (RJDR-Q)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Academy of Occupational Health Psychology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions de contraintes et ressources professionnelles en télétravail : Analyses de profils longitudinaux, de leurs prédicteurs et de leurs implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing the conceptualization and measurement of psychological need states in education settings: The unique role of psychological need unfulfillment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Badré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Jungert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Self-Determination Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between coworker/supervisor ostracism and organizational dehumanization: The moderating role of organizational embodiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Brison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Caesens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Belgian Association for Psychological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Deci et Richard Ryan : la théorie de l’autodétermination au service de la gestion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Chevalier, C. Coron, H. Gaillard, &amp; E. Oiry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grands Auteurs en Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Éditions, pp.159-171, 2024, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.cheva.2024.01.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotions des enseignants : Quelles implications pour les étudiants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Gobin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pamela Gobin; Véronique Baltazart; Elisa Tornare; Aurélie Simöes-Perlant; Nicolas Stefaniak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émotions et Apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.366-391, 2021, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.gobin.2021.01.0366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à l'édition française: Nos manières de (nous) motiver sont-elles les plus efficaces?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pourquoi faisons-nous ce que nous faisons? Motivation, auto-détermination et autonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi faisons-nous ce que nous faisons? Motivation, auto-détermination et autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants organisationnels de la santé psychologique, d’attitudes et de comportements critiques des professionnels du secteur sanitaire, social, et médico-social : les besoins psychologiques comme mécanismes explicatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Huyghebaert-Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université de Tours (UT), 2015. Français. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04877521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId252"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7939A923"/>
+    <w:nsid w:val="E03C35DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tiphaine-huyghebaert-zouaghi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9175-3689" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190613025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546367v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Diaz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Huyghebaert-Zouaghi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jmp-12-2024-0939" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582348v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Thomas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Dionne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caruana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi-Joseph Lahiani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000391" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172909v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Paquette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Genevi&#232;ve Tr&#233;panier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J.S. Morin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23970022251357240" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582428v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my J. C. Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berjot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fernet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-026-09281-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546373v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J S Morin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Austin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1359432x.2025.2573669" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582388v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apps.70076" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702222v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Jungert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jmo.2024.25" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695505v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Ntoumanis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apps.12573" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223789v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Turek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Wojtczuk-Turek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Edgar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Podgorodnichenko" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgin Okay-Somerville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CEMJ-04-2024-0121" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172912v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Badr&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Popiolek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j6c" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-025-07444-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167486v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10596011231189587" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926773v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000355" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172916v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CDI-05-2024-0212" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250455v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.tv344e6wf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560108v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1359432x.2024.2335593" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486796v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10615806.2024.2324252" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241647v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2023.09.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528740v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Lagios" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blandin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Caesens" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJOA-09-2023-3972" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703320v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Klein" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Bosak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.2815" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424254v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.3379" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864099v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/PR-01-2022-0067" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563180v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Brison" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BJM-09-2023-0370" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284997v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1359432X.2023.2276534" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741381v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apps.12423" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180292v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Geraldy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Martinet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deguerne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000375" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649333v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1866-5888/a000303" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780889v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1359432X.2022.2127354" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196657v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/mot0000307" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233259v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sandrin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-021-01820-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650442v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/LODJ-01-2022-0030" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715953v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillet Nicolas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fouquereau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000265" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780887v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J. S. Morin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cdq.12304" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556346v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvb.2022.103695" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913715v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Forest" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-020-00972-1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03280263v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.S. Morin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suarez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1359432X.2021.1950140" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621565v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/SJOP.12810" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755857v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Weber" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.904367" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199266v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beltou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coillot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Aubouin-Bonnaventure" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2021.03.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923491v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmid" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertrand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cartier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Deleau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2020.07.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545531v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jmo.2021.71" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071744v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cougot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.3014" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008836v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1069072720978792" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406383v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Alibran" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Barrault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apps.12227" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397344v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colombat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocn.15116" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02585962v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Huyghebaert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00812" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397390v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Burger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Maillot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2017.11.003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397435v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;line Audusseau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jonm.12666" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397493v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tellier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.2820" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397406v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gimenes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000055" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181735v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397528v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dubois-Fleury" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1523422318756955" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397499v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/ocp0000080" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397522v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvb.2018.03.010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397744v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Becker" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Kerhardy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jonm.12466" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397742v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bucourt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-017-9368-z" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649421v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397763v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vandenberghe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.794.0339" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397774v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.12894" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1ZPMD6FD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397770v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Lafreni&#232;re" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223980.2016.1154811" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397749v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2014.05.004" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397778v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11031-015-9505-y" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397775v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/sjp.2015.30" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172773v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172820v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172784v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Houle" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172757v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877063v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lefeuvre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Robion" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440449v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877098v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131372v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440443v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Voisin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440444v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877468v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780892v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780882v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877482v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281763v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877311v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326219v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281631v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Forest" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281657v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281699v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877489v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326158v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326230v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326152v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326144v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877284v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877268v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131382v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780904v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876994v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cheva.2024.01.0159" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338751v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Gobin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.gobin.2021.01.0366" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649390v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piazza" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440434v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04877521v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tiphaine-huyghebaert-zouaghi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9175-3689" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190613025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546367v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Diaz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Huyghebaert-Zouaghi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jmp-12-2024-0939" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604133v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Thomas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berjot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fernet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-026-09281-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582388v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apps.70076" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582348v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Dionne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caruana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi-Joseph Lahiani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000391" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926773v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J.S. Morin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000355" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172909v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Paquette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Genevi&#232;ve Tr&#233;panier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23970022251357240" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172912v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Badr&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Popiolek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j6c" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223789v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Turek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Wojtczuk-Turek" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Edgar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Podgorodnichenko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgin Okay-Somerville" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CEMJ-04-2024-0121" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920344v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J S Morin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-025-07444-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167486v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Austin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10596011231189587" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172916v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CDI-05-2024-0212" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546373v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1359432x.2025.2573669" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250455v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.tv344e6wf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702222v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Jungert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jmo.2024.25" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695505v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Ntoumanis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apps.12573" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560108v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1359432x.2024.2335593" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486796v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10615806.2024.2324252" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241647v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2023.09.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528740v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Lagios" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blandin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Caesens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJOA-09-2023-3972" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703320v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Klein" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Bosak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.2815" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424254v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.3379" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563180v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Brison" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BJM-09-2023-0370" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864099v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/PR-01-2022-0067" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284997v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1359432X.2023.2276534" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649333v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1866-5888/a000303" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180292v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Geraldy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Martinet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Deguerne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000375" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780889v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1359432X.2022.2127354" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196657v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/mot0000307" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233259v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sandrin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-021-01820-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741381v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apps.12423" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715953v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillet Nicolas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fouquereau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000265" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780887v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre J. S. Morin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cdq.12304" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556346v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvb.2022.103695" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913715v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Forest" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-020-00972-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03280263v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.S. Morin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suarez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1359432X.2021.1950140" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621565v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/SJOP.12810" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755857v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Weber" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.904367" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650442v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/LODJ-01-2022-0030" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071744v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cougot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.3014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008836v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1069072720978792" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199266v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beltou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coillot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Aubouin-Bonnaventure" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2021.03.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923491v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmid" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertrand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cartier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Deleau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2020.07.001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545531v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jmo.2021.71" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397344v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colombat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocn.15116" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02585962v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Huyghebaert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00812" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406383v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Alibran" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Barrault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apps.12227" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397435v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;line Audusseau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jonm.12666" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397390v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Burger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Maillot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2017.11.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397528v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dubois-Fleury" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1523422318756955" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397406v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gimenes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/str0000055" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181735v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397499v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/ocp0000080" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397522v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvb.2018.03.010" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397493v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tellier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.2820" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397744v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Becker" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Kerhardy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jonm.12466" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397742v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bucourt" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-017-9368-z" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649421v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397763v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vandenberghe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.794.0339" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397774v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.12894" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1ZPMD6FD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397770v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Lafreni&#232;re" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223980.2016.1154811" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397749v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2014.05.004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397778v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11031-015-9505-y" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397775v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/sjp.2015.30" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172773v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604235v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my J. C. Thomas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172820v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172757v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172784v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Houle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877063v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lefeuvre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Robion" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131372v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877098v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440443v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Voisin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440444v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877468v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440449v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877482v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780882v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780892v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281763v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281631v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Forest" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877311v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326219v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281657v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281699v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877489v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326230v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326158v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326152v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326144v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604239v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877284v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877268v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131382v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780904v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876994v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cheva.2024.01.0159" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338751v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Gobin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.gobin.2021.01.0366" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649390v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piazza" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440434v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04877521v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>