--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -257,226 +257,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of strain patterns in deforming upper plates in subduction zones: the case study of Cretaceous extension in the Iranian plateau</w:t>
+                <w:t xml:space="preserve">Régimes de contraintes et de déformations dans une plaque supérieure : Le cas de L'Iran.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Larvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199247v1</w:t>
+                <w:t xml:space="preserve">hal-03588170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régimes de contraintes et de déformations dans une plaque supérieure : Le cas de L'Iran.</w:t>
+                <w:t xml:space="preserve">Evolution of strain patterns in deforming upper plates in subduction zones: the case study of Cretaceous extension in the Iranian plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Larvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-11949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588170v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -488,261 +488,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental breakup and slab pull driving force</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal inheritance in continental rifting.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Jourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Larvet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manuel Pubellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. , 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6881⟩</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190664v1</w:t>
+                <w:t xml:space="preserve">hal-04189808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal inheritance in continental rifting.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continental breakup and slab pull driving force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Larvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas François</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Jourdon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Larvet</w:t>
+                <w:t xml:space="preserve">Manuel Pubellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. , 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8482⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189808v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -786,51 +786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Larvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pubellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gyomlai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -871,265 +871,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cimmerian metamorphism and post Mid-Cimmerian exhumation in Central Iran: Insights from in-situ Rb/Sr and U/Pb dating</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gyomlai</w:t>
+                <w:t xml:space="preserve">Cimmerian block detachment from Gondwana: a slab pull origin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Larvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2022.105242⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 596, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03691301v1</w:t>
+                <w:t xml:space="preserve">hal-03787010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cimmerian block detachment from Gondwana: a slab pull origin ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cimmerian metamorphism and post Mid-Cimmerian exhumation in Central Iran: Insights from in-situ Rb/Sr and U/Pb dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gyomlai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Larvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 596, </w:t>
+              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 233, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2022.105242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03787010v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03691301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1387,51 +1387,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600340v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gauthier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Larvet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabellle Moretti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16410" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03199247v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11949" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588170v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190664v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6881" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189808v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jourdon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8482" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286204v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gyomlai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL105292" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691301v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2022.105242" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787010v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117790" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04698424v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022SORUS322" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600340v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gauthier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Larvet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabellle Moretti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16410" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588170v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03199247v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11949" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189808v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jourdon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8482" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190664v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6881" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286204v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gyomlai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL105292" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787010v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117790" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691301v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2022.105242" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04698424v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022SORUS322" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>