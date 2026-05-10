--- v1 (2026-04-12)
+++ v2 (2026-05-10)
@@ -257,879 +257,879 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régimes de contraintes et de déformations dans une plaque supérieure : Le cas de L'Iran.</w:t>
+                <w:t xml:space="preserve">Evolution of strain patterns in deforming upper plates in subduction zones: the case study of Cretaceous extension in the Iranian plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Larvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-11949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588170v1</w:t>
+                <w:t xml:space="preserve">hal-03199247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of strain patterns in deforming upper plates in subduction zones: the case study of Cretaceous extension in the Iranian plateau</w:t>
+                <w:t xml:space="preserve">Régimes de contraintes et de déformations dans une plaque supérieure : Le cas de L'Iran.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Larvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-11949⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03199247v1</w:t>
+                <w:t xml:space="preserve">hal-03588170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal inheritance in continental rifting.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Slab Pull Driven South China Sea Opening Implies a Mesozoic Proto South China Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Larvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas François</w:t>
+                <w:t xml:space="preserve">Manuel Pubellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Jourdon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Larvet</w:t>
+                <w:t xml:space="preserve">Thomas Gyomlai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. , 2023, </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (22), pp.e2023GL105292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8482⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2023GL105292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04189808v1</w:t>
+                <w:t xml:space="preserve">hal-04286204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental breakup and slab pull driving force</w:t>
+                <w:t xml:space="preserve">Cimmerian block detachment from Gondwana: a slab pull origin ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Larvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Pubellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 596, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03787010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04190664v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cimmerian metamorphism and post Mid-Cimmerian exhumation in Central Iran: Insights from in-situ Rb/Sr and U/Pb dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gyomlai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Larvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 233, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2022.105242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03691301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slab Pull Driven South China Sea Opening Implies a Mesozoic Proto South China Sea</w:t>
+                <w:t xml:space="preserve">Continental breakup and slab pull driving force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Larvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pubellier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gyomlai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04286204v1</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. , 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6881⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cimmerian block detachment from Gondwana: a slab pull origin ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal inheritance in continental rifting.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Jourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Larvet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...45 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. , 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-8482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...114 lines deleted...]
-                <w:t xml:space="preserve">insu-03691301v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1387,51 +1387,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600340v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gauthier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Larvet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabellle Moretti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16410" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588170v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03199247v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11949" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189808v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jourdon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8482" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190664v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6881" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286204v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gyomlai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL105292" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787010v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117790" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691301v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2022.105242" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04698424v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022SORUS322" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600340v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gauthier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Larvet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabellle Moretti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16410" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03199247v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11949" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588170v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286204v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gyomlai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL105292" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787010v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117790" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691301v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2022.105242" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190664v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6881" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189808v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jourdon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8482" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04698424v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022SORUS322" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>