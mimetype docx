--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -106,165 +106,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'intérêt « direct et personnel » redéfini au début du XXe siècle : les nouveaux requérants locaux du Conseil d'État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Le Yoncourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 2, p. 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rémunération des fonctionnaires pendant leurs congés-maladie : brèves observations historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Le Yoncourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJFP. Actualité juridique Fonctions publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 02, pp.82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04936836v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05319630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de la fonction publique territoriale, une histoire juridique complexe</w:t>
               </w:r>
@@ -910,178 +910,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03760684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’accession de Macarel à la direction de l’administration communale et départementale du ministère de l’intérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Le Yoncourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Louis-Antoine Macarel. Un juriste orléanais au service de la science et de l’Etat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherches juridiques Pohier, Dec 2021, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03659884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adapter pour appliquer : la pratique préfectorale contemporaine face aux règlementations religieuses et aux règles de sécurité sanitaire et d'urbanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Le Yoncourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Peyvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adapter, imposer ou résister. Les relations complexes entre réglementation nationale et spécificités locales. De la Révolution à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hugo Beuvant; Mathilde Lemée; Université Rennes 1; IODE (UMR CNRS 6262), Apr 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03659862v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03659884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualifier les communes et les départements de « collectivités » : signification juridique d'une évolution terminologique ?</w:t>
               </w:r>
@@ -1130,441 +1130,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le processus historique de séparation des Églises et de l’État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Le Yoncourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Etat et la religion - Retour sur la conciliation entre république laïque et exercice de la liberté religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02170809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le droit administratif dans l’histoire du droit électoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Le Yoncourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit administratif et élections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française pour la recherche en droit administratif (AFDA), Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01452635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le processus historique de séparation des Églises et de l’État</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La performance : approche historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Le Yoncourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Etat et la religion - Retour sur la conciliation entre république laïque et exercice de la liberté religieuse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">La Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du Droit Public et de la Science Politique (IDPSP, EA 4640), Sep 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01202433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'administration française au XIXe siècle : l'anti-modèle de la gouvernance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Le Yoncourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude en l'honneur du professeur Philippe Sueur "Les origines historiques de la gouvernance"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01166057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La performance : approche historique</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches historiques des problématiques de représentativité du Sénat et du cumul des mandats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Le Yoncourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut du Droit Public et de la Science Politique (IDPSP, EA 4640), Sep 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">La nouvelle réforme des collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01058489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice administrative et légitimité : histoire d’un débat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Le Yoncourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'efficacité de la justice administrative : à la recherche d’une légitimité renouvelée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherches Administratives, Nov 2014, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01086354v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01058489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cas des réformateurs français</w:t>
               </w:r>
@@ -2620,82 +2620,82 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 3 : La transnationalité administrative, perspectives historiques</w:t>
+                <w:t xml:space="preserve">La transnationalité administrative, perspectives historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Le Yoncourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Bernard Auby; Emilie Chevalier; Olivier Dubos; Yseult Marique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de droit administratif transnational</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Bruylant, 736 p., 2025, 978-2-8027-7068-8</w:t>
+              <w:t xml:space="preserve">, Bruylant, 2025, 978-2-8027-7068-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05498170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -2779,50 +2779,227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Regionalismo y estado central en Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Le Yoncourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Cebreiros Álvarez; T. Le Yoncourt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El Origen del Regionalismo en la Europa contemporánea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dykinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 267-294, 2024, 9788410708525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14679/3563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04913311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit administratif général, droit administratif spécial. Réflexions introductives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lavaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Le Yoncourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit administratif général et droit administratif spécial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, 2024, Thèmes et Commentaires</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La restauration royale (1814-1848)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Le Yoncourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des institutions publiques Xe - XIXe siècle</w:t>
             </w:r>
@@ -2831,234 +3008,57 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flammarion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 274-310, 2024, Champs université, 9782080429872</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04730904v1</w:t>
-              </w:r>
-[...175 lines deleted...]
-                <w:t xml:space="preserve">hal-04987555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presentación</w:t>
               </w:r>
@@ -4131,173 +4131,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01321399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Références européennes et traditions nationales dans le discours des réformateurs français à l'occasion de la réforme municipale de la fin du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Le Yoncourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tiphaine Le Yoncourt, Anthony Mergey et Sylvain Soleil. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'idée de fonds juridique commun dans l'Europe du XIXe siècle. Les modèles, les réformateurs, les réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.163-182, 2014, 978-2-7535-3285-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01097386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Leyes fundadoras de la justicia administrativa local en Francia : de la ley de 16-24 de agosto de 1790 a la ley de 28 pluviôso del año VIII (17 de febrero de 1800)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Le Yoncourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Miguel Angel Chamocho Cantudo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El nacimiento de la justicia administrativa provincial. De los Consejos de Prefectura a los Consejos Provinciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dykinson, pp.53-84, 2014, 978-84-9085-036-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01065751v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01097386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El modelo de administración departamental francés y su influencia en el modelo provincial español : Conseils généraux de Département versus Diputaciones Provinciales</w:t>
               </w:r>
@@ -4912,51 +4912,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936836v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Le Yoncourt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319630v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668428v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171023v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426023v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811498v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811513v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668495v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04229745v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lavaine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668487v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760684v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659862v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Peyvel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659884v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645172v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452635v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170809v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166057v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202433v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086354v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01058489v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764945v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01058491v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00728553v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811568v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811415v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811570v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811925v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04691924v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soleil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Beuvant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gu&#233;raud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/histoire-des-institutions-publiques/9782080429872" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913252v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cebreiros &#193;lvarez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dykinson.com/libros/el-origen-del-regionalismo-en-la-europa-contemporanea/9788410708525/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14679/3563" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817509v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Chamocho Cantudo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4647&amp;amp;utm_source=parutions-du-u4-juin-2uu8&amp;amp;utm_medium=e-mail&amp;amp;utm_content=titre&amp;amp;utm_campaign=annonce-des-dernieres-parutions" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995358v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mergey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947760v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bigot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811404v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498170v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319663v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/traite-droit-administratif-transnational-9782802770688.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04730904v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913311v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987555v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913296v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04731007v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04730939v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659871v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-peut_on_encore_definir_la_collectivite_territoriale_arnaud_duranthon-9782140351044-77143.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04229682v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781563v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iode.univ-rennes1.fr/collection-en-ligne-amplitude-du-droit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951840v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04229738v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817530v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817588v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477308v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Davansant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-johanet.net/police-de-eau-reglementer-usages-de-eau-un-defi-permanent-o78" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426047v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/mickael-lavaine_l-efficacite-de-la-justice-administrative" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321399v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065751v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097386v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825316v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097443v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099935v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811447v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811466v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04668461v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319630v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Le Yoncourt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936836v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668428v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171023v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426023v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811498v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811513v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668495v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04229745v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lavaine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668487v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760684v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659884v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659862v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Peyvel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645172v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170809v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452635v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202433v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166057v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01058489v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086354v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764945v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01058491v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00728553v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811568v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811415v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811570v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811925v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04691924v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soleil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Beuvant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gu&#233;raud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/histoire-des-institutions-publiques/9782080429872" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913252v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cebreiros &#193;lvarez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dykinson.com/libros/el-origen-del-regionalismo-en-la-europa-contemporanea/9788410708525/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14679/3563" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817509v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Chamocho Cantudo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4647&amp;amp;utm_source=parutions-du-u4-juin-2uu8&amp;amp;utm_medium=e-mail&amp;amp;utm_content=titre&amp;amp;utm_campaign=annonce-des-dernieres-parutions" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995358v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mergey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947760v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bigot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811404v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498170v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319663v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/traite-droit-administratif-transnational-9782802770688.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913311v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987555v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04730904v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913296v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04731007v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04730939v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659871v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-peut_on_encore_definir_la_collectivite_territoriale_arnaud_duranthon-9782140351044-77143.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04229682v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781563v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iode.univ-rennes1.fr/collection-en-ligne-amplitude-du-droit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951840v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04229738v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817530v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817588v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477308v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Davansant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-johanet.net/police-de-eau-reglementer-usages-de-eau-un-defi-permanent-o78" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426047v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/mickael-lavaine_l-efficacite-de-la-justice-administrative" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321399v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097386v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065751v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825316v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097443v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099935v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811447v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811466v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04668461v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>