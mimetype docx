--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -1130,165 +1130,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le droit administratif dans l’histoire du droit électoral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Le Yoncourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit administratif et élections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française pour la recherche en droit administratif (AFDA), Jan 2017, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01452635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le processus historique de séparation des Églises et de l’État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Le Yoncourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Etat et la religion - Retour sur la conciliation entre république laïque et exercice de la liberté religieuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02170809v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01452635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La performance : approche historique</w:t>
               </w:r>
@@ -1406,165 +1406,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01166057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Justice administrative et légitimité : histoire d’un débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Le Yoncourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'efficacité de la justice administrative : à la recherche d’une légitimité renouvelée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherches Administratives, Nov 2014, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01086354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Approches historiques des problématiques de représentativité du Sénat et du cumul des mandats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Le Yoncourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle réforme des collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01058489v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01086354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cas des réformateurs français</w:t>
               </w:r>
@@ -4131,173 +4131,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01321399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Leyes fundadoras de la justicia administrativa local en Francia : de la ley de 16-24 de agosto de 1790 a la ley de 28 pluviôso del año VIII (17 de febrero de 1800)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Le Yoncourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Miguel Angel Chamocho Cantudo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El nacimiento de la justicia administrativa provincial. De los Consejos de Prefectura a los Consejos Provinciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dykinson, pp.53-84, 2014, 978-84-9085-036-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01065751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Références européennes et traditions nationales dans le discours des réformateurs français à l'occasion de la réforme municipale de la fin du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Le Yoncourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tiphaine Le Yoncourt, Anthony Mergey et Sylvain Soleil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'idée de fonds juridique commun dans l'Europe du XIXe siècle. Les modèles, les réformateurs, les réseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.163-182, 2014, 978-2-7535-3285-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01097386v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01065751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El modelo de administración departamental francés y su influencia en el modelo provincial español : Conseils généraux de Département versus Diputaciones Provinciales</w:t>
               </w:r>
@@ -4912,51 +4912,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319630v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Le Yoncourt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936836v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668428v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171023v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426023v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811498v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811513v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668495v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04229745v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lavaine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668487v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760684v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659884v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659862v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Peyvel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645172v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170809v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452635v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202433v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166057v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01058489v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086354v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764945v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01058491v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00728553v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811568v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811415v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811570v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811925v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04691924v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soleil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Beuvant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gu&#233;raud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/histoire-des-institutions-publiques/9782080429872" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913252v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cebreiros &#193;lvarez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dykinson.com/libros/el-origen-del-regionalismo-en-la-europa-contemporanea/9788410708525/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14679/3563" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817509v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Chamocho Cantudo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4647&amp;amp;utm_source=parutions-du-u4-juin-2uu8&amp;amp;utm_medium=e-mail&amp;amp;utm_content=titre&amp;amp;utm_campaign=annonce-des-dernieres-parutions" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995358v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mergey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947760v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bigot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811404v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498170v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319663v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/traite-droit-administratif-transnational-9782802770688.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913311v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987555v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04730904v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913296v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04731007v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04730939v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659871v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-peut_on_encore_definir_la_collectivite_territoriale_arnaud_duranthon-9782140351044-77143.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04229682v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781563v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iode.univ-rennes1.fr/collection-en-ligne-amplitude-du-droit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951840v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04229738v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817530v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817588v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477308v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Davansant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-johanet.net/police-de-eau-reglementer-usages-de-eau-un-defi-permanent-o78" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426047v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/mickael-lavaine_l-efficacite-de-la-justice-administrative" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321399v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097386v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065751v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825316v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097443v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099935v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811447v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811466v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04668461v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319630v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Le Yoncourt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04936836v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668428v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171023v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426023v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811498v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811513v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668495v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04229745v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lavaine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668487v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760684v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659884v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659862v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Peyvel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645172v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452635v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02170809v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202433v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166057v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086354v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01058489v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764945v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01058491v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00728553v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811568v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811415v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811570v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811925v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04691924v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soleil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Beuvant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gu&#233;raud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/histoire-des-institutions-publiques/9782080429872" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913252v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cebreiros &#193;lvarez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dykinson.com/libros/el-origen-del-regionalismo-en-la-europa-contemporanea/9788410708525/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14679/3563" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817509v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Chamocho Cantudo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4647&amp;amp;utm_source=parutions-du-u4-juin-2uu8&amp;amp;utm_medium=e-mail&amp;amp;utm_content=titre&amp;amp;utm_campaign=annonce-des-dernieres-parutions" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995358v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mergey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947760v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bigot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811404v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498170v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319663v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/traite-droit-administratif-transnational-9782802770688.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913311v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987555v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04730904v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913296v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04731007v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04730939v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659871v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-peut_on_encore_definir_la_collectivite_territoriale_arnaud_duranthon-9782140351044-77143.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04229682v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781563v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iode.univ-rennes1.fr/collection-en-ligne-amplitude-du-droit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951840v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04229738v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817530v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817588v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477308v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Davansant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-johanet.net/police-de-eau-reglementer-usages-de-eau-un-defi-permanent-o78" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426047v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/mickael-lavaine_l-efficacite-de-la-justice-administrative" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321399v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065751v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097386v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825316v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097443v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099935v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811447v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811466v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04668461v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>