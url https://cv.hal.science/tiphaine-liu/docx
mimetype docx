--- v0 (2026-03-27)
+++ v1 (2026-05-03)
@@ -331,386 +331,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03820154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic properties measurement of human enamel based on resonant ultrasound spectroscopy</w:t>
+                <w:t xml:space="preserve">How to make a multidisciplinary team cooperate in an entrepreneurial project ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haijun Niu</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline Verzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Liu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2018.09.014⟩</w:t>
+              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42-43, pp.72-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entin.042.0072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01971799v1</w:t>
+                <w:t xml:space="preserve">hal-03820176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment faire coopérer une équipe pluridisciplinaire dans un projet entrepreneurial ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elastic properties measurement of human enamel based on resonant ultrasound spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haijun Niu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Verzat</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fei Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, n° 42-43 (3), pp.72-87. </w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 89, pp.48-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/entin.042.0072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2018.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820167v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to make a multidisciplinary team cooperate in an entrepreneurial project ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Comment faire coopérer une équipe pluridisciplinaire dans un projet entrepreneurial ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Verzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 42-43, pp.72-87. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+              <w:t xml:space="preserve">, 2019, n° 42-43 (3), pp.72-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/entin.042.0072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820176v1</w:t>
+                <w:t xml:space="preserve">hal-03820167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notre modèle est ouvert et centré sur l'humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Verzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -886,51 +886,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Our model is open and people-centered</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Verzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2159,51 +2159,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399996v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Cong Ai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu-Pan An" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Zhong An" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Bai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng-He Bai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41365-025-01833-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820154v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Patillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.047.0087" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01971799v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijun Niu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Fan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Shen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.09.014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820167v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Verzat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.042.0072" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820176v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820187v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342134v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ancelin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Syx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Borensztein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Ranisavljevic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivaylo Vassilev" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.08851" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820181v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820203v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284036v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guirriec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ruiz-Bowen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820204v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Bourachnikova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273545v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234936v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234960v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Audran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Andriamaholisoa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219868v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05278536v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Uyttebrouck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17091408" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820133v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05370330v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Eisenmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Reinke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienn Weru" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minu Dietlinde Tizabi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Isensee" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566405v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399996v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Cong Ai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu-Pan An" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Zhong An" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Bai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng-He Bai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41365-025-01833-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820154v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Patillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.047.0087" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820176v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Verzat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.042.0072" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01971799v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijun Niu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Fan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Shen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.09.014" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820167v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820187v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342134v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ancelin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Syx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Borensztein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Ranisavljevic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivaylo Vassilev" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.08851" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820181v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820203v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284036v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guirriec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ruiz-Bowen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820204v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Bourachnikova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273545v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234936v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234960v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Audran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Andriamaholisoa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219868v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05278536v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Uyttebrouck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17091408" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820133v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05370330v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Eisenmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Reinke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienn Weru" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minu Dietlinde Tizabi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Isensee" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566405v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>