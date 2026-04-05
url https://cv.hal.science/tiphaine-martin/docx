--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -704,165 +704,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un ristorante di gusto : Le Jardin Gourmand, Auxerre (Borgogna)</w:t>
+                <w:t xml:space="preserve">Parigi, 7 gennaio 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mockup Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488058v1</w:t>
+                <w:t xml:space="preserve">hal-05488064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parigi, 7 gennaio 2015</w:t>
+                <w:t xml:space="preserve">Un ristorante di gusto : Le Jardin Gourmand, Auxerre (Borgogna)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mockup Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488064v1</w:t>
+                <w:t xml:space="preserve">hal-05488058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photos prises lors du Rassemblement du 7 janvier Place de la République publiées à la suite de l'article de Matteo Tuveri « C’est la Liberté »</w:t>
               </w:r>
@@ -1049,303 +1049,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Revenir, se souvenir, écrire : Le Récit de voyage beauvoirien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astrolabe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Simone de Beauvoir, dévorer le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Castor Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Revenir, se souvenir, écrire : Le Récit de voyage beauvoirien</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone ou le Nouvel Antée : les corps de Simone de Beauvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrolabe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 45</w:t>
+              <w:t xml:space="preserve">Études et recherches en philologie. Série langues romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (12), pp.196-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’écrire en écrivant l’Histoire : Les Mémoires de Simone de Beauvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ad hoc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478411v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05478496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Ville, le port et les femmes : regards beauvoiriens sur les marges</w:t>
               </w:r>
@@ -1978,353 +1978,353 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Présentation de l’exposition Élisabeth Lacoin. Les traces vivantes du Chatfoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Présentation de l’exposition Élisabeth Lacoin. Les traces vivantes du Chatfoin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Femmes Ici et Ailleurs, Apr 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mémoires viatiques : Simone de Beauvoir, se dire par le voyage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expériences. Congrès 2022 de la Société d’étude de la littérature de langue française du XXe et du XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie-Paule Berranger; Alexandre Gefen; Sophie Basch; Bernard Vouilloux; Laurence Campa; Dominique Viart; Hélène Baty-Delalande; Cécile De Bary; Dominique Rabaté, Jun 2022, Paris, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l’exposition Élisabeth Lacoin. Les traces vivantes du Chatfoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présentation de l’exposition Élisabeth Lacoin. Les traces vivantes du Chatfoin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Femmes Ici et Ailleurs, Apr 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Librairie Au Saut du Livre, Mar 2022, Joigny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bim, bam, boum : femmes debout contre les coups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Les Femmes et leurs corps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carole Laforêt; Monique Lemoine, Sep 2022, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l’exposition Élisabeth Lacoin. Les traces vivantes du Chatfoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présentation de l’exposition Élisabeth Lacoin. Les traces vivantes du Chatfoin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Librairie Au Saut du Livre, Mar 2022, Joigny, France</w:t>
-[...136 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Université pour tous de Bourgogne; ESPE d'Auxerre, Mar 2022, Auxerre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -2530,993 +2530,993 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des Bouches vraiment inutiles ? Voyage et féminisme chez Beauvoir dramaturge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Femmes en scène, femmes de théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dominique Bréchemier; Monique Lemoine, Sep 2019, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Est-ce ainsi que les femmes chantent ? : genre et musique de films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Le cinéma populaire et ses musiciens en France de 1930 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Gonin; Jérôme Rossi; Chloé Huvet; Cécile Carayol; Gérard Dastugue; Philippe Poirrier; Philippe Lalitte; Martin Barnier; Séverine Abhervé; Frédéric Gimello-Mesplomb, Jun 2019, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beauvoir, sa vie, son œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Simone de Beauvoir. Le devenir d'une féministe aux aguets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tiphaine Martin, Mar 2019, Auxerre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J’ai rêvé… : récits de voyage en chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Langues et chansons : recherches interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Valeria Villa-Perez; Marielle Rispail; Évelyne Loze, Nov 2019, Saint-Étienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aimer, se nourrir, voyager : exploration festive de l’autre chez les femmes dessinées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Le corps dans tous ses états : le corps en fête dans la bande dessinée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frédéric Chauvaud; Denis Mellier, Nov 2019, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone de Beauvoir, la vie, l'écriture et les voyages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simone de Beauvoir, la vie, l'écriture et les voyages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Médiathèque Olympe de Gouges, Nov 2019, Joigny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beauvoir's Woman Destroyed, &amp;quot;novel for midinette&amp;quot;?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 Modern Language Association Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MLA, Jan 2019, Chicago, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...214 lines deleted...]
-                <w:t xml:space="preserve">Beauvoir, sa vie, son œuvre</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modernités de Simone de Beauvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Simone de Beauvoir. Le devenir d'une féministe aux aguets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tiphaine Martin, Mar 2019, Auxerre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Modernités de Simone de Beauvoir</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouverture Outre-Atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international et interdisciplinaire Les réceptions contemporaines de l’œuvre de Simone de Beauvoir. France, Italie et Espagne. 1968-2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone de Beauvoir romancière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Simone de Beauvoir. Le devenir d'une féministe aux aguets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tiphaine Martin, Mar 2019, Auxerre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ouverture Outre-Atlantique</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images de femmes dans le Neuvième Art : de la casse-pieds infatigable à la super-héroïne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entretiens d'Auxerre Féminin. Masculin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Auxerre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du texte à la représentation : réceptions de La Femme rompue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international et interdisciplinaire Les réceptions contemporaines de l’œuvre de Simone de Beauvoir. France, Italie et Espagne. 1968-2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">, Marie-Joseph Bertini; Odile Gannier; Magali Guaresi; Barbara Meazzi; Maria Grazia Scrimieri; Francesca Irene Sensini, Dec 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Deroin. L’Opinion des femmes, une Fronde de 1848 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Femmes et politique, Femmes politiques : quelle/s place/s pour les femmes ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dominique Bréchemier; Nicole Laval-Turpin, Sep 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déjouer les mythes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Penser avec Simone de Beauvoir aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Julie Augras; Constance Borde; Rachida Lemmaghti; Annette Lévy-Willard; Sheila Malovany-Chevallier; Tiphaine Martin; Françoise Picq; Yvette Roudy; Alice Schwarzer; Pierre Bras; Nicole Fernández Ferrer; Madeleine Gobeil-Noël; Sihem Habchi; Liliane Kandel; Smaïn Laacher; Liliane Lazar; Sylvie Le Bon de Beauvoir, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510001v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-05509967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caste, race ou sexe ? Théorie des parallèles chez Simone de Beauvoir</w:t>
               </w:r>
@@ -3634,234 +3634,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Existe-t-il une théorie beauvoirienne de la littérature ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire littéraire des Armes de la Critique. Théorie et critique littéraire chez Sartre et les Sartrien-ne-s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SLAC, Mar 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de bandes dessinées : Yoko Tsuno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Femmes de sciences : quelles conquêtes ? quelles reconnaissances ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dominique Bréchemier; Nicole Laval-Turpin, Sep 2017, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le labyrinthe forestier : Walt Disney, Eric Rohmer, Grégoire Leprince-Ringuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Septième Festival de l'Histoire de l'Art La Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510173v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-05510166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Darrieux : avocate féministe ou timide garçonne ?</w:t>
               </w:r>
@@ -4531,234 +4531,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Henri et Luc, ou le mythe de Pygmalion revisité dans Les Mandarins et Un certain sourire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Antiquité au présent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-François Cottier, May 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Simone de Beauvoir ou le désir du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival International des Écrits de Femmes, Écrits de femmes voyageuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frédéric Maget, Oct 2013, Saint-Sauveur-en- Puisaye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émile et Léa Mauny, une famille dans la tourmente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ADIAMOS-89, 1914-1918. L’Yonne dans la guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADIAMOS 89, Nov 2013, Auxerre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512700v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05517384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de Claudine Monteil</w:t>
               </w:r>
@@ -5359,165 +5359,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Deuxième Sexe et Femme rompue : une écriture parallèle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julia Kristeva; Pierre-Louis Fort; Pascale Fautrier; Anne Strasser, Jan 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction au documentaire de Dominique Gros, Simone de Beauvoir, femme actuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Introduction au documentaire de Dominique Gros, Simone de Beauvoir, femme actuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tiphaine Martin, Mar 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517404v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05513602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6697,392 +6697,392 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Retrouver sa famille : de Sans Famille à En Famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Wieviorka. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Famille dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences humaines, pp.272-292, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Colette à Jacqueline Cervon, école, femmes et émancipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédérique Toudoire-Surlapierre; Alessandra Ballotti; Inkar Kuramayeva. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Room of One’s Own : l’apprentissage au féminin, Reims :</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions et presses universitaires de Reims, pp.107-121, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyse de bandes dessinées : Yoko Tsuno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Brechemier; Nicole Laval-Turpin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femmes de sciences : quelles conquêtes ? quelles reconnaissances ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.125-138, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Frédérique Toudoire-Surlapierre; Alessandra Ballotti; Inkar Kuramayeva. </w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une communarde brestoise, Nathalie Le Mel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Brechemier; Nicole Laval-Turpin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A Room of One’s Own : l’apprentissage au féminin, Reims :</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions et presses universitaires de Reims, pp.107-121, 2018</w:t>
+              <w:t xml:space="preserve">De George Sand à Louise Michel : combats politiques, littéraires et féministes (1815-1870)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.63-81, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faim et politique. La Nourriture dans les récits de voyages autobiographiques beauvoiriens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrea Duranti; Matteo Tuveri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 18th Conference of the Simone de Beauvoir Society: Yesterday, Today and Tomorrow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.84-96, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478467v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05478255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existe-t-il une théorie beauvoirienne de la littérature ?</w:t>
               </w:r>
@@ -7131,242 +7131,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simone de Beauvoir : exploratrice, voyageuse ou touriste ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Brechemier; Nicole Laval-Turpin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelques parcours extraordinaires de femmes de l'entre-deux-guerres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.41-59, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Corto, les femmes et la magie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Lanni; Nicolas Pien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Ailleurs de Corto Maltese</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Passage(s), pp.351-368, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Marx au Deuxième Sexe : Simone de Beauvoir et les mythes littéraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire littéraire des Armes de la Critique. L’Efficacité sociale de la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478336v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05478294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manger l’autre pour se découvrir, chez Simone de Beauvoir et Françoise Sagan</w:t>
               </w:r>
@@ -7707,173 +7707,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“La Princesse de Clèves” à Belleville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Louis Jeannelle; Éliane Lecarme-Tabone. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de L'Herne n°100</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 100, L'Herne, pp.36-37, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Simone de Beauvoir and London : From Dickens to Rita Hayworth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philipp Drummond. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The London Reader 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academics Conferences London Ltd, pp.136-145, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478490v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05478417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone de Beauvoir et la Grèce : imitation de ses pairs ou création personnelle ?</w:t>
               </w:r>
@@ -8139,25021 +8139,25207 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (401)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (404)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Misogynie hésitante : La Vierge du Rhin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèles féminins et masculins : “On a besoin d’un idéal”, Grease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regarder l’être aimé : Les Enfants du Paradis, Portrait de la jeune fille en feu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du côté du système patriarcal : L’Ex de ma vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lâcher son voile et partir en hélicoptère : Les Aventures de Rabbi Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Double harcèlement : Malavita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Lâcher son voile et partir en hélicoptère : Les Aventures de Rabbi Jacob</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livres à dévorer – Interview de Stéphanie Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Modèles féminins et masculins : “On a besoin d’un idéal”, Grease</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partir, revenir, pourquoi ? (20) Douceur de rentrer chez soi : Le Magicien d’Oz, Le Tour du monde de Sadtko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Du côté du système patriarcal : L’Ex de ma vie</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyages avec Simone de Beauvoir. Quart d’heure national de lecture, 2026</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Regarder l’être aimé : Les Enfants du Paradis, Portrait de la jeune fille en feu</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il est temps de (s’)aérer : propositions vitales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brueghel chez James Bond ? James Bond contre Dr No</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partir, revenir, pourquoi ? (14) Faire des études malgré tout ? Le Beau Mariage, Backstage, Une éducation, Priscilla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amour de vacances (1) : “Candy”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone de Beauvoir, parcours d’une intellectuelle - Derniers lustres - 1960-1986</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas celle qui reste – Interview de Séverine Danflous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tenter d’échapper au père : Eugénie Grandet, L’Héritière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attention danger baiser : Pas sur la bouche, Un baiser s’il vous plaît</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone de Beauvoir, parcours d’une intellectuelle - Une scolarité philosophique - 1913-1929</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone de Beauvoir, parcours d’une intellectuelle - Introduction et plan de l’exposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire formidable - Interview de Laurent Koessler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas fraternel : La Colline aux coquelicots, Ôtez-moi d’un doute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être une bonne intellectuelle, c’est être une bonne boule à facettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résister : La Petite Annonce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone de Beauvoir, parcours d’une intellectuelle - La noce de l’entre-deux-guerres - 1929-1939</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mouches du remords : Gustave Le Rouge, Jean-Paul Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une Rolls dans l’herbe : Le Garde du cœur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone de Beauvoir, parcours d’une intellectuelle - Une vie de combats - 1945-1986</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aller au Paradis ? Simone de Beauvoir, Petula Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amour, amour (2) : Jean Ferrat, “Je vous aime”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amour de vacances (2) : “Le bain de minuit”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interview d’Emma Burbank, The Katharine Hepburn Museum - Memory for the 21th Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La croisière s’amuse. Ou pas : La Femme fardée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amitié fidèle : Helen, Zaza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone de Beauvoir, parcours d’une intellectuelle - Chronologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Aller au Paradis ? Simone de Beauvoir, Petula Clark</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partir, revenir, pourquoi ? (16) Ne pas revenir. Le Cercle littéraire des amateurs d’épluchures de patates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Amitié fidèle : Helen, Zaza</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes en procès (2) : Manon des Sources, de Marcel Pagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Femmes en procès (2) : Manon des Sources, de Marcel Pagnol</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se parler : Et puis, Paulette…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Interview d’Emma Burbank, The Katharine Hepburn Museum - Memory for the 21th Century</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brutalités humaines - Interview de Nicolas Quint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Amour de vacances (2) : “Le bain de minuit”</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris, 7 janvier 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Amour, amour (2) : Jean Ferrat, “Je vous aime”</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit à l’avortement et antimilitarisme : le cas S. de Beauvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Partir, revenir, pourquoi ? (16) Ne pas revenir. Le Cercle littéraire des amateurs d’épluchures de patates</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone de Beauvoir, parcours d’une intellectuelle - Une enfance modèle - 1908-1918</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La croisière s’amuse. Ou pas : La Femme fardée</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone de Beauvoir, parcours d’une intellectuelle - La Deuxième Guerre mondiale, un choc - 1939-1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pas celle qui reste – Interview de Séverine Danflous</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sartre par Beauvoir, Beauvoir par Sartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Amour de vacances (1) : “Candy”</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Golf ou tennis ? Mademoiselle gagne tout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Brueghel chez James Bond ? James Bond contre Dr No</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone de Beauvoir, parcours d’une intellectuelle - Les littératures engagées - 1945-1986</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Simone de Beauvoir, parcours d’une intellectuelle - Derniers lustres - 1960-1986</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tout en rouge : Jane Eyre, Simone de Beauvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Partir, revenir, pourquoi ? (14) Faire des études malgré tout ? Le Beau Mariage, Backstage, Une éducation, Priscilla</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non à la maternité obligatoire : Simone de Beauvoir, Madeleine Pelletier, Jacques Sautarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Simone de Beauvoir, parcours d’une intellectuelle - Une vie de combats - 1945-1986</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone de Beauvoir, parcours d’une intellectuelle - Une adolescence agitée - 1918-1929</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pas fraternel : La Colline aux coquelicots, Ôtez-moi d’un doute</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone de Beauvoir, parcours d’une intellectuelle - Affiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Résister : La Petite Annonce</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes de province à Paris : Balzac, Sagan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les mouches du remords : Gustave Le Rouge, Jean-Paul Sartre</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cyber-harcèlement, c’est quoi, c’est qui ? – Interview de Myriam Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Être une bonne intellectuelle, c’est être une bonne boule à facettes</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes en procès (1) Manon, de H.G. Clouzot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une Rolls dans l’herbe : Le Garde du cœur</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin, commerçant ou touriste ? La Valse de l’empereur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Simone de Beauvoir, parcours d’une intellectuelle - La noce de l’entre-deux-guerres - 1929-1939</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphonse Allais, l’homme au musée - Interview du Conservateur-guide-homme d’entretien du Petit musée d’Alphonse à Honfleur Jean-Yves Loriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Tenter d’échapper au père : Eugénie Grandet, L’Héritière</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drague 2000 : Le Chat du rabbin, Camille redouble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Attention danger baiser : Pas sur la bouche, Un baiser s’il vous plaît</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acheter des fleurs au chien : Un profil perdu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Simone de Beauvoir, parcours d’une intellectuelle - Une scolarité philosophique - 1913-1929</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partir, revenir, pourquoi ? (19) Vouloir rentrer chez soi. Uniformes et jupons courts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une histoire formidable - Interview de Laurent Koessler</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amour, amour (3) : Pierrette Bruno, “La main dans la main”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Simone de Beauvoir, parcours d’une intellectuelle - Introduction et plan de l’exposition</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partir, revenir, pourquoi ? (15) Essayer toujours : Prima la vita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Se parler : Et puis, Paulette…</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S’apporter ou pas dans le couple : F. Hardy, A. Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Brutalités humaines - Interview de Nicolas Quint</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amour, amour (1) : Simone de Beauvoir et “Une célèbre Française…”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Paris, 7 janvier 2015</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Danser en public : Cette sacrée vérité, Pulp Fiction », Voyages autour de mon cerveau, 24 février 2025. URL : https://vadmc.hypotheses.org/23774</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droit à l’avortement et antimilitarisme : le cas S. de Beauvoir</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surprise surprise : Péché mortel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Simone de Beauvoir, parcours d’une intellectuelle - Une enfance modèle - 1908-1918</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cache-cache messieurs : Peines d’amour perdues, de Kenneth Branagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Simone de Beauvoir, parcours d’une intellectuelle - La Deuxième Guerre mondiale, un choc - 1939-1945</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scruter son corps : Beauvoir, Varda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sartre par Beauvoir, Beauvoir par Sartre</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partir, revenir, pourquoi ? (18) Y aller : “Allons voir”, Feu! Chatterton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Golf ou tennis ? Mademoiselle gagne tout</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas fraternel (2) : La Fleur du mal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Simone de Beauvoir, parcours d’une intellectuelle - Les littératures engagées - 1945-1986</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partir, revenir, pourquoi ? (17) Parler ou se taire. Les Derniers Géants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Tout en rouge : Jane Eyre, Simone de Beauvoir</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone de Beauvoir, parcours d’une intellectuelle - Engagements féministes - 1949-1986</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...1053 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...371 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mettre à bas le patriarcat par l’eau et la boue : Dirty Dancing, La Belle et la Bête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silence masculin en chanson : C. Trenet, M. Le Forestier, Bénabar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géographie en musique (1) : deux chansons de Raymond Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au firmament : Monsieur Aznavour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi les chats parlent-ils aux humains ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partir, revenir, pourquoi ? (11) Une catharsis identitaire : Marcello mio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masculinités aquatiques (3) : Le Roi de Camargue, Lac aux dames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partir, revenir, pourquoi ? (12) Partager un banc : Coup de foudre à Notting Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beauvoir-Sagan, l’admiration tendue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonjour, bonsoir en chanson : Chantons sous la pluie, La Mélodie du bonheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renforcer le patriarcat ? Mariages !, Pièce montée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire la fête avec les monstres : Max et les Maximonstres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non au mariage : Shakespeare et Guitry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche du blouson rouge : Talons aiguilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vive Françoise d'Eaubonne ! - Interview d'OLT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un morceau musical de mon palimpseste mémoriel : France Musique, “Je suis l’oiseleur”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone de Beauvoir, Anne Frank et les enfants algériens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CV-décembre 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du livre au lit : Le Ciel peut attendre, Un certain sourire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone de Beauvoir, faire scintiller la montagne du Japon aux Alpes (II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pop féminisme 60’s et 70’s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avoir une identité propre : Comment ne pas épouser un milliardaire, Potiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être debout, être femme : “L’hymne des femmes”, “I am Woman”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souvenirs de Mai 68 en chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présences de la bande dessinée dans les films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivresse de l’arc-en-ciel : Indiscrétions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amour, cuisine et voyages : Chère Martha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rire, courir, sauter, se libérer : Les Petites Filles modèles. Joyeuse communauté anti-patriarcale, 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un petit cœur noir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique et Dorothée, deux femmes sans Arsène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partir, revenir, pourquoi ? (8) Ne jamais revenir : Un mariage de rêve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les maracas de la joie : La Fille de Neptune, Certains l’aiment chaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bande dessinée en chansons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone de Beauvoir, faire scintiller la montagne du Japon aux Alpes (III)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les maracas de la joie : La Fille de Neptune, Certains l’aiment chaud</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interview vide - Jennifer Tamas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halte au béton en chanson, années 1960-1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Double Julien : Marcel Carné, Christian-Jaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asako et Nadja, CIUP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suivre la route de la suie, ou, sur le chemin de la sérendipité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gêne première, accord parfait : L'Entrave, Les Mandarins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partir, revenir, pourquoi ? (7) Un couple adolescent : Priscilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Gêne première, accord parfait : L'Entrave, Les Mandarins</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pays sans musique : Escale à Hollywood, Footloose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Partir, revenir, pourquoi ? (8) Ne jamais revenir : Un mariage de rêve</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du consentement capillaire : Dirty Dancing, L’Odeur de la papaye verte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bande dessinée en chansons</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protéger les enfants : Higelin, Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Interview vide - Jennifer Tamas</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La marque de la trahison : Monte-Cristo, Lagardère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Double Julien : Marcel Carné, Christian-Jaque</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des amours ancillaires et révolutionnaires ? Lady Oscar, Anastasia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Asako et Nadja, CIUP</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire la fête contre les monstres : “La Maîtresse des monstres”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Halte au béton en chanson, années 1960-1970</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T’as de beaux yeux tu sais : Parade de printemps, La Chambre verte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Suivre la route de la suie, ou, sur le chemin de la sérendipité</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médée récompensée par le patriarcat ? Don Chaffey, Pasolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Partir, revenir, pourquoi ? (11) Une catharsis identitaire : Marcello mio</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Troubler le duo amoureux : Manon des sources, L’Empire contre-attaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Géographie en musique (1) : deux chansons de Raymond Fau</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partir, revenir, pourquoi ? (13) Avec Hannibal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Partir, revenir, pourquoi ? (12) Partager un banc : Coup de foudre à Notting Hill</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masculinités aquatiques (4) : “J’ai glissé, chef”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mettre à bas le patriarcat par l’eau et la boue : Dirty Dancing, La Belle et la Bête</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géographie mondiale au bureau de poste : “Le 22 à Asnières”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Au firmament : Monsieur Aznavour</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un drôle de Pygmalion : Edward Rochester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Masculinités aquatiques (3) : Le Roi de Camargue, Lac aux dames</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Manifeste des 343 et la caricature de Cabu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Beauvoir-Sagan, l’admiration tendue</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le goût de la banane : Colette, S. de Beauvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Silence masculin en chanson : C. Trenet, M. Le Forestier, Bénabar</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se libérer, au féminin, au masculin, ou ensemble ? Les Bouches inutiles, Patrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pourquoi les chats parlent-ils aux humains ?</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scènes de jalousie : Rochester et Swann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Simone de Beauvoir, Anne Frank et les enfants algériens</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partir, revenir, pourquoi ? (10) Oser partir : Cluny Brown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Être debout, être femme : “L’hymne des femmes”, “I am Woman”</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone de Beauvoir, faire scintiller la montagne du Japon aux Alpes (I)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Du livre au lit : Le Ciel peut attendre, Un certain sourire</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la laisse féminine : Colette, A. Christie, P. Gaspard-Huit, C. Klapisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Simone de Beauvoir, faire scintiller la montagne du Japon aux Alpes (II)</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Je suis ton père” : Star Wars, Mamma Mia !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pop féminisme 60’s et 70’s</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florilège Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">CV-décembre 2024</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partir, revenir, pourquoi ? (9) Tomber la chaussure : Certains l’aiment chaud, L’Allée du Roi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ivresse de l’arc-en-ciel : Indiscrétions</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour à la vie : La Flûte enchantée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Amour, cuisine et voyages : Chère Martha</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Reine des sables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Présences de la bande dessinée dans les films</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planter des arbres avec Idéfix et Totoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rire, courir, sauter, se libérer : Les Petites Filles modèles. Joyeuse communauté anti-patriarcale, 5</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amour, voyage et sexe chez Simone de Beauvoir romancière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Avoir une identité propre : Comment ne pas épouser un milliardaire, Potiche</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques Veuves joyeuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un petit cœur noir</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche de l’homme parfait : I’m Your Man</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Souvenirs de Mai 68 en chanson</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heureuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un morceau musical de mon palimpseste mémoriel : France Musique, “Je suis l’oiseleur”</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyeux cochons : Cache-cache cochons, William Cochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vive Françoise d'Eaubonne ! - Interview d'OLT</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rêves oubliés, plaisirs repoussés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Renforcer le patriarcat ? Mariages !, Pièce montée</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyage au pays des Œillets : Simone de Beauvoir, Portugal, 1975</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Faire la fête avec les monstres : Max et les Maximonstres</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux fois Paris en chanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Non au mariage : Shakespeare et Guitry</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partir, revenir, pourquoi ? (6) Rester : Past Lives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">À la recherche du blouson rouge : Talons aiguilles</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth-été et Richard-iguane : deux visions filmées du voyage chez Tennessee Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bonjour, bonsoir en chanson : Chantons sous la pluie, La Mélodie du bonheur</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bandes de jeunes (2) : Le Péril jeune, Radiofreccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les pays sans musique : Escale à Hollywood, Footloose</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle vérité dans le couple ? Simone de Beauvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Du consentement capillaire : Dirty Dancing, L’Odeur de la papaye verte</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feux follets, fées et elfes : M. Le Forestier, J. Higelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Protéger les enfants : Higelin, Renaud</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“On y est presque” : Mercredi, de Caroline Allan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La marque de la trahison : Monte-Cristo, Lagardère</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imiter Charlot : Un Américain à Paris, Mary Poppins, Grease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...1921 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...371 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Lacoin. Les traces vivantes du Chatfoin. Dactylographie Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire halte ? Christie, Beauvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doux exil espagnol : La Femme et le Pantin, 1959</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trahir l'Angleterre ? Porridge et Polenta. Partir, revenir, pourquoi ? (4)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lucas est-elle à plaindre ? Orgueil et Préjugés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Revanche d’Arnolphe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Quadrilatère enchanté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tout un monde de sensations et de couleurs : Les Dessous du sable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retour de l'eau : Giono, Pagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dessine-moi un conte–Interview de Vanessa Callico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darcy amoureux de Bingley ? Orgueil et Préjugés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J’aime PAS… (2) Interview de Gwenaëlle Doumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Condescendance masculine chez Joe Dassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Système d’échos colorés dans Tous en scène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">España ou Italia ? : le choix viatique de Simone de Beauvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes en attente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toutes des Castafiore ? Violences féminines graphiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choisir sa vie : Prune et Fleur de Houx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeune fille au café ou de la construction individuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoko Tsuno, une super-héroïne intersectionnelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un destin exceptionnel : L’Histoire du Suppositoire qui visait la lune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion du consentement (3) : deux chansons d’Anne Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlaguette, un loup n’est pas un enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coup pour coup : joyeuse communauté anti-patriarcale, 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poule rousse, féminisme inter-espèces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Grande Panthère noire, farce aux villageois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouger en solidarité (1) : Stella est amoureuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05486277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion du consentement (1) : Les Visiteurs du soir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quitter l’humain, suivre la tortue : L’Enfant qui parlait aux animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Retour du caddie : #Lesmémés 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artistes femmes et art colonial – Marie Bouchard (3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettres d’amitié, S. de Beauvoir, É. Lacoin, M. Merleau-Ponty : enthousiasme, réflexion, jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques évènements parisiens. Avril-juin 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céder à la douceur : Avanti! Partir, revenir, pourquoi ? (3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Memory Box, pulsions vitales. Partir, revenir, pourquoi ? (5)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scruter le corps de l’être aimé : Beauvoir, Varda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mangeuses - goût de miel amer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire face ? Loin de vous ce printemps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bandes de jeunes (1) : West Side Story, Grease, Dirty Dancing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masculinités aquatiques (2) : le projet together</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone et Élisabeth chez Richelieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pères violents, pères intolérants : Le Bal des folles, Un miracle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanfan la Tulipe : vraie misogynie ou faux féminisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scènes d’adieu à l’aéroport : se rejoindront-ils ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche de la rose perdue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Scènes d’adieu à l’aéroport : se rejoindront-ils ?</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À bord de l’Aire avec Zaza (18)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pères violents, pères intolérants : Le Bal des folles, Un miracle</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lâcher ses cheveux pour attraper le diamant vert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Simone et Élisabeth chez Richelieu</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoi mon âge ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">À bord de l’Aire avec Zaza (18)</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roule Galette, exploratrice courageuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Doux exil espagnol : La Femme et le Pantin, 1959</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michka, choisir sa place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Faire halte ? Christie, Beauvoir</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontrer l’Autre–Interview de Curieuse Voyageuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le retour de l'eau : Giono, Pagnol</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ressouder la communauté : Clouzot, Pagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Élisabeth Lacoin. Les traces vivantes du Chatfoin. Dactylographie Paris</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défis à l’autorité, du réverbère à la rue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Revanche d’Arnolphe</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étrange étranger, Peter et Elliott le dragon 1977</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Lucas est-elle à plaindre ? Orgueil et Préjugés</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caste, race ou sexe ? Théorie des parallèles chez Simone de Beauvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Tout un monde de sensations et de couleurs : Les Dessous du sable</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouger en solidarité (3) : Le Bal et Le Grand Bal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Quadrilatère enchanté</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05486241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de danger pour les touristes : La Main au collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Trahir l'Angleterre ? Porridge et Polenta. Partir, revenir, pourquoi ? (4)</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion du consentement (2) : Le Capitaine Fracasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Gestion du consentement (3) : deux chansons d’Anne Sylvestre</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mon épouse favorite et L’Ours et la Poupée : danger pour les exploratrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Masculinités aquatiques (2) : le projet together</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels documents pour un récit de voyage autobiographique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Lettres d’amitié, S. de Beauvoir, É. Lacoin, M. Merleau-Ponty : enthousiasme, réflexion, jeunesse</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devenir Patrick Swayze – Interview de Chloé Olivérès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Marlaguette, un loup n’est pas un enfant</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prétexte amoureux : le lait. Divine, Drôle de drame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Grande Panthère noire, farce aux villageois</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sus au sexisme ! La série des J'aime PAS…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Coup pour coup : joyeuse communauté anti-patriarcale, 4</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J’aime PAS… (1) Interview de Stéphanie Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Retour du caddie : #Lesmémés 3</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la honte sociale (1) : L'Amour et les Forêts, le film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artistes femmes et art colonial – Marie Bouchard (1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quitter l’humain, suivre la tortue : L’Enfant qui parlait aux animaux</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la honte sociale (2) : La Peau douce, La Dentellière, Pas son genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endless Night. Le Mal qui n’en finit pas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leveel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mangeuses - goût de miel amer</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déjouer les mythes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quelques évènements parisiens. Avril-juin 2015</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drôle de frimousse : génération du rythme ou existentialisme graveleux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bouger en solidarité (1) : Stella est amoureuse</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle(s) couleur(s) pour le monde ? Le Magicien des couleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bandes de jeunes (1) : West Side Story, Grease, Dirty Dancing</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S’installer en France : Un petit hamster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Faire face ? Loin de vous ce printemps</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yentl, l’anti-Titanic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artistes femmes et art colonial - Marie Bouchard (2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Artistes femmes et art colonial – Marie Bouchard (3)</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourgeois normands 1900</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thématiques des romans de la Comtesse de Ségur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chirurgie esthétique 1900</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le goût de soi - Interview de Lauren Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire de singe, sauver sa vie par l’intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre sa vie de félin en volant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crocodile énorme, mais petit cerveau : L’Énorme Crocodile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non à la chasse : Le Doigt magique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dis Maman, y’a pas de dames dans l’histoire ? Maryse Wolinski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solidarité singes et oiseaux : Les Deux Gredins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notre héros le Suppo – Interview d’A. Vizorek, C. Allan, K. Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marx et le sablé : La Boulangère de Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fin de siècle à Paris chez Rivette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À bord de l’Aire avec Zaza (17)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion du consentement (4) : Confidences sur l’oreiller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des femmes en guerre : Le Miracle des loups 1924 et Les Bouches inutiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En vie et rebelle : Une affaire d’honneur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Jeunes Amants : égalité partout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goldoni chez Rivette et Lvovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouger en solidarité (2) : Talons aiguilles et Journal intime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05486264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Lacoin. Les traces vivantes du Chatfoin. Italie. La beauté des paysages est infinie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désir pas mort, Le Jeune Homme d’Annie Ernaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Lacoin. Les traces vivantes du Chatfoin. Affiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celui-là, il veut se faire adopter, épisode 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour en finir avec le second degré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05486379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de mariage pour les directrices de mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05486578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une fleur m’a dit et Mon amie la rose : évanescences florales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05486574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les champs amusants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05486563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Continuer la lutte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05486534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile et Garbo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05486417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen cherche Don José. RSVP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05486498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un souffle d’aventures au féminin : La Tulipe noire de Christian-Jaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petite leçon d’amour, des fraises pour les bras cassés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Orientales de Beauvoir : des voyages uniquement politiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modern Love : film intersectionnel en négatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Lacoin. Les traces vivantes du Chatfoin. Remerciements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Lacoin. Les traces vivantes du Chatfoin. Dactylographie Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Lacoin. Les traces vivantes du Chatfoin. Dactylographie Sud-Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Lacoin. Les traces vivantes du Chatfoin. Chronologie simplifiée de Zaza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Lacoin. Les traces vivantes du Chatfoin. Ardèche. L’amie bien-aimée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Lacoin. Les traces vivantes du Chatfoin. Arbre généalogique simplifié de Zaza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Lacoin. Les traces vivantes du Chatfoin. Interview d’Anne-Marie Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Goût des autres. Interview de Björn Larsson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annonce du collectif Simone de Beauvoir, un monde de voyages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Lacoin. Les traces vivantes du Chatfoin. Dactylographie Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doudou d’métal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surprise, vous avez dit surprise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05486513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyeuses communautés antipatriarcales, 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05486657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomber la moustache au cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05486572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyeuses communautés antipatriarcales, 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05486663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choisir sa voie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05486546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sortir vivant de la cuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05486496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Lacoin. Les traces vivantes du Chatfoin. Dactylographie Ardèche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">8 de carreaux – Grand Prix Ciné ELLE Magazine 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celui-là, il veut se faire adopter, épisode 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La goutte du western</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05486492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Lacoin. Les traces vivantes du Chatfoin. Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Colère : joyeuses communautés antipatriarcales, 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05486283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Génération Roald Dahl, c’est moi !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celui-là, il veut se faire adopter, épisode 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire ses choix. Partir, revenir, pourquoi ? (2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05486447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la redécouverte d’Antonia Bird</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Lacoin. Les traces vivantes du Chatfoin. Introduction et plan de l'exposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celui-là, il veut se faire adopter, épisode 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divine Berriau et Divine Darrieux, deux destins chez les hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05486568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thésardes en film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05486430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cœurs vaillants, la liberté au bout du champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guitry et Hergé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05486551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourires d’un chef-d’œuvre : Les Enfants du Paradis de Marcel Carné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les temps changent : A. Sylvestre et C. Brétecher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05486583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angoulême, the place-to-be : Xavier Giannoli, Wes Anderson. Partir, revenir, pourquoi (1) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05486570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Lacoin. Les traces vivantes du Chatfoin. Allemagne. Une Française à Berlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un conte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone de Beauvoir, dévorer le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone de Beauvoir, un monde de voyages. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Lacoin. Les traces vivantes du Chatfoin. Sud-Ouest. L’ABC de la famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour en finir avec le second degré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05486362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Delon et Hugh Grant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05486506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Aristochats, remake de New York-Miami ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05486580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin des Bois, Disney politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05486641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bim, Bam, Boum : femmes debout contre les coups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05486555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi les dinosaures ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05486467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nos frangins : solidarités, République, justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05486347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À bord de l’Aire avec Zaza – Jour 16</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Lacoin. Les traces vivantes du Chatfoin. Dactylographie Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Lacoin. Les traces vivantes du Chatfoin. Paris. Famille, amitiés, musique, scolarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Lacoin. Les traces vivantes du Chatfoin. Chronologie des voyages de Zaza présentés dans l’exposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaza, une jeune fille trop rangée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Lacoin. Les traces vivantes du Chatfoin. Auvergne. Pluvieuse contemplation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y a-t-il des héritières Beauvoir ? Pour une arborescence féministe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À bord de l'Aire avec Zaza - Jour 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repartir de plus belle–Interview de Priscilla Leclerc, Les Covoyageurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone de Beauvoir, l’aventure d’être soi–Interview de Fabrice Gardel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À bord de l'Aire avec Zaza - Jour 14</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VADMC sur les réseaux sociaux !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Grandet, religion ou voyage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Baker par Simone de Beauvoir, de revue en revue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmettre l’histoire du cinéma – Interview des Sœurs Kuperberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alliance, solidarité, sororité, la ligne de crête–Interview de Martine Storti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héroïnes–Interview de Catel Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À bord de l’Aire avec Zaza – Jour 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À bord de l'Aire avec Zaza - Jour 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À bord de l'Aire avec Zaza - Jour 9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À bord de l'Aire avec Zaza - Jour 12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanit et Fosca, l’aventure de la traversée des siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sortir de l’ombre ? June Carter dans Walk The Line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chercher l’Histoire - Interview de Björn Larsson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À bord de l'Aire avec Zaza - Jour 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À bord de l'Aire avec Zaza - Jour 7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J’ai rêvé… : récits de voyage en chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffuser les films féminins et féministes–Interview de Nicole Fernandez-Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Tavernier est mort, vive la cinéphile et le cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À bord de l'Aire avec Zaza - Jour 15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Le cinéma, ça vient de soi” – Interview des Sœurs Barbault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone de Beauvoir à Joigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À bord de l'Aire avec Zaza - Jour 13</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debout les femmes ! Filmer des exploitées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parler au plus grand nombre–Interview de Séverine Hettinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À bord de l’Aire avec Zaza – Jour 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À bord de l'Aire avec Zaza - Jour 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quatre Mariages et un enterrement : tristes clichés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enjeu existentiel de Beauvoir – Interview de Géraldine Gourbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La musique de l’écriture – Interview de Katherine Pancol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline, de Valérie Lemercier : le souffle du cœur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernest et Célestine, le film : amère déception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sororités comblées–Interview de Typhaine D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changer ce monde–Interview de Florence Montreynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrevue Sartre-Beauvoir sur fond d’Inséparables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourir peut attendre, surtout pour les femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettre d'information VADMC janvier 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tout ce que le Ciel permet : sortir du cercueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À bord de l'Aire avec Zaza - Jour 8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À bord de l'Aire avec Zaza - Jour 11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sortir du sexisme—Interview de Sylvain Frécon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À bord de l'Aire avec Zaza - Jour 10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristes cocktails : faire la fête chez Scola, Lubitsch, Duvivier et Camerini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le spectre du Deuxième Sexe – Interview d’Amirpasha Tavakkoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...2101 lines deleted...]
-                <w:t xml:space="preserve">Artistes femmes et art colonial – Marie Bouchard (1)</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amirpasha Tavakkoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire, surprendre–Interview de Sarah Maeght</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de Claudine Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma J.A.P.D.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une radio à écouter avec plaisir tout le temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interview de Martin Provost – Beauvoir au masculin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Bonheur, le château-atelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un prénom de....-Interview de Sarah Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appel-Florilège auteurs et autrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Etouffée par cette blancheur” : l’amie géniale des Inséparables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Syndrome du Grand Meaulnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Points communs–Interview d’Aurélie Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Desjeux, peintre et photographe icaunaise laïque. Interview de Delphine Lannaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...117 lines deleted...]
-                <w:t xml:space="preserve">Endless Night. Le Mal qui n’en finit pas</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lannaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interview de Grégoire Leprince-Ringuet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En randonnée avec Simone de Beauvoir, de Yan Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans un jardin qu’on dirait éternel : suivre la route du thé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interview Gina Opiniano-Beauvoir Seminar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Perfect Candidate : lueurs féministes en Arabie Saoudite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour l’amour et des lettres–Interview de Judith Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Les gens ne sont pas que des odeurs” : nez ou museau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le labyrinthe forestier : Walt Disney, Eric Rohmer, Grégoire Leprince-Ringuet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Bonne Epouse, pour un monde mixte et joyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialogue autour de La Femme rompue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...365 lines deleted...]
-                <w:t xml:space="preserve">Artistes femmes et art colonial - Marie Bouchard (2)</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Rouch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirty Dancing, film féministe et marxiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exposition Simone de Beauvoir, médiathèque Olympe de Gouges - Joigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levéel - Beauvoir au masculin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Maget - Beauvoir au masculin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En chemin avec “La femme rompue”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...8574 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Rouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Perfect Candidate : lueurs féministes en Arabie Saoudite</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Hamel – Beauvoir au masculin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Interview Gina Opiniano-Beauvoir Seminar</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Martin - Beauvoir au masculin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Écrire, surprendre–Interview de Sarah Maeght</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Bonne Epouse, vive la révolution féminine et féministe !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Interview de Grégoire Leprince-Ringuet</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un féminisme planétaire–Feminist in the City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">En randonnée avec Simone de Beauvoir, de Yan Hamel</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone de Beauvoir et la nature à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">“Etouffée par cette blancheur” : l’amie géniale des Inséparables</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusion de La Philosophie marseillaise de Simone de Beauvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Syndrome du Grand Meaulnes</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Geismar – Beauvoir au masculin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les Points communs–Interview d’Aurélie Le Floch</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri et Luc, ou le mythe de Pygmalion revisité dans Les Mandarins et Un certain sourire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Delphine Lannaud</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bonal - Beauvoir au masculin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Appel-Florilège auteurs et autrices</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La marquise de Blocqueville, diariste, peintre et écrivaine voyageuse. Interview de Stéphanie Guyot-Nourry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rosa Bonheur, le château-atelier</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">#TotallyMegalo - Interview Elisabeth Ndala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un prénom de....-Interview de Sarah Sauquet</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guide du doctorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...1637 lines deleted...]
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introductions aux textes de la rubrique Carnets de voyage, in Chère Simone de Beauvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone de Beauvoir voyageuse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone de Beauvoir, amours et voyages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -33163,167 +33349,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les récits de voyage dans l’œuvre autobiographique de Simone de Beauvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Deuxième Sexe à La Femme Rompue : une double écriture féministe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId534"/>
+      <w:footerReference w:type="default" r:id="rId537"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -33391,51 +33577,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7024BE92"/>
+    <w:nsid w:val="4B834FF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -33622,51 +33808,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tiphaine-martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://musea.univ-angers.fr/exhibits/show/beauvoir-la-voyageuse/presentation" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vadmc.hypotheses.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vadmc.hypotheses.org/3863" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478441v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478008v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478074v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478116v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/csp.025.0095" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478103v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488045v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478463v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488058v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488064v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488065v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488060v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488056v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488068v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478408v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478411v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478496v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478503v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478506v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488071v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488070v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488072v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513657v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509369v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513661v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513669v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509384v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517003v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517007v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509416v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517048v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509441v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517060v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509452v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509475v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517303v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509769v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509708v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509700v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509723v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509745v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517324v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517330v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517308v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510013v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510001v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509800v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509967v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510028v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517338v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510173v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510204v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510166v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510193v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510187v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510104v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510241v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512578v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512589v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512619v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512641v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512671v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512676v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512718v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512700v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517384v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517357v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512802v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513307v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513389v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513530v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513554v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513589v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517395v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513571v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517404v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513602v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477945v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477969v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477958v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478448v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477987v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478021v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478038v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478030v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478060v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478451v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478097v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478046v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478088v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478124v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478135v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478459v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478147v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478239v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478226v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478467v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478255v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478266v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478340v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478336v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478294v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478478v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478351v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478483v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478348v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478395v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478490v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478417v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478492v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478420v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478509v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478426v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515977v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505240v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479563v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484373v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525380v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552995v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534670v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479926v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480069v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480005v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480126v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479743v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479597v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480059v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480046v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480033v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479681v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479615v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480283v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479984v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480333v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479971v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480116v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480096v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479581v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480102v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480076v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479951v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480342v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480544v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479945v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479916v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479924v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479601v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479576v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480552v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480529v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479934v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479956v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480086v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480536v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479963v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479996v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480210v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479939v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479921v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480189v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480218v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480139v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480514v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480547v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479624v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480550v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479720v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479605v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479636v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480015v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480269v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480164v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479980v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480295v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480232v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480319v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480527v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479592v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479570v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482792v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482772v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482623v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483511v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483480v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482760v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482468v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480716v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480714v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480709v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480706v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480698v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482680v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482751v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482603v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483504v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482279v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482649v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482790v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482495v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482783v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483486v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482799v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482780v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482774v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482758v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480704v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482615v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482595v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482770v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482763v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482674v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482422v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482788v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480713v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482757v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482746v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482678v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482664v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482606v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482794v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482781v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482665v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482576v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482692v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482685v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482675v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482672v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482657v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482260v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482208v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480707v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480705v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480702v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482472v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482456v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483471v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483426v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482682v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482776v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482721v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482621v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482270v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482749v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480717v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480703v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483410v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482285v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482786v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482582v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482800v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480710v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482778v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482744v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482695v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483493v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483520v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482796v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482411v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482357v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482344v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482507v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484603v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484505v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484482v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485896v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484271v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484446v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483770v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483608v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483601v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487330v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483846v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484441v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484555v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484210v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484451v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484160v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485829v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483991v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484595v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484583v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484508v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484480v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484597v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484564v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484221v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484006v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483938v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486277v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483693v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483613v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484432v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484425v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484454v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483799v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483960v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483926v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483869v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483845v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483808v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483727v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483709v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484443v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484541v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484531v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484464v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484280v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484607v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484605v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484602v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484589v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484560v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484539v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484477v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484459v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483976v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486241v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484310v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484185v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484484v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483901v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485853v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483739v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484545v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484543v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484438v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484428v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484357v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483685v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leveel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483946v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484467v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484546v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484529v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484470v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484427v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485919v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485874v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486264v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483528v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484261v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483591v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483829v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484577v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484021v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484316v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484252v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484572v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484569v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484550v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484479v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484448v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484565v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484559v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484485v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484481v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487273v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487180v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486496v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487342v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487337v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486546v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486492v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486663v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486574v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486563v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486417v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486379v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486534v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486578v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487321v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487305v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487251v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487194v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486572v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486657v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486513v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487317v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487353v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487347v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487331v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487200v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487350v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487344v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487339v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487261v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487327v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487311v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487278v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487221v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487334v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487315v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486498v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486283v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487254v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487184v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486447v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487357v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487306v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487187v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486568v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486430v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487210v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486551v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487198v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486583v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486570v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487328v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487204v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487212v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487348v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487325v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486362v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486506v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486580v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486641v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487359v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487319v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487313v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486555v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486467v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486347v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487332v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487322v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487270v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487909v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487997v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488003v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487988v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487976v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488028v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487993v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487903v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487516v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487493v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487508v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487506v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487972v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487896v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488044v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487995v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487967v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487899v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487981v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487952v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487911v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487514v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487512v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487979v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487975v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488005v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487884v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487501v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488007v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487977v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487969v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488037v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487984v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487504v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487495v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487490v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488039v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487991v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488013v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487509v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488041v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488030v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487955v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487915v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488021v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488011v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487983v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirpasha Tavakkoli" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487918v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491028v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491016v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490998v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490903v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491654v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491808v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491010v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490920v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490909v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490829v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lannaud" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491711v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491099v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491003v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491118v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491498v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491482v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491510v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490819v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491105v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491648v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491469v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491818v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rouch" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491775v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491725v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491637v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491733v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491823v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491792v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491766v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491123v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491078v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491532v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491039v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491608v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491762v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491755v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490926v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490876v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491718v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488052v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488048v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488049v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477840v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477861v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tiphaine-martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://musea.univ-angers.fr/exhibits/show/beauvoir-la-voyageuse/presentation" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vadmc.hypotheses.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vadmc.hypotheses.org/3863" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478441v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478008v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478074v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478116v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/csp.025.0095" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478103v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488045v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478463v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488064v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488058v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488065v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488060v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488056v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478408v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488068v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478496v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478411v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478503v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478506v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488071v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488070v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488072v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513657v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509369v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513661v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513669v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517003v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509384v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517007v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509416v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517048v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509441v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517060v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509452v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509708v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509723v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509745v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509700v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509475v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517303v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509769v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517324v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517330v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517308v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509967v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509800v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510013v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510001v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510028v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517338v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510204v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510166v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510173v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510193v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510187v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510104v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510241v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512578v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512589v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512619v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512641v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512671v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512676v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517384v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512718v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512700v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517357v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512802v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513307v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513389v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513530v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513554v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513589v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517395v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513571v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513602v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517404v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477945v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477969v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477958v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478448v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477987v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478021v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478038v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478030v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478060v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478451v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478097v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478046v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478088v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478124v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478135v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478459v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478226v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478239v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478147v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478255v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478467v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478266v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478294v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478340v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478336v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478478v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478351v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478483v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478348v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478395v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478417v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478490v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478492v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478420v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478509v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478426v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568064v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479563v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525380v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484373v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505240v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515977v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577242v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561248v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552995v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534670v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480283v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480333v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479615v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479984v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479681v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480342v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480544v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479945v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479924v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479916v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480116v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480102v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480096v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479951v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479581v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480076v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479971v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480069v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480059v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479597v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479743v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480033v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480005v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479926v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480046v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480126v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479601v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479576v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480552v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480529v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479934v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479956v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480086v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480536v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479963v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479996v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480210v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479939v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479921v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480189v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480218v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480139v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480514v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480547v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479624v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480550v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479592v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479570v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480295v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480232v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480319v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480269v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480164v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480527v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479720v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479636v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479605v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480015v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479980v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483504v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482495v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482751v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482279v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482783v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482680v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482649v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482603v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482790v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482794v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482746v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482678v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482664v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482606v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482757v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480713v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483486v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480704v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482780v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482774v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482758v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482674v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482799v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482788v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482770v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482615v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482595v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482763v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482422v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482792v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482760v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482623v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482468v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482772v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480716v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480706v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480714v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480709v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480698v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483480v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483511v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482781v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482665v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482576v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482692v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482685v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482675v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482672v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482657v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482260v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482208v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480707v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480705v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480702v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482472v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482456v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483471v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483426v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482682v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482776v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482721v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482621v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482270v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482749v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480717v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480703v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483410v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482285v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482786v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482582v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482800v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480710v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482796v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482778v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482695v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483520v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482744v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482344v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482507v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482411v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482357v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483493v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487330v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483608v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483770v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484451v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484441v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483846v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484210v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484555v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483601v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484464v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484443v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484541v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484531v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484280v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483926v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483845v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483960v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483709v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483869v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483808v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483727v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484160v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484595v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484508v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484597v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484583v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486277v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484221v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484564v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484480v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484425v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483991v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483938v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484454v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484432v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483799v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484006v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483613v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483693v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485829v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484271v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485896v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484603v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484482v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484505v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484446v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484607v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484605v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484602v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484589v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484560v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484539v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484477v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484459v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483976v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486241v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484310v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484185v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484484v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483901v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485853v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483739v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484545v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484543v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484438v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484428v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484357v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483685v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leveel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483946v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484467v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484546v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484529v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484470v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484427v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484252v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484316v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484261v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484021v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484577v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484559v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484572v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484569v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484550v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484565v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484485v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484481v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484479v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484448v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483829v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483591v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483528v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485919v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485874v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486264v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487321v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487251v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487305v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487194v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486379v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486578v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486574v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486563v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486534v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486417v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486498v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487261v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487221v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487350v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487278v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487344v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487339v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487334v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487311v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487327v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487315v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487317v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487353v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487347v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487331v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487200v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486513v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486657v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486572v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486663v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486546v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486496v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487337v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487273v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487180v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486492v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487342v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486283v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487254v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487184v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486447v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487357v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487306v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487187v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486568v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486430v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487210v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486551v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487198v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486583v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486570v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487328v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487204v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487212v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487348v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487325v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486362v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486506v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486580v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486641v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486555v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486467v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486347v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487359v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487332v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487319v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487313v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487270v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487322v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487988v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487976v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488028v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487993v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487903v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487516v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487508v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487493v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487512v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488005v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487981v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487979v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487975v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487952v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487911v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487884v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487514v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487506v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487972v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487967v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487896v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488044v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487995v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487899v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488003v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487997v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487909v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487501v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488007v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487977v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487969v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488037v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487984v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487504v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487495v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487490v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488039v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487991v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488013v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487509v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488041v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488030v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487955v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487915v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488011v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487918v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488021v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487983v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirpasha Tavakkoli" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490903v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491498v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491482v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491510v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491118v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491099v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491003v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491711v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491010v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490920v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490909v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490829v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lannaud" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491654v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491808v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491028v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490998v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491016v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490819v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491105v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491648v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491469v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491818v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rouch" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491775v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491725v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491637v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491733v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491823v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491792v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491766v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491123v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491078v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491532v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491039v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491608v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491762v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491755v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490876v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490926v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491718v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488052v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488048v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488049v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477840v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477861v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>