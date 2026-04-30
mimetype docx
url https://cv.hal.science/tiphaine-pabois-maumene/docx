--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -534,490 +534,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puiseux-en-France (Val-d'Oise), ZAC de Bois du Temple : Phase 2 : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Une tranchée, 1700 ans d’occupation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Clément</w:t>
+                <w:t xml:space="preserve">Jérémie Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clélia Dufayet</w:t>
+                <w:t xml:space="preserve">Juliette Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Guerraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Pabois--Maumené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Monchablon</w:t>
+                <w:t xml:space="preserve">Pierre Perrichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2022</w:t>
+              <w:t xml:space="preserve">Direction Archéologie de Chartres Métropole. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03925379v1</w:t>
+                <w:t xml:space="preserve">hal-03956378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une tranchée, 1700 ans d’occupation</w:t>
+                <w:t xml:space="preserve">Puiseux-en-France (Val-d'Oise), ZAC de Bois du Temple : Phase 2 : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Viret</w:t>
+                <w:t xml:space="preserve">Sophie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Astruc</w:t>
+                <w:t xml:space="preserve">Clélia Dufayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Pabois--Maumené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Guerraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Pabois--Maumené</w:t>
+                <w:t xml:space="preserve">Gwénaël Mercé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Perrichon</w:t>
+                <w:t xml:space="preserve">Cécile Monchablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Direction Archéologie de Chartres Métropole. 2022</w:t>
+              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03956378v1</w:t>
+                <w:t xml:space="preserve">halshs-03925379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic négatif en zone périphérique de la ville antique</w:t>
+                <w:t xml:space="preserve">Bailly-Romainvilliers /Serris, La Motte (77) : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Fissette</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Direction Archéologie de Chartres Métropole. 2022</w:t>
+                <w:t xml:space="preserve">Eddy Sethian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bergot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bustos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Centre - Ile-de-France, Pantin; Service régional de l'Archéologie Île-de-France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03956340v1</w:t>
+                <w:t xml:space="preserve">hal-03956474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bailly-Romainvilliers /Serris, La Motte (77) : rapport de diagnostic</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diagnostic négatif en zone périphérique de la ville antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Fissette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Pabois--Maumené</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Direction Archéologie de Chartres Métropole. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Brunet</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-03956474v1</w:t>
+                <w:t xml:space="preserve">hal-03956340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des traces d’une carrière d’époque industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Pabois--Maumené</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1136,90 +1136,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puiseux-en-France (Val-d’Oise), ZAC de Bois du Temple : phase 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Dufayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Pabois--Maumené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Mercé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tigreat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1355,77 +1355,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic en zone périphérique de la ville antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Fissette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Pabois--Maumené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Perrichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1555,263 +1555,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03956423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morangis (Essonne), 81-83 avenue de l'Armée Leclerc, lieu-dit &amp;quot;les Rôtis</w:t>
+                <w:t xml:space="preserve">Une importante séquence stratigraphique dans le centre du village de Grand : Grand, Vosges, Place de la Fontaine et place des Halles, Grand Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romana Blaser</w:t>
+                <w:t xml:space="preserve">Luc Sanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Blaser</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gwénaël Mercé</w:t>
+                <w:t xml:space="preserve">Anaïs Champougny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Froeliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Pabois--Maumené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2021</w:t>
+              <w:t xml:space="preserve">Inrap GE. 2021, https://dolia.inrap.fr/flora/ark:/64298/0161932</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574623v1</w:t>
+                <w:t xml:space="preserve">hal-03956271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une importante séquence stratigraphique dans le centre du village de Grand : Grand, Vosges, Place de la Fontaine et place des Halles, Grand Est</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morangis (Essonne), 81-83 avenue de l'Armée Leclerc, lieu-dit &amp;quot;les Rôtis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romana Blaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Blaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Mondoloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Mercé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Pabois--Maumené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Champougny</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-03956271v1</w:t>
+                <w:t xml:space="preserve">hal-04574623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieu-dit « Bois à Loups », Jouy-le-Châtel (Seine-et-Marne)</w:t>
               </w:r>
@@ -2298,51 +2298,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Pabois--Maumen&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dechezlepr&#234;tre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013198v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure La&#252;t" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574604v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574612v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lecomte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dangreville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Rossignol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925379v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Dufayet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Merc&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956378v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Viret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Astruc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guerraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrichon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956340v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fissette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956474v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Sethian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bergot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bustos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956306v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956314v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bailleux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Bailleux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956336v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Tigreat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517504v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mondoloni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ferrari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Pasquier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956347v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Willerval" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956423v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574623v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Blaser" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956271v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sanson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Champougny" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Froeliger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956283v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Malet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barenghi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C&#233;tout" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956296v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Susini-Collin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574573v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574560v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Pabois--Maumen&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dechezlepr&#234;tre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013198v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure La&#252;t" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574604v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574612v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lecomte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dangreville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Rossignol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956378v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Viret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Astruc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guerraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrichon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925379v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Dufayet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Merc&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956474v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Sethian" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bergot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bustos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956340v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fissette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956306v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956314v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bailleux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Bailleux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956336v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Tigreat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517504v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mondoloni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ferrari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Pasquier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956347v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Willerval" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956423v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956271v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sanson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Champougny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Froeliger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574623v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Blaser" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956283v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Malet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barenghi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C&#233;tout" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956296v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Susini-Collin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574573v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574560v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>