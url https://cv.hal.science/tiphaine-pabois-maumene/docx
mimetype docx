--- v1 (2026-04-30)
+++ v2 (2026-05-26)
@@ -1042,233 +1042,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03956306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eure-et-Loir, Eole-en-Beauce, le Blanchet, les Marmonneries, tranche 3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Puiseux-en-France (Val-d’Oise), ZAC de Bois du Temple : phase 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Dufayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Pabois--Maumené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Mercé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Bailleux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierrick Tigreat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03956314v1</w:t>
+                <w:t xml:space="preserve">hal-03956336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puiseux-en-France (Val-d’Oise), ZAC de Bois du Temple : phase 2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clélia Dufayet</w:t>
+                <w:t xml:space="preserve">Eure-et-Loir, Eole-en-Beauce, le Blanchet, les Marmonneries, tranche 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Bailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Bailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Pabois--Maumené</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03956336v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03956314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arpajon et Ollainville (Essonne), ZAC des Belles Vues, phase 2, parcelle 90</w:t>
               </w:r>
@@ -2298,51 +2298,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Pabois--Maumen&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dechezlepr&#234;tre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013198v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure La&#252;t" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574604v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574612v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lecomte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dangreville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Rossignol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956378v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Viret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Astruc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guerraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrichon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925379v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Dufayet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Merc&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956474v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Sethian" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bergot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bustos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956340v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fissette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956306v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956314v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bailleux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Bailleux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956336v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Tigreat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517504v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mondoloni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ferrari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Pasquier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956347v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Willerval" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956423v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956271v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sanson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Champougny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Froeliger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574623v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Blaser" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956283v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Malet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barenghi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C&#233;tout" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956296v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Susini-Collin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574573v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574560v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Pabois--Maumen&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dechezlepr&#234;tre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013198v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure La&#252;t" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574604v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574612v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lecomte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dangreville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Rossignol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956378v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Viret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Astruc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guerraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrichon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925379v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Dufayet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Merc&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956474v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Sethian" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bergot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bustos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956340v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fissette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956306v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956336v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Tigreat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956314v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bailleux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Bailleux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517504v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mondoloni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ferrari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Pasquier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956347v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Willerval" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956423v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956271v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sanson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Champougny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Froeliger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574623v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Blaser" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956283v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Malet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barenghi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C&#233;tout" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956296v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Susini-Collin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574573v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574560v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>