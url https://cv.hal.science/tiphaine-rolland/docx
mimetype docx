--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1032,182 +1032,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les diptyques facétieux du livre III »</w:t>
+                <w:t xml:space="preserve">« Transmutations de la mélancolie dans l’œuvre de La Fontaine »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Amstutz, Boris Donné, Guillaume Peureux et Bernard Teyssandier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Fontaine en série, dir. Paul Pelckmans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 64, Brill, pp.23-39, 2018, Cahiers de recherche des instituts néerlandais de langue et de littérature française, 978-90-04-36355-7</w:t>
+              <w:t xml:space="preserve">« Jusqu’au sombre plaisir d’un cœur mélancolique.. ». Mélanges en l’honneur de Patrick Dandrey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.277_286, 2018, 978-2-7056-9711-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896134v1</w:t>
+                <w:t xml:space="preserve">hal-03896152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Transmutations de la mélancolie dans l’œuvre de La Fontaine »</w:t>
+                <w:t xml:space="preserve">« Les diptyques facétieux du livre III »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Jusqu’au sombre plaisir d’un cœur mélancolique.. ». Mélanges en l’honneur de Patrick Dandrey</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Fontaine en série, dir. Paul Pelckmans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 64, Brill, pp.23-39, 2018, Cahiers de recherche des instituts néerlandais de langue et de littérature française, 978-90-04-36355-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03896152v1</w:t>
+                <w:t xml:space="preserve">hal-03896134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2243,51 +2243,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04642445v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Rolland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Weber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04642536v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03896259v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03896178v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896795v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03896226v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03896217v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03896057v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04642539v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03904226v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03882290v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/lettres-xviie-siecle/672-autres-regards-sur-les-caracteres-9782350306254.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03896107v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/mineurs-minorites-marginalites-au-grand-siecle-on-a-toujours-besoin-d-un-plus-petit-que-soi-en.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03896134v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03896152v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/-jusqu-au-sombre-plaisir-d-un-coeur-melancolique-delphine-amstutz-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03882276v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Amazan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dominique" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Bichard Thomine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100526990" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03882242v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/biblio/rollandtiphaine5ee431ef6d3521.52565482" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03882250v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/8569-book-08532663-9782745326638.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03896082v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463161v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896885v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896978v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-03999977v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091669v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bisc&#233;r&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bohnert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fortin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04642445v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Rolland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Weber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04642536v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03896259v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03896178v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896795v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03896226v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03896217v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03896057v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04642539v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03904226v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03882290v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/lettres-xviie-siecle/672-autres-regards-sur-les-caracteres-9782350306254.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03896107v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/mineurs-minorites-marginalites-au-grand-siecle-on-a-toujours-besoin-d-un-plus-petit-que-soi-en.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03896152v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/-jusqu-au-sombre-plaisir-d-un-coeur-melancolique-delphine-amstutz-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03896134v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03882276v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Amazan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dominique" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Bichard Thomine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100526990" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03882242v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/biblio/rollandtiphaine5ee431ef6d3521.52565482" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03882250v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/8569-book-08532663-9782745326638.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03896082v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463161v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896885v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896978v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-03999977v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091669v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bisc&#233;r&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bohnert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fortin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>