--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -66,1142 +66,1573 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« “Purger la morne humeur” : un topos distinctif ? Approche statistique du vocabulaire médical dans les textes liminaires des recueils narratifs plaisants (XVe-XVIIe siècles) »</w:t>
+                <w:t xml:space="preserve">Le conte (plaisant) avant le conte (de fées) : une tradition méconnue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rolland</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstudia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, N° 35, p. 71-99</w:t>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, "Le conte classique" (dir. Alain Génetiot) (1124), pp.16-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642445v1</w:t>
+                <w:t xml:space="preserve">hal-05597504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le Boutehors d’oysiveté de Guillaume Haudent. Mettre “en rithme francoyse” “aulcuns joyeux propos et facetieuses Hystoires” »</w:t>
+                <w:t xml:space="preserve">La Fontaine maître des Eaux et Forêts. Synthèse et documents inédits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Moyen Français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, n° 88-93, p. 233-250</w:t>
+              <w:t xml:space="preserve">Le Fablier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36, p. 9-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642536v1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Nicolas Kiès, Rencontrer en devisant. La conversation facétieuse dans les recueils bigarrés (Du Fail, Cholières, Bouchet), 2021 »</w:t>
+                <w:t xml:space="preserve">La facétie dans les ruelles galantes ? Evolutions du lectorat des compilations plaisantes (1640-1660)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de recherches médiévales (XIIIe-XVe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Le Verger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Les publics de la facétie, XVIe-XVIIe siècles (dir. Louise Amazan et Marie-Claire Thomine) (XXIX), https://cornucopia16.com/blog/2024/12/31/tiphaine-rolland-la-facetie-dans-les-ruelles-galantes-evolutions-du-lectorat-des-compilations-plaisantes-1640-1660/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03896259v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les préfaces des Contes de La Fontaine. Un nouveau regard sur l’histoire du genre narratif plaisant »</w:t>
+                <w:t xml:space="preserve">« “Purger la morne humeur” : un topos distinctif ? Approche statistique du vocabulaire médical dans les textes liminaires des recueils narratifs plaisants (XVe-XVIIe siècles) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Jean de La Fontaine, dir. Alain Génetiot, 1116, pp.116-128</w:t>
+              <w:t xml:space="preserve">Interstudia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 35, p. 71-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03896178v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La revanche des Contes ? Bilan sur un quart de siècle d’études critiques (1995-2020) »</w:t>
+                <w:t xml:space="preserve">La Fontaine et Furetière. Les «compagnons d’école» sont-ils vraiment «les amis qui durent le plus longtemps» ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Fablier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 32, pp.137-148</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 34 (1), pp.41-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/lefab.2023.1585⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896795v1</w:t>
+                <w:t xml:space="preserve">hal-05597470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Compte rendu de La Réforme et la fable, dir. Fr. POULET et A. VINTENON, préf. Fr. LESTRINGANT, Genève, Droz, coll. « Cahiers d’Humanisme et Renaissance », 2018 »</w:t>
+                <w:t xml:space="preserve">« Le Boutehors d’oysiveté de Guillaume Haudent. Mettre “en rithme francoyse” “aulcuns joyeux propos et facetieuses Hystoires” »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus en ligne RHLF (Revue d'histoire littéraire de la France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Le Moyen Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 88-93, p. 233-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03896226v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« De la facétie à la galanterie ? Une articulation problématique (1643-1668) »</w:t>
+                <w:t xml:space="preserve">« Les préfaces des Contes de La Fontaine. Un nouveau regard sur l’histoire du genre narratif plaisant »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dix-septième siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 274, pp.113-128</w:t>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Jean de La Fontaine, dir. Alain Génetiot, 1116, pp.116-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03896217v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le destin facétieux des fables, d’Abstemius à La Fontaine. Croisements génériques et déplacements poétiques (XVe-XVIIe siècles) »</w:t>
+                <w:t xml:space="preserve">« Nicolas Kiès, Rencontrer en devisant. La conversation facétieuse dans les recueils bigarrés (Du Fail, Cholières, Bouchet), 2021 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de recherches médiévales (XIIIe-XVe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La revanche des Contes ? Bilan sur un quart de siècle d’études critiques (1995-2020) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Fablier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32, pp.137-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Compte rendu de La Réforme et la fable, dir. Fr. POULET et A. VINTENON, préf. Fr. LESTRINGANT, Genève, Droz, coll. « Cahiers d’Humanisme et Renaissance », 2018 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes rendus en ligne RHLF (Revue d'histoire littéraire de la France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De la facétie à la galanterie ? Une articulation problématique (1643-1668) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 274, pp.113-128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le destin facétieux des fables, d’Abstemius à La Fontaine. Croisements génériques et déplacements poétiques (XVe-XVIIe siècles) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Fablier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2015, 26, pp.53-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Un conte érotique en vers peut-il être poétique ? Valeurs sociales et esthétiques d’un sous-genre ambigu (1664 1715) »</w:t>
+                <w:t xml:space="preserve">Le Passetemps honneste (1579) : comment et pourquoi rendre exemplaires des récits facétieux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Olivier GALLET, Adeline LIONETTO, Stéphanie LOUBÈRE, Laure MICHEL, Thierry ROGER (dir.). </w:t>
+              <w:t xml:space="preserve">Teresa NOCITA, Nora VIET, Enrica ZANIN (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le poète et le joueur de quilles. Études sur la construction de la valeur de la poésie (XIVe-XXIe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PURH, p. 105-117, 2023, 979-1024017594</w:t>
+              <w:t xml:space="preserve">Éthiques de la nouvelle dans la première modernité (XIVe-XVIIe siècles). L'exemplarité en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.331-352, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642539v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface</w:t>
+                <w:t xml:space="preserve">« “Je dois trop au beau sexe” : La Fontaine et le public féminin des Contes et nouvelles en vers »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rolland</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Teresa NOCITA, Nora VIET et Enrica ZANIN (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ventre d’un petit poisson, rions ! Liminaires de recueils plaisants (XVe-XVIIe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EPURE, 2022, "Héritages critiques", 978-2-37496-126-2</w:t>
+              <w:t xml:space="preserve">La nouvelle, un genre au féminin ? Public féminin et représentation des femmes dans le récit bref européen (XIVe-XVIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.299-318, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03904226v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Enjeux du nom propre fictionnel dans les Caractères de La Bruyère »</w:t>
+                <w:t xml:space="preserve">« Un conte érotique en vers peut-il être poétique ? Valeurs sociales et esthétiques d’un sous-genre ambigu (1664 1715) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Françoise POULET, Myriam TSIMBIDY &amp; Arnaud WELFRINGER (dir.). </w:t>
+              <w:t xml:space="preserve">Olivier GALLET, Adeline LIONETTO, Stéphanie LOUBÈRE, Laure MICHEL, Thierry ROGER (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autres regards sur Les Caractères (de La Bruyère)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Collection "Clés concours. Lettres XVIIe siècle", 978-2-35030-625-4</w:t>
+              <w:t xml:space="preserve">Le poète et le joueur de quilles. Études sur la construction de la valeur de la poésie (XIVe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PURH, p. 105-117, 2023, 979-1024017594</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882290v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« “On a toujours besoin d’un plus petit que soi” : La Fontaine et les marges facétieuses »</w:t>
+                <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rolland</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineurs, Minorités, Marginalités au Grand Siècle</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.45-54, 2019, 978-2-406-09207-0</w:t>
+              <w:t xml:space="preserve">Ventre d’un petit poisson, rions ! Liminaires de recueils plaisants (XVe-XVIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPURE, 2022, "Héritages critiques", 978-2-37496-126-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03896107v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Transmutations de la mélancolie dans l’œuvre de La Fontaine »</w:t>
+                <w:t xml:space="preserve">« Enjeux du nom propre fictionnel dans les Caractères de La Bruyère »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Delphine Amstutz, Boris Donné, Guillaume Peureux et Bernard Teyssandier. </w:t>
+              <w:t xml:space="preserve">Françoise POULET, Myriam TSIMBIDY &amp; Arnaud WELFRINGER (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Jusqu’au sombre plaisir d’un cœur mélancolique.. ». Mélanges en l’honneur de Patrick Dandrey</w:t>
+              <w:t xml:space="preserve">Autres regards sur Les Caractères (de La Bruyère)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.277_286, 2018, 978-2-7056-9711-2</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Collection "Clés concours. Lettres XVIIe siècle", 978-2-35030-625-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03896152v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« “On a toujours besoin d’un plus petit que soi” : La Fontaine et les marges facétieuses »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marta TEIXEIRA ANACLETO. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mineurs, Minorités, Marginalités au Grand Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-54, 2019, 978-2-406-09207-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Transmutations de la mélancolie dans l’œuvre de La Fontaine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Amstutz, Boris Donné, Guillaume Peureux et Bernard Teyssandier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Jusqu’au sombre plaisir d’un cœur mélancolique.. ». Mélanges en l’honneur de Patrick Dandrey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.277_286, 2018, 978-2-7056-9711-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les diptyques facétieux du livre III »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Fontaine en série, dir. Paul Pelckmans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 64, Brill, pp.23-39, 2018, Cahiers de recherche des instituts néerlandais de langue et de littérature française, 978-90-04-36355-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1211,302 +1642,302 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ventre d’un petit poisson, rions ! Liminaires de recueils plaisants (XVe-XVIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Amazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Bichard Thomine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions et Presses Universitaires de Reims (EPURE)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-2-37496-126-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « vieux magasin » de La Fontaine. Les Fables, les Contes et la tradition du récit plaisant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’atelier du conteur. Les Contes et nouvelles de Jean de La Fontaine : Ascendances, influences, confluences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoré Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1516,98 +1947,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« LA FONTAINE Jean de (1621-1695) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopaedia Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1617,236 +2048,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« SE CHARGER DE CIRCONSTANCES LE MOINS QU'ON PEUT » : LA BRIÈVETÉ DES FABLES À LA LUMIÈRE DU RÉCIT PLAISANT (XVIe -XVIIe SIÈCLES)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Faire court" : théories du récit bref et lecture des Fables de La Fontaine (livres I-VI), journée organisée par Patricia Lojkine et Juliette Morice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02463161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Tout est permis en matière d’amour” : les Contes de La Fontaine délivrent-ils une éthique amoureuse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « La littérature de la première modernité et les éthiques de l’amour »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frank Greiner; Caroline Jacot Grapa; Adrienne Petit; Charles-Olivier Stiker-Métral; Camilla Cederna, Mar 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission et invention dans les marges : la généalogie facétieuse des “Rémois” de La Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université d’été Inventio-Transmissio / Padova 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRIMEL, Université de Reims Champagne-Ardennes; Département des Études Linguistiques et Littéraires de l’Università degli Studi di Padova; Gruppo di Studio sul Cinquecento Francese, Jul 2014, Padova, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1856,100 +2287,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « vieux magasin » de Jean de La Fontaine. Les Fables, les Contes et la tradition européenne du récit plaisant (XVe-XVIIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Littératures. Université Paris Sorbonne ( Paris IV), 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03999977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1959,144 +2390,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Fablier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Biscéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bohnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">25, 132 p., 2014, Actes du colloque international organisé par la Société des Amis de Jean de La Fontaine et les Universités de Paris-Sorbonne et de Reims-Champagne Ardenne les 6 et 7 déc. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01091669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId45"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2243,51 +2674,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04642445v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Rolland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Weber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04642536v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03896259v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03896178v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896795v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03896226v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03896217v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03896057v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04642539v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03904226v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03882290v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/lettres-xviie-siecle/672-autres-regards-sur-les-caracteres-9782350306254.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03896107v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/mineurs-minorites-marginalites-au-grand-siecle-on-a-toujours-besoin-d-un-plus-petit-que-soi-en.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03896152v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/-jusqu-au-sombre-plaisir-d-un-coeur-melancolique-delphine-amstutz-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03896134v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03882276v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Amazan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dominique" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Bichard Thomine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100526990" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03882242v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/biblio/rollandtiphaine5ee431ef6d3521.52565482" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03882250v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/8569-book-08532663-9782745326638.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03896082v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463161v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896885v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896978v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-03999977v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091669v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bisc&#233;r&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bohnert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fortin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597504v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Rolland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597461v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597480v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04642445v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Weber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597470v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lefab.2023.1585" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04642536v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03896178v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03896259v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896795v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03896226v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03896217v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03896057v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597511v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597519v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04642539v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03904226v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03882290v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/lettres-xviie-siecle/672-autres-regards-sur-les-caracteres-9782350306254.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03896107v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/mineurs-minorites-marginalites-au-grand-siecle-on-a-toujours-besoin-d-un-plus-petit-que-soi-en.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03896152v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/-jusqu-au-sombre-plaisir-d-un-coeur-melancolique-delphine-amstutz-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03896134v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03882276v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Amazan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dominique" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Bichard Thomine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100526990" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03882242v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/biblio/rollandtiphaine5ee431ef6d3521.52565482" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03882250v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/8569-book-08532663-9782745326638.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03896082v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463161v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896885v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896978v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-03999977v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091669v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bisc&#233;r&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bohnert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fortin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>