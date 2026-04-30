--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -501,794 +501,865 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (10)</w:t>
+        <w:t xml:space="preserve">Ouvrages (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Toutes sortes de Misérables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Fiction et Cie, 9782021624793</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Roland Barthes: biografia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Nitrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editora 34</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-65-5525-073-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editora 34</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-65-5525-073-2</w:t>
+                <w:t xml:space="preserve">halshs-04080074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décamérez !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Koble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Macula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-86589-126-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Koble</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduction et violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Fiction et Cie, 9782021451788</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03652532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Seuil, 712 p., 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour Éric Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Blanckeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-2-86589-126-9</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Viart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Éd. de Minuit, 2013, 978-2-7073-2332-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Fiction et Cie, 9782021451788</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Taille des romans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tiphaine Samoyault; Alexandre Gefen. Garnier, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Seuil, 712 p., 2015</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intertextualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 9782200342074</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">Les Éd. de Minuit, 2013, 978-2-7073-2332-3</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La montre cassée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.256, 2004, Chaoïd, 978-2-86432-414-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Tiphaine Samoyault; Alexandre Gefen. Garnier, 2012</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature et mémoire du présent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pleins Feux, 2001, 9782912567819</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 9782200342074</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Excès du roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Nadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 978-2862311524</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...203 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1298,3246 +1369,3504 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques de la traduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Sapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politika : la politique à l'épreuve des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05190946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction et écologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 216, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04982471v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-05190946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps qu’il ne fait plus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Po&amp;sie [Poésie]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Météorologiques, n° 191-192 (1-2), pp.305-314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/poesi.191.0305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le style administratif de Roland Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fridenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politika : la politique à l'épreuve des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, « Une histoire : l’École des hautes études en sciences sociales », Pierre-Antoine, Fabre (dir.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05190979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traduction durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Traduction et écologie, 216, pp.41-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04993937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Condé, les voix rebelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En attendant Nadeau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des raisons de ne pas aimer Flaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flaubert. Revue critique et génétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Pourquoi aimer Flaubert ?, Delphine Jayot (dir.), 31, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13bok⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04994043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La traduction durable</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Darkness » est-il un intraduisible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.12-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/perspective.28660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04211097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communes créatrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (911), pp.302-311</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04158890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce qu’une capitale mondiale littéraire ? Pour une géocritique rêveuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artelogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/artelogie.13280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04486130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Ville Nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de L'Herne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Annie Ernaux, pp.185-189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Ernaux, la Nobel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En attendant Nadeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tact de l’autobio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Po&amp;sie [Poésie]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 181-182, pp.191-193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline : trésor ou magot ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En attendant Nadeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (886), pp.237-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/criti.886.0237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un art du temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue des Revues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N°64 (2), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdr.064.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">For a Theory of Relay Translations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of World Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5, pp.240-252</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthes’s Ordinary Writing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the British Academy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 228, pp.292-302</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expérience de la biographie ou biographies croisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la NRF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Gallimard, pp.69-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Blague de l’éléphant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Éric Chevillard, 855-856, pp.683-691</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03658277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux bords Nord de l’Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Po&amp;sie [Poésie]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 162 (4), pp.135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poesi.162.0135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les portulans de l'écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Pierre Guyotat, 824-825, pp.144-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subversion et raison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art Press</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 438, pp.78-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la langue mondiale à la langue-monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 827 (4), pp.334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/criti.827.0334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langues étrangères de Roland Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littera. Revue de langue et littérature françaises de la Société japonaise de Langue et littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.5-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traduction agonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poésie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Odyssée : le mot et la chose dans le langage des sciences humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Voyages d’“Odyssée”. Déplacements d’un mot de la poétique aux sciences humaines, textes réunis et présentés par Céline Barral et Marie de Marcillac (113), pp.17-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulnérabilité de l’œuvre en traduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38, pp.57-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proust créole, ou les langues embrassées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Proust, cent ans de recherche, 535, pp.58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03823123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoire de la trahison (Bourdieu, Depardon, Éribon, Ernaux)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Le Sens du passé. Pour une nouvelle approche des mémoires, textes réunis et présentés par Jean-Louis Jeannelle et Damien Zanone (104), pp.203-215</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birth Pangs : la traduction comme procréation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poésie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 137-138, pp.44-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du goût de l'archive au souci du document</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Traduction et écologie, 216, pp.41-54</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 166 (2), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/litt.166.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Communes créatrices</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Désir démocratique : Walt Whitman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Nussbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Po&amp;sie [Poésie]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 135 (1), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poesi.135.0012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trois lingères de Kafka. L’espace du personnage secondaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 41 (1), pp.43-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/010844ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04211256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ne rit pas qui veut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 4 (911), pp.302-311</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, n° 668-669 (1), pp.99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/criti.668.0099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...2008 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03704044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agnès Thurnauer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'amour de la peinture. Notes dans l’atelier, 2009-2024,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Atelier contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Écrits d'artistes, 978-2-85035-190-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface : La lecture comme événement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cora Iringó. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annie Ernaux : l'art de la trace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9782753598935</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vie. Le concept de vie en théorie littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Bouju (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux fragments d'un discours théorique. Un lexique littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codicille éditeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.529 - 543, 2023, 978-2-924446-32-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04486111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface &amp;quot;L'autonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soixante ans de journalisme littéraire tome 3 - 1966-2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maurice Nadeau-Lettres Nouvelles, 2022, Lettres Nouvelles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03856348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risquer sa vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Forcolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Christine Angot, une écriture de l'altérité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03822722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achever le cheval : un problème historique et un problème poétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Claude Simon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16, Presses Universitaires de Rennes, pp.123-136, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ccs.3405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03963121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce qu’une traduction raciste ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faut-il se ressembler pour traduire ? Légitimité de la traduction, paroles de traductrices et traducteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double Ponctuation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.91-108, 2021, 978-2-490855-22-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03963087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Militantisme, propagande, engagement, responsabilité : une enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Idelson, Carpanin Marimoutou, Françoise Sylvos (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture, propagande et militantisme. Océan Indien XIXe-XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires Indianocéaniques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-22, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Ivresse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corentin Lahouste, Myriam Watthee-Delmotte (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yannick Haenel, la littérature pour absolu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.95-107, 2020, Vertige de la langue, 9791037003133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04054328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Seuls, chacun dans sa langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4553,529 +4882,443 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-16, 2020, Fiction et Cie, 9782021451788</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03820024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’usage biographique des Souvenirs littéraires »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hovasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Campa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Laisney. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Souvenirs littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Liège, coll. « Situations », pp.189-214, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03976239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ventres, tombes et totems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Reibel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'horloge de ma grand-mère. 300 ans d'horloges comtoises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Editoriale; Musée du temps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.13-21, 2016, 9788836633487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction et violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Tomiche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Comparatisme comme approche critique/ Comparative Literature as a Critical Approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tome 4 Traduction et transferts / Translation and Transfers, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04204772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longueurs du XXe siècle. Du “ roman-fleuve ” au roman contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gefen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Samoyault, Tiphaine and Gefen, Alexandre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Taille des romans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01624132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5091,146 +5334,146 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-16, 2004, Chaoïd, 978-2-86432-414-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03815050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hybride et l’hétérogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Claire Ropars-Wuilleumier; Michelle Lagny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Art et l'Hybride</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Vincennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.175-188, 2001, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.puv.616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04211159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5240,941 +5483,941 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Deguy (1930-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le train du centenaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un Clint Eastwood français ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie en creux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse : un siècle, le monde entier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La vie en creux</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mobile immobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux textes brûlants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pensée comme aventure de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie mouvante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tout à fait clair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éthique de la médiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Refuser parfois la traduction, aller au-delà d’elle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.7-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poesi.174.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03822671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vida.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Di Ció</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lirico.8893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soigner par la parole, en prendre soin. Sur Les Cercueils de Zinc de Svetlana Alexievitch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...291 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6184,1465 +6427,1465 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle éthique pour la traduction aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Poéthique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse-Le Mirail; Fabienne Bercegol (dir.), Dec 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04047128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire lentement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’historien sur le métier. Conversations avec Carlo Ginzburg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les colloques Cerisy, Sep 2022, Cerisy-la-Salle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04047200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthes’ committment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Barthes et la critique sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Free University, Jan 2022, Moscou, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04050813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique sans la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium : Crises et climat – Que sème la littérature ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des écrivains de Suisse, Oct 2022, Olten, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04047145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Radical untranslatable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language and Violence. On the Nexus of Criticism of Ideology and Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kunsthistorisches Institut, Nov 2022, Firenze, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04044529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature, histoire, anthropologie : ouverture des horizons contemporains&amp;quot; avec Yannick Haenel, Patrick Boucheron et Tiphaine Samoyault. Modération : Élodie Karaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rencontres de Chaminadour : Yannick Haenel sur les grands chemins de Bataille et de Leiris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Guéret, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04047179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La traduction comme méthode critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rencontres de Beït Nedjma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Séminaire doctoral interdisciplinaire France-Maroc, Nov 2022, Tanger, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04044586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La traduction en question - Traduction et violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maison Rousseau et Littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison Rousseau, Jan 2022, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04050784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intraduisible radical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">53e Congrès de l’AGES (Association des germanistes de l’enseignement supérieur)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, En partenariat avec l'Université Bordeaux Montaigne., Jun 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04050728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La traduction durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Centre d’études sur la traduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Diderot, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04050743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’intraduisible radical</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire l’histoire, traduire le monde, conférence invitée avec Malika Rahal, Felwine Sarre, Yassine Telmali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53e Congrès de l’AGES (Association des germanistes de l’enseignement supérieur)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, En partenariat avec l'Université Bordeaux Montaigne., Jun 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Les Ateliers sauvages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Alger, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04050691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques réflexions sur l’oubli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lacunes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR héritages; INHA, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04044564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...413 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des raisons de ne pas aimer Flaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pourquoi aimer Flaubert ? Réception critique, littéraire et amoureuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Eötvös Loránd, Sep 2022, Budapest, Hongrie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04047218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Quelle éthique pour la traduction aujourd’hui</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre les langues : traduction et créolisation en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Poéthique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse-Le Mirail; Fabienne Bercegol (dir.), Dec 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Inventer l’Europe Colloque de rentrée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège de France, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04074922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduire en temps de guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence à l’Institut Marc Bloch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Berlin, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04074861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Corbin écrivain, table ronde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de Fontevraud. Pour Alain Corbin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Abbaye de Fontevraud, Sep 2021, Fontevraud-l'Abbaye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire l’histoire de l’individu, table ronde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de Fontevraud. Pour Alain Corbin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Abbaye de Fontevraud, Sep 2021, Fontevraud-l'Abbaye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Starobinski et l’horizon de la traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouveau siècle de Jean Starobinski</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison Rousseau et Littérature; Université de Genève, Nov 2021, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04074880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Joyce et la littérature mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cours de littérature comparée de Martin Rueff</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04074894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde &amp;quot;Nouvelles Traductions, nouvelles fictions? / New Translations, New Fictions?&amp;quot; (CERC-OCCT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Isabelle François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yen-Mai Tran-Gervat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Sabiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Reynolds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40e Congrès de la SFLGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFLGC; Université de Picardie Jules Verne, Nov 2015, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7652,232 +7895,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser la traduction en termes politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulac Bibliothèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ruscio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Fioupou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03566370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COLLOQUE FINAL ANR LIMINAL (2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galitzine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId175"/>
+      <w:footerReference w:type="default" r:id="rId181"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7945,51 +8188,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47C9B3C7"/>
+    <w:nsid w:val="0711E754"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8093,51 +8336,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1B9016D5"/>
+    <w:nsid w:val="43D07829"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8241,51 +8484,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="08F31FAC"/>
+    <w:nsid w:val="3EFA2192"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8478,51 +8721,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tiphaine-samoyault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-8735-1889" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034508201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/54256858" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121335836" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr/fr/personne/tiphaine-samoyault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cral.ehess.fr/membres/tiphaine-samoyault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://maurice-nadeau.net/book.php?n=86" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/lintertextualite-9782200342074" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.placedeslibraires.fr/livre/9782912567819-litterature-et-memoire-du-present-tiphaine-samoyault/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-verdier.fr/livre/la-montre-cassee/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/roland-barthes-tiphaine-samoyault/9782021010206" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/thematiques/nos-livres-et-revues-lettres/ou-est-la-litterature-mondiale--9782842921712-5-408.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/traduction-et-violence-tiphaine-samoyault/9782021451788" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.en-attendant-nadeau.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.en-attendant-nadeau.fr/author/tiphaine-samoyault/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080074v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Samoyault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nitrini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editora34.com.br/detalhe.asp?id=1101&amp;amp;busca=" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573046v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Koble" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmacula.com/livre/157.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652532v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421903v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407566v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blanckeman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Viart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bayard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421907v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669583v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/lettres-et-arts/intertextualite-memoire-litterature" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652584v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690573v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669574v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04982471v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poulin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05190946v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Sapiro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190825v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poesi.191.0305" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05190979v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Fabre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fridenson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576874v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994043v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13bok" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993937v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158890v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211097v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.28660" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486130v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artelogie.13280" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814942v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888749v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856430v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690561v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508498v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Mac&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.886.0237" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771499v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdr.064.0004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653444v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653468v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03658277v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660995v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771479v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poesi.162.0135" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204787v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421914v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661082v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.827.0334" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421919v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421921v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204815v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421897v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823123v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204825v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421900v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704069v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.166.0003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704012v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Nussbaum" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rueff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poesi.135.0012" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211256v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/010844ar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704044v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.668.0099" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486111v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://codicille.info/ouvrages_recents/nouveaux-fragments.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856348v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822722v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Forcolin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/product/show/christine-angot-une-ecriture-de-lalterite/912" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963121v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccs.3405" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963087v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.double-ponctuation.com/produit/faut-il-se-ressembler-pour-traduire/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963152v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pui.univ-reunion.fr/les-nouveautes/culture-propagande-et-militantisme-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820024v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04054328v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/yannick-haenel-la-litterature-pour-absolu-corentin-lahouste" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976239v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Hovasse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Besnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Campa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655580v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.silvanaeditoriale.it/libro/9788836633487" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04204772v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-comparatisme-comme-approche-critique-comparative-literature-as-a-critical-approach-tome-4-traduction-et-transferts-translation-and-transfers-traduction-et-violence-en.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624132v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gefen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815050v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211159v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/puv/616?lang=fr" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puv.616" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659234v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822640v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690587v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690578v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775028v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659218v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775039v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824319v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814993v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775046v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814998v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822671v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poesi.174.0007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04015398v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Di Ci&#243;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.8893" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824334v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044586v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050784v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050743v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050728v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044564v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050691v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047200v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047179v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050813v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044529v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047145v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047218v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047128v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074945v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04074861v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074952v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04074880v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04074894v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04074922v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01427000v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Isabelle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Mai Tran-Gervat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Sabiron" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Reynolds" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Le Blanc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03566370v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Fioupou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518938v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Saglio-Yatzimirsky" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galitzine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tiphaine-samoyault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-8735-1889" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034508201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/54256858" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121335836" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr/fr/personne/tiphaine-samoyault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cral.ehess.fr/membres/tiphaine-samoyault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://maurice-nadeau.net/book.php?n=86" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/lintertextualite-9782200342074" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.placedeslibraires.fr/livre/9782912567819-litterature-et-memoire-du-present-tiphaine-samoyault/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-verdier.fr/livre/la-montre-cassee/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/roland-barthes-tiphaine-samoyault/9782021010206" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/thematiques/nos-livres-et-revues-lettres/ou-est-la-litterature-mondiale--9782842921712-5-408.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/traduction-et-violence-tiphaine-samoyault/9782021451788" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.en-attendant-nadeau.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.en-attendant-nadeau.fr/author/tiphaine-samoyault/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556627v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Samoyault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/toutes-sortes-de-miserables-tiphaine-samoyault/9782021624793" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080074v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nitrini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editora34.com.br/detalhe.asp?id=1101&amp;amp;busca=" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573046v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Koble" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmacula.com/livre/157.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652532v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421903v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407566v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blanckeman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Viart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bayard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421907v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669583v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/lettres-et-arts/intertextualite-memoire-litterature" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652584v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690573v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669574v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05190946v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Sapiro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04982471v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poulin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190825v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poesi.191.0305" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05190979v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Fabre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fridenson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993937v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576874v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994043v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13bok" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211097v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.28660" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158890v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486130v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artelogie.13280" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690561v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814942v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888749v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856430v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508498v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Mac&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.886.0237" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771499v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdr.064.0004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653444v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653468v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660995v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03658277v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771479v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poesi.162.0135" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421921v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421919v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661082v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.827.0334" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204787v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421914v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204815v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421897v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823123v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204825v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421900v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704069v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.166.0003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704012v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Nussbaum" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rueff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poesi.135.0012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211256v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/010844ar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704044v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.668.0099" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560448v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionslateliercontemporain.net/collections/ecrits-d-artistes/article/notes-d-atelier-2009-2024" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560315v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10226/annie-ernaux-l-art-de-la-trace" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486111v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://codicille.info/ouvrages_recents/nouveaux-fragments.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856348v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822722v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Forcolin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/product/show/christine-angot-une-ecriture-de-lalterite/912" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963121v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccs.3405" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963087v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.double-ponctuation.com/produit/faut-il-se-ressembler-pour-traduire/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963152v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pui.univ-reunion.fr/les-nouveautes/culture-propagande-et-militantisme-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04054328v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/yannick-haenel-la-litterature-pour-absolu-corentin-lahouste" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820024v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976239v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Hovasse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Besnier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Campa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655580v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.silvanaeditoriale.it/libro/9788836633487" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04204772v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-comparatisme-comme-approche-critique-comparative-literature-as-a-critical-approach-tome-4-traduction-et-transferts-translation-and-transfers-traduction-et-violence-en.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624132v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gefen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815050v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211159v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/puv/616?lang=fr" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puv.616" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659234v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822640v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775028v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690578v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690587v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659218v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814993v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814998v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775046v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824319v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775039v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822671v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poesi.174.0007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04015398v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Di Ci&#243;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.8893" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824334v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047128v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047200v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050813v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047145v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044529v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047179v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044586v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050784v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050728v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050743v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050691v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044564v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047218v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04074922v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04074861v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074945v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074952v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04074880v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04074894v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01427000v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Isabelle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Mai Tran-Gervat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Sabiron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Reynolds" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Le Blanc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03566370v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Fioupou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518938v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Saglio-Yatzimirsky" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galitzine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>