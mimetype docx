--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -1377,191 +1377,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Traduction et écologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 216, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04982471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Politiques de la traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politika : la politique à l'épreuve des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05190946v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-04982471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1746,1210 +1746,1210 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05190979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maryse Condé, les voix rebelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En attendant Nadeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des raisons de ne pas aimer Flaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flaubert. Revue critique et génétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Pourquoi aimer Flaubert ?, Delphine Jayot (dir.), 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13bok⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04994043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La traduction durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Traduction et écologie, 216, pp.41-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04993937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Maryse Condé, les voix rebelles</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Darkness » est-il un intraduisible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.12-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/perspective.28660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04211097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communes créatrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (911), pp.302-311</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04158890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce qu’une capitale mondiale littéraire ? Pour une géocritique rêveuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artelogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/artelogie.13280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04486130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Ernaux, la Nobel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En attendant Nadeau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Des raisons de ne pas aimer Flaubert</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tact de l’autobio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flaubert. Revue critique et génétique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Po&amp;sie [Poésie]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 181-182, pp.191-193</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Darkness » est-il un intraduisible ?</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline : trésor ou magot ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">En attendant Nadeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...37 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Ville Nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de L'Herne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Annie Ernaux, pp.185-189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 4 (911), pp.302-311</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 3 (886), pp.237-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/criti.886.0237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Qu’est-ce qu’une capitale mondiale littéraire ? Pour une géocritique rêveuse</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un art du temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artelogie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/artelogie.13280⟩</w:t>
+              <w:t xml:space="preserve">La revue des Revues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N°64 (2), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdr.064.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Ville Nouvelle</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">For a Theory of Relay Translations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de L'Herne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Annie Ernaux, pp.185-189</w:t>
+              <w:t xml:space="preserve">Journal of World Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5, pp.240-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Annie Ernaux, la Nobel</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthes’s Ordinary Writing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">En attendant Nadeau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Proceedings of the British Academy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 228, pp.292-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...202 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Blague de l’éléphant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 3 (886), pp.237-250. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, Éric Chevillard, 855-856, pp.683-691</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...236 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03658277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience de la biographie ou biographies croisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la NRF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Gallimard, pp.69-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660995v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03658277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux bords Nord de l’Europe</w:t>
               </w:r>
@@ -4576,195 +4576,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03963121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Militantisme, propagande, engagement, responsabilité : une enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Idelson, Carpanin Marimoutou, Françoise Sylvos (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture, propagande et militantisme. Océan Indien XIXe-XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires Indianocéaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-22, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce qu’une traduction raciste ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faut-il se ressembler pour traduire ? Légitimité de la traduction, paroles de traductrices et traducteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double Ponctuation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.91-108, 2021, 978-2-490855-22-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03963087v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03963152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Ivresse</w:t>
               </w:r>
@@ -5863,337 +5863,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tout à fait clair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éthique de la médiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Deux textes brûlants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pensée comme aventure de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie mouvante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775046v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">hal-03775039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Refuser parfois la traduction, aller au-delà d’elle »</w:t>
               </w:r>
@@ -6435,1338 +6435,1338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Barthes’ committment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Barthes et la critique sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Free University, Jan 2022, Moscou, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04050813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique sans la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium : Crises et climat – Que sème la littérature ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des écrivains de Suisse, Oct 2022, Olten, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04047145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Radical untranslatable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language and Violence. On the Nexus of Criticism of Ideology and Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kunsthistorisches Institut, Nov 2022, Firenze, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04044529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature, histoire, anthropologie : ouverture des horizons contemporains&amp;quot; avec Yannick Haenel, Patrick Boucheron et Tiphaine Samoyault. Modération : Élodie Karaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rencontres de Chaminadour : Yannick Haenel sur les grands chemins de Bataille et de Leiris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Guéret, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04047179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire lentement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’historien sur le métier. Conversations avec Carlo Ginzburg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les colloques Cerisy, Sep 2022, Cerisy-la-Salle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04047200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traduction comme méthode critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rencontres de Beït Nedjma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire doctoral interdisciplinaire France-Maroc, Nov 2022, Tanger, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04044586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traduction en question - Traduction et violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maison Rousseau et Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison Rousseau, Jan 2022, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04050784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intraduisible radical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">53e Congrès de l’AGES (Association des germanistes de l’enseignement supérieur)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, En partenariat avec l'Université Bordeaux Montaigne., Jun 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04050728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traduction durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Centre d’études sur la traduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Diderot, Feb 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04050743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire l’histoire, traduire le monde, conférence invitée avec Malika Rahal, Felwine Sarre, Yassine Telmali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Ateliers sauvages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Alger, Algérie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04050691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques réflexions sur l’oubli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lacunes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR héritages; INHA, Nov 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04044564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des raisons de ne pas aimer Flaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pourquoi aimer Flaubert ? Réception critique, littéraire et amoureuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Eötvös Loránd, Sep 2022, Budapest, Hongrie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04047218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelle éthique pour la traduction aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Poéthique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse-Le Mirail; Fabienne Bercegol (dir.), Dec 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04047128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Lire lentement</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduire en temps de guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’historien sur le métier. Conversations avec Carlo Ginzburg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les colloques Cerisy, Sep 2022, Cerisy-la-Salle, France</w:t>
+              <w:t xml:space="preserve">Conférence à l’Institut Marc Bloch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Berlin, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Barthes’ committment</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04074861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Corbin écrivain, table ronde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Barthes et la critique sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Free University, Jan 2022, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">Rencontres de Fontevraud. Pour Alain Corbin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Abbaye de Fontevraud, Sep 2021, Fontevraud-l'Abbaye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La politique sans la parole</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire l’histoire de l’individu, table ronde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium : Crises et climat – Que sème la littérature ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des écrivains de Suisse, Oct 2022, Olten, Suisse</w:t>
+              <w:t xml:space="preserve">Rencontres de Fontevraud. Pour Alain Corbin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Abbaye de Fontevraud, Sep 2021, Fontevraud-l'Abbaye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Radical untranslatable</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Starobinski et l’horizon de la traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language and Violence. On the Nexus of Criticism of Ideology and Image</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kunsthistorisches Institut, Nov 2022, Firenze, Italy</w:t>
+              <w:t xml:space="preserve">Le Nouveau siècle de Jean Starobinski</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison Rousseau et Littérature; Université de Genève, Nov 2021, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Littérature, histoire, anthropologie : ouverture des horizons contemporains&amp;quot; avec Yannick Haenel, Patrick Boucheron et Tiphaine Samoyault. Modération : Élodie Karaki</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04074880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Joyce et la littérature mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rencontres de Chaminadour : Yannick Haenel sur les grands chemins de Bataille et de Leiris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Guéret, France</w:t>
+              <w:t xml:space="preserve">Cours de littérature comparée de Martin Rueff</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...504 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04074894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre les langues : traduction et créolisation en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Samoyault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inventer l’Europe Colloque de rentrée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège de France, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04074922v1</w:t>
-              </w:r>
-[...343 lines deleted...]
-                <w:t xml:space="preserve">halshs-04074894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde &amp;quot;Nouvelles Traductions, nouvelles fictions? / New Translations, New Fictions?&amp;quot; (CERC-OCCT)</w:t>
               </w:r>
@@ -8188,51 +8188,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0711E754"/>
+    <w:nsid w:val="C37EF89E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8336,51 +8336,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="43D07829"/>
+    <w:nsid w:val="936BFBC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8484,51 +8484,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3EFA2192"/>
+    <w:nsid w:val="F2461B52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8721,51 +8721,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tiphaine-samoyault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-8735-1889" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034508201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/54256858" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121335836" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr/fr/personne/tiphaine-samoyault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cral.ehess.fr/membres/tiphaine-samoyault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://maurice-nadeau.net/book.php?n=86" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/lintertextualite-9782200342074" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.placedeslibraires.fr/livre/9782912567819-litterature-et-memoire-du-present-tiphaine-samoyault/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-verdier.fr/livre/la-montre-cassee/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/roland-barthes-tiphaine-samoyault/9782021010206" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/thematiques/nos-livres-et-revues-lettres/ou-est-la-litterature-mondiale--9782842921712-5-408.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/traduction-et-violence-tiphaine-samoyault/9782021451788" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.en-attendant-nadeau.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.en-attendant-nadeau.fr/author/tiphaine-samoyault/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556627v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Samoyault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/toutes-sortes-de-miserables-tiphaine-samoyault/9782021624793" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080074v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nitrini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editora34.com.br/detalhe.asp?id=1101&amp;amp;busca=" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573046v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Koble" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmacula.com/livre/157.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652532v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421903v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407566v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blanckeman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Viart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bayard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421907v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669583v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/lettres-et-arts/intertextualite-memoire-litterature" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652584v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690573v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669574v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05190946v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Sapiro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04982471v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poulin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190825v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poesi.191.0305" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05190979v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Fabre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fridenson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993937v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576874v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994043v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13bok" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211097v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.28660" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158890v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486130v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artelogie.13280" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690561v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814942v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888749v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856430v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508498v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Mac&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.886.0237" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771499v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdr.064.0004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653444v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653468v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660995v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03658277v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771479v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poesi.162.0135" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421921v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421919v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661082v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.827.0334" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204787v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421914v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204815v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421897v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823123v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204825v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421900v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704069v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.166.0003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704012v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Nussbaum" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rueff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poesi.135.0012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211256v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/010844ar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704044v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.668.0099" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560448v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionslateliercontemporain.net/collections/ecrits-d-artistes/article/notes-d-atelier-2009-2024" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560315v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10226/annie-ernaux-l-art-de-la-trace" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486111v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://codicille.info/ouvrages_recents/nouveaux-fragments.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856348v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822722v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Forcolin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/product/show/christine-angot-une-ecriture-de-lalterite/912" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963121v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccs.3405" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963087v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.double-ponctuation.com/produit/faut-il-se-ressembler-pour-traduire/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963152v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pui.univ-reunion.fr/les-nouveautes/culture-propagande-et-militantisme-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04054328v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/yannick-haenel-la-litterature-pour-absolu-corentin-lahouste" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820024v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976239v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Hovasse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Besnier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Campa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655580v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.silvanaeditoriale.it/libro/9788836633487" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04204772v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-comparatisme-comme-approche-critique-comparative-literature-as-a-critical-approach-tome-4-traduction-et-transferts-translation-and-transfers-traduction-et-violence-en.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624132v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gefen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815050v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211159v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/puv/616?lang=fr" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puv.616" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659234v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822640v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775028v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690578v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690587v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659218v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814993v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814998v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775046v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824319v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775039v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822671v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poesi.174.0007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04015398v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Di Ci&#243;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.8893" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824334v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047128v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047200v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050813v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047145v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044529v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047179v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044586v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050784v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050728v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050743v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050691v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044564v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047218v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04074922v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04074861v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074945v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074952v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04074880v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04074894v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01427000v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Isabelle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Mai Tran-Gervat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Sabiron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Reynolds" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Le Blanc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03566370v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Fioupou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518938v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Saglio-Yatzimirsky" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galitzine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tiphaine-samoyault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-8735-1889" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034508201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/54256858" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121335836" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr/fr/personne/tiphaine-samoyault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cral.ehess.fr/membres/tiphaine-samoyault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://maurice-nadeau.net/book.php?n=86" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/lintertextualite-9782200342074" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.placedeslibraires.fr/livre/9782912567819-litterature-et-memoire-du-present-tiphaine-samoyault/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-verdier.fr/livre/la-montre-cassee/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/roland-barthes-tiphaine-samoyault/9782021010206" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/thematiques/nos-livres-et-revues-lettres/ou-est-la-litterature-mondiale--9782842921712-5-408.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/traduction-et-violence-tiphaine-samoyault/9782021451788" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.en-attendant-nadeau.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.en-attendant-nadeau.fr/author/tiphaine-samoyault/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556627v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Samoyault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/toutes-sortes-de-miserables-tiphaine-samoyault/9782021624793" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080074v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nitrini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editora34.com.br/detalhe.asp?id=1101&amp;amp;busca=" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573046v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Koble" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmacula.com/livre/157.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652532v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421903v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407566v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blanckeman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Viart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bayard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421907v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669583v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/lettres-et-arts/intertextualite-memoire-litterature" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652584v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690573v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669574v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04982471v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poulin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05190946v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Sapiro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190825v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poesi.191.0305" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05190979v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Fabre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fridenson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576874v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04994043v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13bok" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993937v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211097v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.28660" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158890v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486130v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artelogie.13280" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814942v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888749v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856430v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690561v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508498v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Mac&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.886.0237" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771499v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdr.064.0004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653444v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653468v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03658277v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660995v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771479v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poesi.162.0135" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421921v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421919v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661082v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.827.0334" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204787v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421914v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204815v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421897v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823123v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204825v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421900v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704069v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.166.0003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704012v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Nussbaum" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rueff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poesi.135.0012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211256v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/010844ar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704044v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.668.0099" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560448v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionslateliercontemporain.net/collections/ecrits-d-artistes/article/notes-d-atelier-2009-2024" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560315v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10226/annie-ernaux-l-art-de-la-trace" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486111v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://codicille.info/ouvrages_recents/nouveaux-fragments.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03856348v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822722v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Forcolin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/product/show/christine-angot-une-ecriture-de-lalterite/912" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963121v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccs.3405" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963152v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pui.univ-reunion.fr/les-nouveautes/culture-propagande-et-militantisme-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963087v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.double-ponctuation.com/produit/faut-il-se-ressembler-pour-traduire/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04054328v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/yannick-haenel-la-litterature-pour-absolu-corentin-lahouste" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820024v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976239v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Hovasse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Besnier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Campa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655580v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.silvanaeditoriale.it/libro/9788836633487" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04204772v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-comparatisme-comme-approche-critique-comparative-literature-as-a-critical-approach-tome-4-traduction-et-transferts-translation-and-transfers-traduction-et-violence-en.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624132v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gefen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815050v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211159v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/puv/616?lang=fr" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puv.616" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659234v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822640v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775028v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690578v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690587v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659218v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824319v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775039v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814993v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814998v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775046v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822671v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poesi.174.0007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04015398v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Di Ci&#243;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.8893" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824334v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050813v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047145v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044529v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047179v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047200v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044586v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050784v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050728v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050743v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050691v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044564v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047218v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04047128v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04074861v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074945v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074952v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04074880v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04074894v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04074922v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01427000v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Isabelle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Mai Tran-Gervat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Sabiron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Reynolds" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Le Blanc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03566370v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Fioupou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518938v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Saglio-Yatzimirsky" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galitzine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>