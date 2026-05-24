--- v0 (2026-03-28)
+++ v1 (2026-05-24)
@@ -652,295 +652,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Musical Genre Trajectories through Pathlet Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cartographier l'intelligence artificielle : collecte et analyse d'un corpus de chartes et manifestes sur l'éthique de l'IA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Marey</w:t>
+                <w:t xml:space="preserve">Simon Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Laclau</w:t>
+                <w:t xml:space="preserve">Mélanie Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Sguerra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Manuel Moussallam</w:t>
+                <w:t xml:space="preserve">Maria Boritchev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UMAP Adjunct '25: Adjunct Proceedings of the 33rd ACM Conference on User Modeling, Adaptation and Personalization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Nationale Intelligence Artificielle (CNIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05120696v1</w:t>
+                <w:t xml:space="preserve">hal-05079937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographier l'intelligence artificielle : collecte et analyse d'un corpus de chartes et manifestes sur l'éthique de l'IA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling Musical Genre Trajectories through Pathlet Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Marey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Laclau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sguerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Gornet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Boritchev</w:t>
+                <w:t xml:space="preserve">Manuel Moussallam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Nationale Intelligence Artificielle (CNIA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">UMAP Adjunct '25: Adjunct Proceedings of the 33rd ACM Conference on User Modeling, Adaptation and Personalization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, New York, United States. pp.202-210, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3708319.3733695⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05079937v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05120696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Link Prediction Without Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1000,77 +1000,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping AI ethics: a meso-scale analysis of its charters and manifestos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Boritchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1130,64 +1130,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretive flexibility in data science and artificial intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Delarue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Undone Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1342,51 +1342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected Attributed Subgraphs: a Mining Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2559,51 +2559,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Queer Identities and Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2906,51 +2906,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444202v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Viard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fournier-S'Niehotta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2018.12.002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172934v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Wilmet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Latapy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lamarche-Perrin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2019.07.002" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665084v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Magnien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-018-0537-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085259v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2018.01.006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112627v5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.09.030" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120696v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Marey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Laclau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sguerra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moussallam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3708319.3733695" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05079937v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delarue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gornet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Boritchev" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643971v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonald" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240750" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654217v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3630106.3658545" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04579125v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115961v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bertrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Belloum" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R Eagan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston Maxwell" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3581314" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321736v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dessalles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3625007.3627314" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444211v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085261v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/TMA.2018.8506575" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665089v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fournier-S 'Niehotta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73198-8_20" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782899v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345821v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Gaumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinna Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30569-1_8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147966v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208330v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2808797.2809291" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009382v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2014.6849333" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261236v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23495-9_3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05079915v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Schmude" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Yurrita" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kars Alfrink" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Goff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763352v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01521029v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444202v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Viard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fournier-S'Niehotta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2018.12.002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172934v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Wilmet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Latapy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lamarche-Perrin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2019.07.002" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665084v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Magnien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-018-0537-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085259v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2018.01.006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112627v5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.09.030" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05079937v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delarue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gornet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Boritchev" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120696v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Marey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Laclau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sguerra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moussallam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3708319.3733695" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643971v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonald" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240750" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654217v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3630106.3658545" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04579125v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115961v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bertrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Belloum" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R Eagan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston Maxwell" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3581314" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321736v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dessalles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3625007.3627314" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444211v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085261v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/TMA.2018.8506575" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665089v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fournier-S 'Niehotta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73198-8_20" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782899v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345821v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Gaumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinna Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30569-1_8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147966v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208330v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2808797.2809291" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009382v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2014.6849333" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261236v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23495-9_3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05079915v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Schmude" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Yurrita" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kars Alfrink" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Goff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763352v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01521029v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>