--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1319,610 +1319,610 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Contre)-Histoire institutionnelle des techno-réseaux : entre continuités et discontinuités socio-politiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">14-18 Collectionner la Grande Guerre Du témoignage à la mémoire filmée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lebtahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Zetlaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04444955v1</w:t>
+                <w:t xml:space="preserve">halshs-01778986v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les technolâtres rituels du politique ou la sacralisation par les gouvernants des réseaux numériques</w:t>
+                <w:t xml:space="preserve">Société numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Zetlaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...40 lines deleted...]
-            </w:pPr>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. 2016, De Visu, Yannick Lebtahi, 978-2-343-09098-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...222 lines deleted...]
-                <w:t xml:space="preserve">hal-03768911v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">14-18 Collectionner la Grande Guerre Du témoignage à la mémoire filmée</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">(Contre)-Histoire institutionnelle des techno-réseaux : entre continuités et discontinuités socio-politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Zetlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue CIRCAV (Centre interdisciplinaire de recherche sur la communication audio-visuelle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Lebtahi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">halshs-01778986v2</w:t>
+                <w:t xml:space="preserve">hal-04444955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Société numérique</w:t>
+                <w:t xml:space="preserve">Les technolâtres rituels du politique ou la sacralisation par les gouvernants des réseaux numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Zetlaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-            <w:pPr/>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75, pp.47-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theoretical Framework of the filmed Interview in Communication Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lebtahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Zetlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Communication in Statistics : Why ? When? and How (not) to do it?, 9 (1), pp.107-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une épistémologie de l’entretien filmé en Sciences de l’Information et de la Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lebtahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Zetlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.282-286</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Persistance des controverses parlementaires autour des techno-réseaux : des origines à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Zetlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04444943v1</w:t>
+                <w:t xml:space="preserve">⟨10.4000/quaderni.379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2182,51 +2182,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557110v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Desmoulins" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Zetlaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Debray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Challah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Serghini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593414v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain V&#233;tois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00836400v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannicke Lebtahi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gantier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553957v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Benrahhal Serghini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121333v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Preher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579286v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117392v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Meynard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311198v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Belarouci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Suchon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G&#233;rard Vaillant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lenglin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bobin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445017v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497073v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.22808" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445058v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444955v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445000v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698162v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lebtahi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698165v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768911v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.379" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778986v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444943v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444976v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557110v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Desmoulins" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Zetlaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Debray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Challah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Serghini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593414v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain V&#233;tois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00836400v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannicke Lebtahi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gantier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553957v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Benrahhal Serghini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121333v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Preher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579286v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117392v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Meynard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311198v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Belarouci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Suchon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G&#233;rard Vaillant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lenglin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bobin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445017v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497073v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.22808" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445058v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778986v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lebtahi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444943v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444955v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445000v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698162v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698165v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768911v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.379" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444976v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>