--- v1 (2026-04-08)
+++ v2 (2026-05-19)
@@ -21,51 +21,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> tiphaine zetlaoui </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Enseignante-chercheure en SIC à la Faculté des Lettres et Sciences Humaines de l'Université catholique de Lille, co-responsable pédagogique du master de Communication d'influence </w:t>
+        <w:t xml:space="preserve">Enseignante-chercheure en SIC à la Faculté des Lettres et Sciences Humaines de l'Université catholique de Lille, co-directrice du laboratoire MUSE (Communication, Société, Environnement), co-responsable pédagogique du master de Communication d'influence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -598,919 +598,1019 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utopie et influence</w:t>
+                <w:t xml:space="preserve">D’un prétendu droit de se découvrir en toute médiatimité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Zetlaoui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gerald Preher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture Com' </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+              <w:t xml:space="preserve">Le littoral de l'intime. Regards croisés.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2024, 978-2-336-45892-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04121333v1</w:t>
+                <w:t xml:space="preserve">hal-05601055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utopie et influence</w:t>
+                <w:t xml:space="preserve">Régulation et déréglementation des réseaux au miroir de l'impensé des TIC. Du télégraphe optique à Internet.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Zetlaoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions des archives contemporaines. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture Com' </w:t>
-[...116 lines deleted...]
-                <w:t xml:space="preserve">hal-04117392v1</w:t>
+              <w:t xml:space="preserve">L'impensé numérique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tome 1, 2016, 9782813002440</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production et performance de l'activité de conciliation civile en France : approches quantitatives, qualitatives et expérimentales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utopie et influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Zetlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture Com' </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utopie et influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Zetlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture Com' </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utopies et formes brèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Belarouci</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Zetlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 78 (3), 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04311198v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utopies et formes brèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Preher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Zetlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 78 (3), 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence du confinement sur l’exposition de soi en ligne</w:t>
-[...37 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production et performance de l'activité de conciliation civile en France : approches quantitatives, qualitatives et expérimentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Belarouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Suchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04445017v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Nicolas Gérard Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">2020, pp.431-432. </w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lenglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.22808⟩</w:t>
-[...87 lines deleted...]
-                <w:t xml:space="preserve">hal-04445058v1</w:t>
+                <w:t xml:space="preserve">Marine Bobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut des Études et de la Recherche sur le Droit et la Justice. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">14-18 Collectionner la Grande Guerre Du témoignage à la mémoire filmée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’influence du confinement sur l’exposition de soi en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Zetlaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01778986v2</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le monde d'après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Société numérique</w:t>
+                <w:t xml:space="preserve">Jean-Max Noyer, Les Intelligences collectives dans l’horizon du trans et posthumanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Zetlaoui</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Zetlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.431-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.22808⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04444943v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le troisième corps du Président</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Zetlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Etats-Unis de Donald Trump</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1666,51 +1766,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Framework of the filmed Interview in Communication Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lebtahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Zetlaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1734,308 +1834,372 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une épistémologie de l’entretien filmé en Sciences de l’Information et de la Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lebtahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Zetlaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.282-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistance des controverses parlementaires autour des techno-réseaux : des origines à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Zetlaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaderni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 75, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaderni.379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation et déréglementation des réseaux au miroir de l'impensé des TIC. Du télégraphe optique à Internet.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">14-18 Collectionner la Grande Guerre Du témoignage à la mémoire filmée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lebtahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Zetlaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Éditions des archives contemporaines. </w:t>
-[...28 lines deleted...]
-                <w:t xml:space="preserve">hal-04444976v1</w:t>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01778986v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Zetlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. 2016, De Visu, Yannick Lebtahi, 978-2-343-09098-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId46"/>
+      <w:footerReference w:type="default" r:id="rId48"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2182,51 +2346,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557110v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Desmoulins" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Zetlaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Debray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Challah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Serghini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593414v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain V&#233;tois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00836400v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannicke Lebtahi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gantier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553957v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Benrahhal Serghini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121333v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Preher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579286v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117392v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Meynard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311198v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Belarouci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Suchon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G&#233;rard Vaillant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lenglin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bobin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445017v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497073v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.22808" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445058v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778986v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lebtahi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444943v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444955v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445000v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698162v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698165v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768911v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.379" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444976v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557110v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Desmoulins" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Zetlaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Debray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Challah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Serghini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593414v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain V&#233;tois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00836400v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannicke Lebtahi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gantier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553957v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Benrahhal Serghini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601055v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444976v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121333v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Preher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579286v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04117392v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Meynard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603975v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311198v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Belarouci" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Suchon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G&#233;rard Vaillant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lenglin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bobin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445017v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497073v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.22808" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445058v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444955v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445000v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698162v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lebtahi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698165v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768911v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.379" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778986v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444943v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>