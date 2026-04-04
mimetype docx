--- v0 (2026-03-05)
+++ v1 (2026-04-04)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -386,1222 +386,1304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05278389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plural form business strategy and financial reporting quality in hospitality firms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does employee ownership increase corporate social disclosure? The impact of labor investment inefficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prashant Das</w:t>
+                <w:t xml:space="preserve">Florence Depoers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Jerome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospitality and Tourism Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (4), pp.30-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04536811v1</w:t>
+                <w:t xml:space="preserve">hal-05459099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business strategies and financial reporting complexity in hospitality firms</w:t>
+                <w:t xml:space="preserve">Plural form business strategy and financial reporting quality in hospitality firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Poretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Yoonjoung Heo</w:t>
+                <w:t xml:space="preserve">Prashant Das</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hospitality Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 110, pp.103429. </w:t>
+              <w:t xml:space="preserve">Journal of Hospitality and Tourism Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 59, pp.60-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhm.2023.103429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhtm.2024.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04478581v1</w:t>
+                <w:t xml:space="preserve">hal-04536811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Family identification and earnings management in listed firms</w:t>
+                <w:t xml:space="preserve">Business strategies and financial reporting complexity in hospitality firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Poretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl Brousseau</w:t>
+                <w:t xml:space="preserve">Cindy Yoonjoung Heo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accounting in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (3), pp.339-369. </w:t>
+              <w:t xml:space="preserve">International Journal of Hospitality Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 110, pp.103429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17449480.2023.2231964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhm.2023.103429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04478576v1</w:t>
+                <w:t xml:space="preserve">hal-04478581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of environmental accounting research: evidence from citation and journal data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Family identification and earnings management in listed firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Poretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Jérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles H. Cho</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Maurice</w:t>
+                <w:t xml:space="preserve">Carl Brousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability Accounting, Management and Policy Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/SAMPJ-09-2021-0384⟩</w:t>
+              <w:t xml:space="preserve">Accounting in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (3), pp.339-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17449480.2023.2231964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770661v1</w:t>
+                <w:t xml:space="preserve">hal-04478576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corporate tax disclosure and impression management: the case of French listed firms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the impact of environmental accounting research: evidence from citation and journal data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H. Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Depoers</w:t>
+                <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 38 (3), pp.143-164. </w:t>
+              <w:t xml:space="preserve">Sustainability Accounting, Management and Policy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (5), pp.989-1014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/g2000.383.0143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/SAMPJ-09-2021-0384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815903v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Whatever it takes”: first budgetary responses to the COVID-19 pandemic in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corporate tax disclosure and impression management: the case of French listed firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Maurice</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Depoers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Budgeting Accounting and Financial Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/JPBAFM-07-2020-0126⟩</w:t>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (3), pp.143-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/g2000.383.0143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144780v1</w:t>
+                <w:t xml:space="preserve">hal-04815903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of leverage on financial information quality: International evidence from the hospitality industry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Jerome</w:t>
+                <w:t xml:space="preserve">“Whatever it takes”: first budgetary responses to the COVID-19 pandemic in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H. Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Jérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospitality Financial Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 28 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Public Budgeting Accounting and Financial Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (1), pp.12-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7275/bp3n-mw53⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/JPBAFM-07-2020-0126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04536821v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coercive, normative, and mimetic isomorphisms as drivers of corporate tax disclosure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Jérôme</w:t>
+                <w:t xml:space="preserve">Impact of leverage on financial information quality: International evidence from the hospitality industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Poretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Schatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Jerome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of applied accounting research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/JAAR-04-2018-0048⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hospitality Financial Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7275/bp3n-mw53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04127974v1</w:t>
+                <w:t xml:space="preserve">hal-04536821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental expenditure disclosure strategies in a regulated context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Coercive, normative, and mimetic isomorphisms as drivers of corporate tax disclosure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Depoers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Jérôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of applied accounting research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (1), pp.90-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JAAR-04-2018-0048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576195v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye-Tracking Experiments in Social and Environmental Accounting Research</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Jerome</w:t>
+                <w:t xml:space="preserve">Environmental expenditure disclosure strategies in a regulated context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Depoers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Jérôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social and Environmental Accountability Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02023051v1</w:t>
+                <w:t xml:space="preserve">hal-01576195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voluntary Disclosure of Greenhouse Gas Emissions: Contrasting the Carbon Disclosure Project and Corporate Reports</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Eye-Tracking Experiments in Social and Environmental Accounting Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H. Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Hageman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Jerome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10551-014-2432-0⟩</w:t>
+              <w:t xml:space="preserve">Social and Environmental Accountability Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (3), pp.155-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0969160X.2017.1350588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01735774v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Voluntary Disclosure of Greenhouse Gas Emissions: Contrasting the Carbon Disclosure Project and Corporate Reports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Depoers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jeanjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Jerome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 134 (3), pp.445 - 461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10551-014-2432-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cost (In)Efficiency and Institutional Pressures in Nursing Home Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Jerome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Accounting Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (4), pp.687-718. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09638180.2016.1169937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1748,51 +1830,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05278339v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Poretti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schatt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bar.2024.101497" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05278458v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13548166251347494" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05278389v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2024.106389" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536811v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Das" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhtm.2024.03.008" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478581v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Yoonjoung Heo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhm.2023.103429" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478576v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Brousseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449480.2023.2231964" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770661v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Cho" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maurice" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SAMPJ-09-2021-0384" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815903v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Depoers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.383.0143" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144780v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JPBAFM-07-2020-0126" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536821v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Jerome" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7275/bp3n-mw53" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127974v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Depoers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAAR-04-2018-0048" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576195v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023051v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Hageman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0969160X.2017.1350588" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01735774v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jeanjean" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-014-2432-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014694v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638180.2016.1169937" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05278339v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Poretti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schatt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bar.2024.101497" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05278458v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13548166251347494" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05278389v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2024.106389" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459099v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Depoers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Jerome" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536811v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Das" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhtm.2024.03.008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478581v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Yoonjoung Heo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhm.2023.103429" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478576v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Brousseau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449480.2023.2231964" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770661v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Cho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maurice" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SAMPJ-09-2021-0384" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815903v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Depoers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.383.0143" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144780v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JPBAFM-07-2020-0126" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536821v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7275/bp3n-mw53" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127974v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAAR-04-2018-0048" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576195v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023051v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Hageman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0969160X.2017.1350588" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01735774v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jeanjean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-014-2432-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014694v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638180.2016.1169937" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>