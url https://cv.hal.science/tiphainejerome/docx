--- v1 (2026-04-04)
+++ v2 (2026-05-02)
@@ -100,395 +100,404 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Female lead auditors, audit fees, and audit quality</w:t>
+                <w:t xml:space="preserve">Stock market reaction to the voluntary adoption of nature-related financial disclosure: An event study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Poretti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Schatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Accounting Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bar.2024.101497⟩</w:t>
+              <w:t xml:space="preserve">Finance Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 71, pp.106389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.frl.2024.106389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05278339v1</w:t>
+                <w:t xml:space="preserve">hal-05278389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hospitality firms’ fee orientation and tax avoidance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Poretti</w:t>
+                <w:t xml:space="preserve">Does employee ownership increase corporate social disclosure? The impact of labor investment inefficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Depoers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Jérôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tourism Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (6), pp.1236-1251. </w:t>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (4), pp.30-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/13548166251347494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.59876/a-qr05-nfyg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05278458v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stock market reaction to the voluntary adoption of nature-related financial disclosure: An event study</w:t>
+                <w:t xml:space="preserve">Female lead auditors, audit fees, and audit quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Poretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Schatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.frl.2024.106389⟩</w:t>
+              <w:t xml:space="preserve">British Accounting Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57 (3), pp.101497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bar.2024.101497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05278389v1</w:t>
+                <w:t xml:space="preserve">hal-05278339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does employee ownership increase corporate social disclosure? The impact of labor investment inefficiency</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Jerome</w:t>
+                <w:t xml:space="preserve">Hospitality firms’ fee orientation and tax avoidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Poretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Jérôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tourism Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (6), pp.1236-1251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13548166251347494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05459099v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plural form business strategy and financial reporting quality in hospitality firms</w:t>
               </w:r>
@@ -890,128 +899,128 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corporate tax disclosure and impression management: the case of French listed firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Depoers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Jérôme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Depoers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 38 (3), pp.143-164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/g2000.383.0143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Whatever it takes”: first budgetary responses to the COVID-19 pandemic in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H. Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1030,210 +1039,210 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Public Budgeting Accounting and Financial Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 33 (1), pp.12-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/JPBAFM-07-2020-0126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of leverage on financial information quality: International evidence from the hospitality industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Poretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Schatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Jerome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hospitality Financial Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 28 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7275/bp3n-mw53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04536821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coercive, normative, and mimetic isomorphisms as drivers of corporate tax disclosure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Depoers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Jérôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1274,269 +1283,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental expenditure disclosure strategies in a regulated context</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Jérôme</w:t>
+                <w:t xml:space="preserve">Eye-Tracking Experiments in Social and Environmental Accounting Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H. Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Hageman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Jerome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social and Environmental Accountability Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (3), pp.155-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0969160X.2017.1350588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576195v1</w:t>
+                <w:t xml:space="preserve">hal-02023051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye-Tracking Experiments in Social and Environmental Accounting Research</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Jerome</w:t>
+                <w:t xml:space="preserve">Environmental expenditure disclosure strategies in a regulated context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Depoers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Jérôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social and Environmental Accountability Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0969160X.2017.1350588⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02023051v1</w:t>
+                <w:t xml:space="preserve">hal-01576195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voluntary Disclosure of Greenhouse Gas Emissions: Contrasting the Carbon Disclosure Project and Corporate Reports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Depoers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Jerome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 134 (3), pp.445 - 461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1583,51 +1592,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost (In)Efficiency and Institutional Pressures in Nursing Home Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Jerome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Accounting Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (4), pp.687-718. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1830,51 +1839,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05278339v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Poretti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schatt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bar.2024.101497" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05278458v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13548166251347494" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05278389v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2024.106389" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459099v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Depoers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Jerome" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536811v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Das" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhtm.2024.03.008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478581v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Yoonjoung Heo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhm.2023.103429" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478576v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Brousseau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449480.2023.2231964" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770661v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Cho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maurice" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SAMPJ-09-2021-0384" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815903v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Depoers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.383.0143" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144780v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JPBAFM-07-2020-0126" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536821v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7275/bp3n-mw53" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127974v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAAR-04-2018-0048" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576195v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023051v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Hageman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0969160X.2017.1350588" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01735774v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jeanjean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-014-2432-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014694v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638180.2016.1169937" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05278389v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Poretti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2024.106389" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459099v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Depoers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-qr05-nfyg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05278339v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schatt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bar.2024.101497" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05278458v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13548166251347494" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536811v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Das" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhtm.2024.03.008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478581v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Yoonjoung Heo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhm.2023.103429" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478576v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Brousseau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449480.2023.2231964" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770661v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Cho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maurice" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SAMPJ-09-2021-0384" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815903v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.383.0143" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144780v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JPBAFM-07-2020-0126" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536821v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Jerome" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7275/bp3n-mw53" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127974v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAAR-04-2018-0048" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023051v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Hageman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0969160X.2017.1350588" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576195v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01735774v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jeanjean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-014-2432-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014694v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638180.2016.1169937" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>