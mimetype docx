--- v2 (2026-05-02)
+++ v3 (2026-05-25)
@@ -282,222 +282,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Female lead auditors, audit fees, and audit quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hospitality firms’ fee orientation and tax avoidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Poretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Jérôme</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Schatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Accounting Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bar.2024.101497⟩</w:t>
+              <w:t xml:space="preserve">Tourism Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (6), pp.1236-1251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13548166251347494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05278339v1</w:t>
+                <w:t xml:space="preserve">hal-05278458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hospitality firms’ fee orientation and tax avoidance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Female lead auditors, audit fees, and audit quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Jérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Poretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Jérôme</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Schatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tourism Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (6), pp.1236-1251. </w:t>
+              <w:t xml:space="preserve">British Accounting Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57 (3), pp.101497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/13548166251347494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bar.2024.101497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05278458v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05278339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plural form business strategy and financial reporting quality in hospitality firms</w:t>
               </w:r>
@@ -581,235 +581,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04536811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business strategies and financial reporting complexity in hospitality firms</w:t>
+                <w:t xml:space="preserve">Family identification and earnings management in listed firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Poretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Yoonjoung Heo</w:t>
+                <w:t xml:space="preserve">Carl Brousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hospitality Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 110, pp.103429. </w:t>
+              <w:t xml:space="preserve">Accounting in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (3), pp.339-369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhm.2023.103429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17449480.2023.2231964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04478581v1</w:t>
+                <w:t xml:space="preserve">hal-04478576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Family identification and earnings management in listed firms</w:t>
+                <w:t xml:space="preserve">Business strategies and financial reporting complexity in hospitality firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Poretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl Brousseau</w:t>
+                <w:t xml:space="preserve">Cindy Yoonjoung Heo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accounting in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (3), pp.339-369. </w:t>
+              <w:t xml:space="preserve">International Journal of Hospitality Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 110, pp.103429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17449480.2023.2231964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhm.2023.103429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04478576v1</w:t>
+                <w:t xml:space="preserve">hal-04478581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the impact of environmental accounting research: evidence from citation and journal data</w:t>
               </w:r>
@@ -1107,51 +1107,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of leverage on financial information quality: International evidence from the hospitality industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Poretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Schatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Jerome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1839,51 +1839,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05278389v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Poretti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2024.106389" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459099v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Depoers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-qr05-nfyg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05278339v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schatt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bar.2024.101497" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05278458v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13548166251347494" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536811v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Das" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhtm.2024.03.008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478581v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Yoonjoung Heo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhm.2023.103429" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478576v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Brousseau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449480.2023.2231964" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770661v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Cho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maurice" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SAMPJ-09-2021-0384" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815903v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.383.0143" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144780v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JPBAFM-07-2020-0126" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536821v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Jerome" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7275/bp3n-mw53" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127974v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAAR-04-2018-0048" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023051v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Hageman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0969160X.2017.1350588" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576195v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01735774v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jeanjean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-014-2432-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014694v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638180.2016.1169937" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05278389v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Poretti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2024.106389" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459099v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Depoers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-qr05-nfyg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05278458v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13548166251347494" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05278339v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schatt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bar.2024.101497" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536811v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Das" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhtm.2024.03.008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478576v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Brousseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449480.2023.2231964" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478581v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Yoonjoung Heo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhm.2023.103429" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770661v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Cho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maurice" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SAMPJ-09-2021-0384" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815903v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.383.0143" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144780v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JPBAFM-07-2020-0126" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536821v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Jerome" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7275/bp3n-mw53" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127974v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAAR-04-2018-0048" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023051v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Hageman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0969160X.2017.1350588" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576195v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01735774v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jeanjean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-014-2432-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014694v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638180.2016.1169937" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>