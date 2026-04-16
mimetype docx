--- v0 (2026-03-17)
+++ v1 (2026-04-16)
@@ -1003,178 +1003,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la constitution du lexique-grammaire des verbes en grec moderne</w:t>
+                <w:t xml:space="preserve">Structures of Elementary Sentences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tita Kyriacopoulou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Yannacopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 26 (2), pp.217-236</w:t>
+              <w:t xml:space="preserve">Applied Linguistics (ISSN 1003-5397)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, ? (1), pp.24-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621336v1</w:t>
+                <w:t xml:space="preserve">hal-00621590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures of Elementary Sentences</w:t>
+                <w:t xml:space="preserve">Vers la constitution du lexique-grammaire des verbes en grec moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tita Kyriacopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Yannacopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Linguistics (ISSN 1003-5397)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, ? (1), pp.24-34</w:t>
+              <w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 26 (2), pp.217-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621590v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solutions technologiques pour la formation des traducteurs et interprètes</w:t>
               </w:r>
@@ -1350,51 +1350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tita Kyriacopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Yannacopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 25 (1), pp.7-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2399,243 +2399,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NERosetta for the Named Entity Multi-lingual Space</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discourse Analysis of Memoranda of Understanding for Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tita Kyriacopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olympia Tsaknaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Tziafa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Language &amp; Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Poznan, Poland. pp.327-340</w:t>
+              <w:t xml:space="preserve">11th International Conference on Greek Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621019v1</w:t>
+                <w:t xml:space="preserve">hal-02071871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discourse Analysis of Memoranda of Understanding for Greece</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NERosetta for the Named Entity Multi-lingual Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cvetana Krstev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anđelka Zečević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duško Vitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tita Kyriacopoulou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eleni Tziafa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Greek Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">6th Language &amp; Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Poznan, Poland. pp.327-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071871v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Processing of technical texts in Modern Greek: Term Annotation</w:t>
               </w:r>
@@ -2768,51 +2768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tita Kyriacopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Yannacopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 13e conférence sur le traitement automatique des langues naturelles, TALN 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Leuven, France. pp.198-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2831,191 +2831,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation automatique des proverbes avec des automates finis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of the technological skills of translators and interpreters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Panagiotidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tita Kyriacopoulou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olympia Tsaknaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Greek Linguistics, Proceedings of the 23rd annual meeting of the Department of Linguistics (Thessaloniki, 2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, France. pp.860-871</w:t>
+              <w:t xml:space="preserve">Actes du Colloque International, Traduire au XXIème siècle : Tendances et Perspectives (2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, France. pp.407-415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621335v1</w:t>
+                <w:t xml:space="preserve">hal-00621350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of the technological skills of translators and interpreters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Représentation automatique des proverbes avec des automates finis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tita Kyriacopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olympia Tsaknaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du Colloque International, Traduire au XXIème siècle : Tendances et Perspectives (2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, France. pp.407-415</w:t>
+              <w:t xml:space="preserve">Studies in Greek Linguistics, Proceedings of the 23rd annual meeting of the Department of Linguistics (Thessaloniki, 2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, France. pp.860-871</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621350v1</w:t>
+                <w:t xml:space="preserve">hal-00621335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une tentative de traduction semi-automatique des proverbes</w:t>
               </w:r>
@@ -4048,64 +4048,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic and syntactic patterns of multiword names: A cross-language study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetla Koeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cvetana Krstev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duško Vitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tita Kyriacopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4307,51 +4307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tita Kyriacopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Yannacopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabienne Baider, Efi Lamprou, Monique Monville-Burston. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Marque en lexicographie. États présents, voies d’avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4669,51 +4669,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tita Kyriacopoulou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martineau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markarit Vartampetian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18485/infotheca.2019.19.2.1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378693v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Anastassiadis-Symeonidis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki Fotopoulou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702235v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Martinez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448686v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090607v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cetro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Breucker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Eggermont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213713v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympia Tsaknaki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Tziafa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2013.10.693" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790251v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Fista" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621581v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fista" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Voskaki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826495v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621336v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Yannacopoulou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621590v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621348v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Panagiotidis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621334v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasso Sfetsiou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621333v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mrabti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772221v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revekka Kyriakoglou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pappa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilin He" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schoen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laurens" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378767v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579780v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Leonarduzzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaffard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Wendt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gournay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7953040" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579805v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foufi Vassiliki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068485v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826567v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790515v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanassis Mavropoulos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090581v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Kogkitsidou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Young Kim" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790496v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621019v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cvetana Krstev" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#273;elka Ze&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;ko Vitas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071871v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621582v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621331v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621335v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621350v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621332v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionas Michailidis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621324v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621171v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simos Grammenidis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621323v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621325v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621328v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621050v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Anastasiadis-Symeonidis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Sklavounou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iasonas Thilikos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621326v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448712v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621322v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609198v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lechevrel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/lisaa/922" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579971v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetla Koeva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1182589" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448692v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.saitapublications.gr" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448652v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068491v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tita Kyriacopoulou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martineau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markarit Vartampetian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18485/infotheca.2019.19.2.1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378693v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Anastassiadis-Symeonidis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki Fotopoulou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702235v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Martinez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448686v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090607v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cetro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Breucker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Eggermont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213713v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympia Tsaknaki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Tziafa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2013.10.693" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790251v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Fista" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621581v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fista" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Voskaki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826495v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621590v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621336v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Yannacopoulou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621348v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Panagiotidis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621334v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasso Sfetsiou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621333v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mrabti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772221v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revekka Kyriakoglou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pappa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilin He" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schoen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laurens" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378767v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579780v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Leonarduzzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaffard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Wendt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gournay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7953040" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579805v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foufi Vassiliki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068485v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826567v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790515v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanassis Mavropoulos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090581v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Kogkitsidou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Young Kim" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790496v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071871v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621019v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cvetana Krstev" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#273;elka Ze&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;ko Vitas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621582v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621331v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621350v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621335v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621332v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionas Michailidis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621324v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621171v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simos Grammenidis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621323v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621325v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621328v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621050v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Anastasiadis-Symeonidis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Sklavounou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iasonas Thilikos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621326v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448712v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621322v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609198v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lechevrel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/lisaa/922" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579971v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetla Koeva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1182589" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448692v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.saitapublications.gr" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448652v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068491v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>