--- v1 (2026-04-16)
+++ v2 (2026-05-06)
@@ -601,226 +601,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090607v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Mis)understanding Memoranda of Understanding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extension du dictionnaire électronique grec de termes boursiers à partir d'un corpus spécialisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Fista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tita Kyriacopoulou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olympia Tsaknaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Tziafa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Echo des études romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, IX (2), pp.35-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213713v1</w:t>
+                <w:t xml:space="preserve">hal-00790251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension du dictionnaire électronique grec de termes boursiers à partir d'un corpus spécialisé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">(Mis)understanding Memoranda of Understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tita Kyriacopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olympia Tsaknaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Tziafa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Echo des études romanes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Corpus Resources for Descriptive and Applied Studies. Current Challenges and Future Directions: Selected Papers from the 5th International Conference on Corpus Linguistics (CILC2013), 95, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2013.10.693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00790251v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les verbes préfixés en grec moderne: le préfixe συν</w:t>
               </w:r>
@@ -1652,990 +1652,990 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-leader multifractal analysis for text type identification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction of complex text segments in Modern Greek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aggeliki Fotopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Leonarduzzi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Foufi Vassiliki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tita Kyriacopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th International Conference on Greek Linguistics (ICGL 12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Berlin, Germany. pp.307-326</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579780v1</w:t>
+                <w:t xml:space="preserve">hal-01579805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of complex text segments in Modern Greek</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P-leader multifractal analysis for text type identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Leonarduzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herwig Wendt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gournay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Greek Linguistics (ICGL 12)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Mar 2017, New Orleans, United States. pp.4661-4665, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7953040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579805v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement automatique des langues: extraction d'information dans les textes lié au logiciel Unitex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les noms prédicatifs dans la langue spécialisée de la bourse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Fista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tita Kyriacopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antoine Schoen</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Tziafa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Convention Accès Brevets Innovation dédiée au BigData</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">30th International Conference on Lexis and Grammar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Nicosia, Chypre. pp.99-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068485v1</w:t>
+                <w:t xml:space="preserve">hal-00826567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les noms prédicatifs dans la langue spécialisée de la bourse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les noms propres de personne en français et en grec : reconnaissance, extraction et enrichissement de dictionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tita Kyriacopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eleni Tziafa</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanassis Mavropoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Conference on Lexis and Grammar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Nicosia, Chypre. pp.99-110</w:t>
+              <w:t xml:space="preserve">, Oct 2011, Nicosia, Chypre. pp.467-479</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826567v1</w:t>
+                <w:t xml:space="preserve">hal-00790515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les noms propres de personne en français et en grec : reconnaissance, extraction et enrichissement de dictionnaire</w:t>
+                <w:t xml:space="preserve">Traitement automatique des langues: extraction d'information dans les textes lié au logiciel Unitex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tita Kyriacopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thanassis Mavropoulos</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Schoen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference on Lexis and Grammar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nicosia, Chypre. pp.467-479</w:t>
+              <w:t xml:space="preserve">Convention Accès Brevets Innovation dédiée au BigData</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00790515v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de citations contenues dans des documents brevet</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discourse Analysis of Memoranda of Understanding for Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tita Kyriacopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olympia Tsaknaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Tziafa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème colloque international sur le lexique et la grammaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Faro, Portugal. pp.57-64</w:t>
+              <w:t xml:space="preserve">11th International Conference on Greek Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01090581v1</w:t>
+                <w:t xml:space="preserve">hal-02071871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dictionnaires électroniques et terminologie: le cas du vocabulaire &amp;quot;boursier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NERosetta for the Named Entity Multi-lingual Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cvetana Krstev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anđelka Zečević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duško Vitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tita Kyriacopoulou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eleni Tziafa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées scientifiques du réseau Lexicologie, Terminologie, Traduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Campus de Villetaneuse - Université Paris 13, France</w:t>
+              <w:t xml:space="preserve">6th Language &amp; Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Poznan, Poland. pp.327-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00790496v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discourse Analysis of Memoranda of Understanding for Greece</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction de citations contenues dans des documents brevet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Kogkitsidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tita Kyriacopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-Young Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Greek Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">32ème colloque international sur le lexique et la grammaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Faro, Portugal. pp.57-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071871v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NERosetta for the Named Entity Multi-lingual Space</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dictionnaires électroniques et terminologie: le cas du vocabulaire &amp;quot;boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tita Kyriacopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Tziafa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Language &amp; Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Poznan, Poland. pp.327-340</w:t>
+              <w:t xml:space="preserve">9èmes Journées scientifiques du réseau Lexicologie, Terminologie, Traduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Campus de Villetaneuse - Université Paris 13, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621019v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Processing of technical texts in Modern Greek: Term Annotation</w:t>
               </w:r>
@@ -2647,51 +2647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tita Kyriacopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olympia Tsaknaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Tziafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2831,191 +2831,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of the technological skills of translators and interpreters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Représentation automatique des proverbes avec des automates finis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tita Kyriacopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olympia Tsaknaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du Colloque International, Traduire au XXIème siècle : Tendances et Perspectives (2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, France. pp.407-415</w:t>
+              <w:t xml:space="preserve">Studies in Greek Linguistics, Proceedings of the 23rd annual meeting of the Department of Linguistics (Thessaloniki, 2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, France. pp.860-871</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621350v1</w:t>
+                <w:t xml:space="preserve">hal-00621335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation automatique des proverbes avec des automates finis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of the technological skills of translators and interpreters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Panagiotidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tita Kyriacopoulou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olympia Tsaknaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Greek Linguistics, Proceedings of the 23rd annual meeting of the Department of Linguistics (Thessaloniki, 2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, France. pp.860-871</w:t>
+              <w:t xml:space="preserve">Actes du Colloque International, Traduire au XXIème siècle : Tendances et Perspectives (2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, France. pp.407-415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621335v1</w:t>
+                <w:t xml:space="preserve">hal-00621350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une tentative de traduction semi-automatique des proverbes</w:t>
               </w:r>
@@ -3027,51 +3027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tita Kyriacopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionas Michailidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olympia Tsaknaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Colloque International, Traduire au XXIème siècle : Tendances et Perspectives (Thessaloniki, 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, France. pp.329-335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3090,178 +3090,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un système d'analyse de textes en grec moderne : représentation des mots composés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation des traducteurs: du savoir théorique au savoir-faire professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simos Grammenidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tita Kyriacopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 5ème colloque international de linguistique grecque (Sorbone, 2001)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, France. pp.51-54</w:t>
+              <w:t xml:space="preserve">Territoires actuels de la traduction. Actes du Colloque International: Traduire l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Roumanie. pp.315-326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621324v1</w:t>
+                <w:t xml:space="preserve">hal-00621171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation des traducteurs: du savoir théorique au savoir-faire professionnel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un système d'analyse de textes en grec moderne : représentation des mots composés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tita Kyriacopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires actuels de la traduction. Actes du Colloque International: Traduire l'Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Roumanie. pp.315-326</w:t>
+              <w:t xml:space="preserve">Actes du 5ème colloque international de linguistique grecque (Sorbone, 2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, France. pp.51-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621171v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation universitaire et nouvelles technologies</w:t>
               </w:r>
@@ -4048,64 +4048,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic and syntactic patterns of multiword names: A cross-language study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetla Koeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cvetana Krstev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duško Vitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tita Kyriacopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4268,51 +4268,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marques d'usage dans un dictionnaire électronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foufi Vassiliki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tita Kyriacopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4669,51 +4669,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tita Kyriacopoulou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martineau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markarit Vartampetian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18485/infotheca.2019.19.2.1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378693v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Anastassiadis-Symeonidis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki Fotopoulou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702235v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Martinez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448686v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090607v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cetro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Breucker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Eggermont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213713v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympia Tsaknaki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Tziafa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2013.10.693" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790251v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Fista" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621581v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fista" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Voskaki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826495v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621590v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621336v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Yannacopoulou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621348v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Panagiotidis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621334v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasso Sfetsiou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621333v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mrabti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772221v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revekka Kyriakoglou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pappa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilin He" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schoen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laurens" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378767v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579780v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Leonarduzzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaffard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Wendt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gournay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7953040" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579805v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foufi Vassiliki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068485v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826567v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790515v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanassis Mavropoulos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090581v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Kogkitsidou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Young Kim" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790496v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071871v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621019v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cvetana Krstev" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#273;elka Ze&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;ko Vitas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621582v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621331v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621350v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621335v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621332v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionas Michailidis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621324v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621171v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simos Grammenidis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621323v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621325v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621328v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621050v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Anastasiadis-Symeonidis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Sklavounou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iasonas Thilikos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621326v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448712v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621322v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609198v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lechevrel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/lisaa/922" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579971v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetla Koeva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1182589" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448692v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.saitapublications.gr" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448652v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068491v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tita Kyriacopoulou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martineau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markarit Vartampetian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18485/infotheca.2019.19.2.1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378693v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Anastassiadis-Symeonidis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki Fotopoulou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702235v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Martinez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448686v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090607v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cetro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Breucker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Eggermont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790251v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Fista" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Tziafa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213713v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympia Tsaknaki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2013.10.693" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621581v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fista" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Voskaki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826495v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621590v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621336v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Yannacopoulou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621348v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Panagiotidis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621334v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasso Sfetsiou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621333v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mrabti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772221v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revekka Kyriakoglou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pappa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilin He" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schoen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laurens" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378767v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579805v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foufi Vassiliki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579780v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Leonarduzzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaffard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Wendt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gournay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7953040" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826567v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790515v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanassis Mavropoulos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068485v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071871v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621019v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cvetana Krstev" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#273;elka Ze&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;ko Vitas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090581v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Kogkitsidou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Young Kim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790496v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621582v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621331v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621335v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621350v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621332v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionas Michailidis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621171v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simos Grammenidis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621324v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621323v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621325v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621328v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621050v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Anastasiadis-Symeonidis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Sklavounou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iasonas Thilikos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621326v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448712v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621322v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609198v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lechevrel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/lisaa/922" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579971v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetla Koeva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1182589" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448692v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.saitapublications.gr" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448652v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068491v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>