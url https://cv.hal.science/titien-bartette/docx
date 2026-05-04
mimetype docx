--- v1 (2026-03-30)
+++ v2 (2026-05-04)
@@ -429,221 +429,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fouille du site au « 5, place Jean-Baptiste Massillon » en Arles : aperçu sur un secteur de la ville antique en bordure du Rhône</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliefs architecturaux figurés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titien Bartette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Isoardi</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">D. Djaoui; M. Heijmans. </w:t>
+                <w:t xml:space="preserve">Anne Roth Congès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antoine Hermary. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie et histoire en territoire arlésien. Mélanges offerts à Jean Piton</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recueil général des sculptures sur pierre de la Gaule : Marseille et ses environs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouvel Espérandieu (VI), Académie des inscriptions et belles-lettres, pp.83-88, 2019, 978-2877543767</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01957543v1</w:t>
+                <w:t xml:space="preserve">hal-04078457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliefs architecturaux figurés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fouille du site au « 5, place Jean-Baptiste Massillon » en Arles : aperçu sur un secteur de la ville antique en bordure du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Isoardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Heijmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titien Bartette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Antoine Hermary. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Djaoui; M. Heijmans. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil général des sculptures sur pierre de la Gaule : Marseille et ses environs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéologie et histoire en territoire arlésien. Mélanges offerts à Jean Piton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 42, Ed. Mergoil, pp.197-246, 2019, Archéologie et Histoire Romaine, 978-2-35518-087-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cths.7902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04078457v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01957543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of a funerary space in the construction of a ritual landscape: the domainal necropolis of Richeaume XIII, near &amp;lt;i&amp;gt;Aquae Sextiae&amp;lt;/i&amp;gt; (France)</w:t>
               </w:r>
@@ -980,251 +980,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exceptionnel monument funéraire de Richeaume à Puyloubier</w:t>
+                <w:t xml:space="preserve">Éléments de colonnade de la maison au Grand &amp;lt;i&amp;gt;opus sectile&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titien Bartette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florence Mocci</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Núria Nin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aix antique, une cité en Gaule du sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.257-261, 2014, 978-88-366-2961-9</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Editoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-8836629619</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01478395v1</w:t>
+                <w:t xml:space="preserve">hal-04078461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments de colonnade de la maison au Grand &amp;lt;i&amp;gt;opus sectile&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">L’exceptionnel monument funéraire de Richeaume à Puyloubier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titien Bartette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Émilie Rey</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Lattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Núria Nin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aix antique, une cité en Gaule du sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.257-261, 2014, 978-88-366-2961-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvana Editoriale</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04078461v1</w:t>
+                <w:t xml:space="preserve">halshs-01478395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2101,260 +2101,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richeaume, un espace domanial et funéraire, de l’Antiquité au Haut Moyen-Âge, sur le piémont méridional de la Sainte-Victoire (Puyloubier, 13)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
+                <w:t xml:space="preserve">Les vestiges antiques du Mont-Dore, un ensemble curatif aux pieds du Sancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Nectoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Augustin Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titien Bartette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Boiné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférences "Aux sources de la Provence"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Aux Sources de la Provence, Apr 2023, Venelles, France</w:t>
+              <w:t xml:space="preserve">Journée d’actualités de l’axe collaboratif Arché’Eau « Thermalisme et agglomérations thermales antiques en Auvergne-Rhône-Alpes (découvertes et recherches récentes) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ArAr Archéologie et Archéométrie (UMR 5138), Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04534267v1</w:t>
+                <w:t xml:space="preserve">hal-05361016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vestiges antiques du Mont-Dore, un ensemble curatif aux pieds du Sancy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lise Augustin Rolland</w:t>
+                <w:t xml:space="preserve">Richeaume, un espace domanial et funéraire, de l’Antiquité au Haut Moyen-Âge, sur le piémont méridional de la Sainte-Victoire (Puyloubier, 13)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titien Bartette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’actualités de l’axe collaboratif Arché’Eau « Thermalisme et agglomérations thermales antiques en Auvergne-Rhône-Alpes (découvertes et recherches récentes) »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire ArAr Archéologie et Archéométrie (UMR 5138), Nov 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Cycle de conférences "Aux sources de la Provence"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Aux Sources de la Provence, Apr 2023, Venelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05361016v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le décor sculpté du théâtre d’Orange - de la numérisation des fragments aux hypothèses de restitution</w:t>
               </w:r>
@@ -3069,402 +3082,402 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NuméRO : Numérisation et Restitution de la frise dionysiaque du théâtre d’Orange</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’interdisciplinarité en archéologie : l’archéo-thanatologie au service de la lecture des espaces funéraires antiques. L’exemple du site de Richeaume XIII en Gaule Narbonnaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Lattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titien Bartette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pascal Disdier</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Aix-Marseille et la Méditerranée : défis et coopérations scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Marseille, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04078403v1</w:t>
+                <w:t xml:space="preserve">halshs-01477231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of a funerary space in the construction of a ritual landscape: the domainal necropolis of Richeaume XIII, near &amp;lt;i&amp;gt;Aquae Sextiae&amp;lt;/i&amp;gt; (France)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NuméRO : Numérisation et Restitution de la frise dionysiaque du théâtre d’Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titien Bartette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Disdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RomArché. Archeologia e antropologia della morte: III incontro di studi di archeologia e antropologia a confronto</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Rome, Italy. La poetica delle emozionni: performance e paesaggio rituale (III sessione)</w:t>
+              <w:t xml:space="preserve">Fête de la Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04078410v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’interdisciplinarité en archéologie : l’archéo-thanatologie au service de la lecture des espaces funéraires antiques. L’exemple du site de Richeaume XIII en Gaule Narbonnaise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of a funerary space in the construction of a ritual landscape: the domainal necropolis of Richeaume XIII, near &amp;lt;i&amp;gt;Aquae Sextiae&amp;lt;/i&amp;gt; (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Granier</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titien Bartette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aix-Marseille et la Méditerranée : défis et coopérations scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Marseille, France. , 2015</w:t>
+              <w:t xml:space="preserve">RomArché. Archeologia e antropologia della morte: III incontro di studi di archeologia e antropologia a confronto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Rome, Italy. La poetica delle emozionni: performance e paesaggio rituale (III sessione)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01477231v1</w:t>
+                <w:t xml:space="preserve">hal-04078410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arles, colonie modèle de la romanisation par la diffusion des cartons romains</w:t>
               </w:r>
@@ -4243,51 +4256,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68150E3D"/>
+    <w:nsid w:val="2E3F4FB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4474,51 +4487,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/titien-bartette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2104-9762" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181096889" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313308631" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-amu.fr/en/node" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sorbonne-universite.fr/en?search-input=dossier%20en%20ligne&amp;start=287" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iscd.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970445v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Broise" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Scheid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titien Bartette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bessi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bourgeois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957543v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heijmans" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.7902" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078457v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roth Cong&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391048v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01726988v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huguet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/publication/rencontre-autour-de-nouvelles-approches-de-larcheologie-funeraire/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078424v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizioniquasar.it/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478395v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078461v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Rey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.silvanaeditoriale.it/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432498v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chartrelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kerep" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Kouloglou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04883875v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855932v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chankowski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Zaitsev" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03138404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rosso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.21669" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078455v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l-Claude Meffre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques du Guerny" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078454v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Meffre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203876v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Nectoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Augustin-Rolland" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Boin&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003615v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534267v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361016v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Augustin Rolland" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167808v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452983v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477488v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477556v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477570v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166017v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abellon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078403v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Foulon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Disdier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078410v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477231v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078405v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820978v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821015v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brossard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166057v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166068v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166079v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re P&#233;rez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/titien-bartette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2104-9762" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181096889" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313308631" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-amu.fr/en/node" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sorbonne-universite.fr/en?search-input=dossier%20en%20ligne&amp;start=287" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iscd.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970445v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Broise" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Scheid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titien Bartette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bessi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bourgeois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078457v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roth Cong&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957543v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heijmans" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.7902" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391048v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01726988v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huguet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/publication/rencontre-autour-de-nouvelles-approches-de-larcheologie-funeraire/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078424v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizioniquasar.it/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Rey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.silvanaeditoriale.it/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478395v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432498v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chartrelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kerep" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Kouloglou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04883875v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855932v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chankowski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Zaitsev" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03138404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rosso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.21669" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078455v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l-Claude Meffre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques du Guerny" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078454v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Meffre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203876v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Nectoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Augustin-Rolland" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Boin&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003615v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361016v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Augustin Rolland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534267v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167808v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452983v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477488v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477556v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477570v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166017v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abellon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477231v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078403v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Foulon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Disdier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078410v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078405v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820978v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821015v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brossard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166057v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166068v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166079v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re P&#233;rez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>