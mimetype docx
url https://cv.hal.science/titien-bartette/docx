--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -2101,273 +2101,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vestiges antiques du Mont-Dore, un ensemble curatif aux pieds du Sancy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lise Augustin Rolland</w:t>
+                <w:t xml:space="preserve">Richeaume, un espace domanial et funéraire, de l’Antiquité au Haut Moyen-Âge, sur le piémont méridional de la Sainte-Victoire (Puyloubier, 13)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titien Bartette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’actualités de l’axe collaboratif Arché’Eau « Thermalisme et agglomérations thermales antiques en Auvergne-Rhône-Alpes (découvertes et recherches récentes) »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire ArAr Archéologie et Archéométrie (UMR 5138), Nov 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Cycle de conférences "Aux sources de la Provence"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Aux Sources de la Provence, Apr 2023, Venelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361016v1</w:t>
+                <w:t xml:space="preserve">hal-04534267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richeaume, un espace domanial et funéraire, de l’Antiquité au Haut Moyen-Âge, sur le piémont méridional de la Sainte-Victoire (Puyloubier, 13)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Huguet</w:t>
+                <w:t xml:space="preserve">Les vestiges antiques du Mont-Dore, un ensemble curatif aux pieds du Sancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Nectoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Augustin Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titien Bartette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Boiné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférences "Aux sources de la Provence"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Aux Sources de la Provence, Apr 2023, Venelles, France</w:t>
+              <w:t xml:space="preserve">Journée d’actualités de l’axe collaboratif Arché’Eau « Thermalisme et agglomérations thermales antiques en Auvergne-Rhône-Alpes (découvertes et recherches récentes) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ArAr Archéologie et Archéométrie (UMR 5138), Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04534267v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le décor sculpté du théâtre d’Orange - de la numérisation des fragments aux hypothèses de restitution</w:t>
               </w:r>
@@ -3082,402 +3082,402 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’interdisciplinarité en archéologie : l’archéo-thanatologie au service de la lecture des espaces funéraires antiques. L’exemple du site de Richeaume XIII en Gaule Narbonnaise</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NuméRO : Numérisation et Restitution de la frise dionysiaque du théâtre d’Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titien Bartette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Mocci</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Disdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aix-Marseille et la Méditerranée : défis et coopérations scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Marseille, France. , 2015</w:t>
+              <w:t xml:space="preserve">Fête de la Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01477231v1</w:t>
+                <w:t xml:space="preserve">hal-04078403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NuméRO : Numérisation et Restitution de la frise dionysiaque du théâtre d’Orange</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of a funerary space in the construction of a ritual landscape: the domainal necropolis of Richeaume XIII, near &amp;lt;i&amp;gt;Aquae Sextiae&amp;lt;/i&amp;gt; (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Lattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titien Bartette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pascal Disdier</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">RomArché. Archeologia e antropologia della morte: III incontro di studi di archeologia e antropologia a confronto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Rome, Italy. La poetica delle emozionni: performance e paesaggio rituale (III sessione)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04078403v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of a funerary space in the construction of a ritual landscape: the domainal necropolis of Richeaume XIII, near &amp;lt;i&amp;gt;Aquae Sextiae&amp;lt;/i&amp;gt; (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’interdisciplinarité en archéologie : l’archéo-thanatologie au service de la lecture des espaces funéraires antiques. L’exemple du site de Richeaume XIII en Gaule Narbonnaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Lattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexia Lattard</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titien Bartette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RomArché. Archeologia e antropologia della morte: III incontro di studi di archeologia e antropologia a confronto</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Rome, Italy. La poetica delle emozionni: performance e paesaggio rituale (III sessione)</w:t>
+              <w:t xml:space="preserve">Aix-Marseille et la Méditerranée : défis et coopérations scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Marseille, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04078410v1</w:t>
+                <w:t xml:space="preserve">halshs-01477231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arles, colonie modèle de la romanisation par la diffusion des cartons romains</w:t>
               </w:r>
@@ -4256,51 +4256,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E3F4FB6"/>
+    <w:nsid w:val="6589FEDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4487,51 +4487,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/titien-bartette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2104-9762" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181096889" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313308631" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-amu.fr/en/node" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sorbonne-universite.fr/en?search-input=dossier%20en%20ligne&amp;start=287" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iscd.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970445v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Broise" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Scheid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titien Bartette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bessi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bourgeois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078457v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roth Cong&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957543v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heijmans" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.7902" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391048v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01726988v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huguet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/publication/rencontre-autour-de-nouvelles-approches-de-larcheologie-funeraire/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078424v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizioniquasar.it/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Rey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.silvanaeditoriale.it/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478395v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432498v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chartrelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kerep" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Kouloglou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04883875v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855932v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chankowski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Zaitsev" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03138404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rosso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.21669" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078455v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l-Claude Meffre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques du Guerny" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078454v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Meffre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203876v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Nectoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Augustin-Rolland" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Boin&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003615v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361016v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Augustin Rolland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534267v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167808v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452983v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477488v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477556v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477570v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166017v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abellon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477231v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078403v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Foulon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Disdier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078410v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078405v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820978v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821015v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brossard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166057v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166068v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166079v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re P&#233;rez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/titien-bartette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2104-9762" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181096889" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313308631" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-amu.fr/en/node" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sorbonne-universite.fr/en?search-input=dossier%20en%20ligne&amp;start=287" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iscd.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970445v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Broise" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Scheid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titien Bartette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bessi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bourgeois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078457v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roth Cong&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957543v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heijmans" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.7902" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391048v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01726988v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huguet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/publication/rencontre-autour-de-nouvelles-approches-de-larcheologie-funeraire/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078424v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizioniquasar.it/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Rey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.silvanaeditoriale.it/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478395v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432498v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chartrelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kerep" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Kouloglou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04883875v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855932v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chankowski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Zaitsev" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03138404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rosso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.21669" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078455v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l-Claude Meffre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques du Guerny" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078454v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Meffre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203876v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Nectoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Augustin-Rolland" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Boin&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003615v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534267v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361016v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Augustin Rolland" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167808v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452983v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477488v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477556v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477570v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166017v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abellon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078403v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Foulon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Disdier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078410v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477231v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078405v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820978v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821015v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brossard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166057v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166068v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166079v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re P&#233;rez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>